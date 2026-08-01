--- v0 (2026-01-27)
+++ v1 (2026-08-01)
@@ -1,3183 +1,5952 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="103A6A1E" w14:textId="77777777" w:rsidR="001B4EEE" w:rsidRDefault="00E1139F" w:rsidP="00E238BE">
-[...4 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="39BDE442" w14:textId="332078C3" w:rsidR="00D4089A" w:rsidRDefault="00A7588C" w:rsidP="00E614FF">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
           <w:noProof/>
         </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4221624A" wp14:editId="7FB0DEFA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4797656</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-142759</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1630618" cy="750570"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="933835291" name="Group 8" descr="ncarts.org/aplus-schools-nc"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1630618" cy="750570"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="1630618" cy="750570"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1010782545" name="Rectangle 3"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1630618" cy="750570"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="15000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1814021618" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="947057" y="81643"/>
+                            <a:ext cx="594360" cy="594360"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="153731110" name="Text Box 4"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="32657" y="171450"/>
+                            <a:ext cx="914400" cy="440690"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="10E1EA11" w14:textId="611F346C" w:rsidR="00D13D66" w:rsidRPr="00D13D66" w:rsidRDefault="00D13D66" w:rsidP="00D13D66">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00D13D66">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t>Scan to</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="5EDDB525" w14:textId="3CBC97F9" w:rsidR="00D13D66" w:rsidRPr="00D13D66" w:rsidRDefault="00D13D66" w:rsidP="00D13D66">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00D13D66">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t>Learn more</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="659265312" name="Triangle 5"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm rot="5400000">
+                            <a:off x="749890" y="260032"/>
+                            <a:ext cx="102552" cy="91290"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="triangle">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent6"/>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="lt1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent6"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="dk1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="4221624A" id="Group 8" o:spid="_x0000_s1026" alt="ncarts.org/aplus-schools-nc" style="position:absolute;margin-left:377.75pt;margin-top:-11.25pt;width:128.4pt;height:59.1pt;z-index:251669504" coordsize="16306,7505" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#13;&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#13;&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#13;&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#13;&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#13;&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#13;&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#13;&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#13;&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQB5hb2NvAQAALcPAAAOAAAAZHJzL2Uyb0RvYy54bWzsV1FT2zgQfr+Z+w8e&#13;&#10;v5fYju2QDKHDwcF0hmmZwk2fFVmONdiSTlJI6K+/XUl2QqCU0qHTh3sgSNZKu/r87bfro/ebro3u&#13;&#10;mDZcinmcHiRxxASVFRfLefzPzfm7wzgyloiKtFKweXzPTPz++M8/jtZqxjLZyLZiOoJDhJmt1Txu&#13;&#10;rFWz0cjQhnXEHEjFBCzWUnfEwlQvR5Umazi9a0dZkpSjtdSV0pIyY+DpmV+Mj935dc2o/VTXhtmo&#13;&#10;nccQm3W/2v0u8Hd0fERmS01Uw2kIg7wiio5wAU6Ho86IJdFK80dHdZxqaWRtD6jsRrKuOWXuDnCb&#13;&#10;NNm7zYWWK+Xuspytl2qACaDdw+nVx9KPdxdaXasrDUis1RKwcDO8y6bWHf6HKKONg+x+gIxtbETh&#13;&#10;YVqOkzKFl0xhbVIkxSRgShsA/tE22vz9/MZR73b0IJi1AnqYLQLm5xC4bohiDlgzAwSudMQruAu8&#13;&#10;gclhVuRFHAnSAVs/A3+IWLYsGiNTMAowH9AyMwPA/SRUw43JTGljL5jsIhzMYw3eHanI3aWx4B9M&#13;&#10;exN0amTLq3Petm6CGcNOWx3dEeC63aQYMex4YNUKtBUSd/llfAJY91dxI3vfMrRrxWdWAzTwnjMX&#13;&#10;iEvLrRNCKRM29UsNqZj3nRZJ4liA3vuwXCzuQDy5Bv/D2eGA3tIf0p/towz2uJW5rB42J88F5jcP&#13;&#10;O5xnKeywueNC6qcOaOFWwbO370Hy0CBKC1ndA3G09JpiFD3n8NouibFXRIOIgNyAMNpP8FO3cj2P&#13;&#10;ZRjFUSP116eeoz0wG1bjaA2iNI/NvyuiWRy1HwRwfprmOaqYm+TFJIOJ3l1Z7K6IVXcqgQspSLCi&#13;&#10;boj2tu2HtZbdF9DPE/QKS0RQ8D2PqdX95NR6sQQFpuzkxJmBciliL8W1ong4ooq0vNl8IVoF7loQ&#13;&#10;iI+yzzMy26Owt8WdQp6srKy54/cW14A35PzxkeJ0Bn9B/mD0KPm/XyZgl10hkL7UdC86oyP6dqXe&#13;&#10;+fvyBW+5vXdVB+6MQYm7K05RAHCyoyOHaZ5kqZNFryNght6jDEnVG/utgB2nl5LemkjI0wbUhp0Y&#13;&#10;BZmP0CIFH5q76QO/i5arXgRwHG4Ir22vRjwBkq8/Z5KuOkhkX1A1a4mFam4argzQZca6BatAjT5U&#13;&#10;QCQKxdyCMirNhcX4IMWtZpY2LrlcWtOgVcOCC3obJ97oG8I5zSdQQuIIislhWuZOdSHlQ80opvm4&#13;&#10;BJ5irQljn6R9perV8UUC6qLycbghhOUl/u0LTTGejNM0hat4ftzgDf+SmyhHSDELQpmJ7AYeByo4&#13;&#10;bX664IyzMsCWTtK8CDW4x83JRsANBKSc9ur8Ktx26geWiAiUrRyDS8eF3ZKEb2MoSIuW0FtH6Acl&#13;&#10;CUrEExXIbhabAMSvkVkBzekvFln7O0ksUuvNaV8WU6DpOM0G2mvuu6tij/bh3e+KhC+0RQ6tBTQX&#13;&#10;yLXQlk7y6SEQGiUjK5Nk7DR2qxlpkhUFeETNmKbZ96hvQ0jOw17RwtYMHb9FE1WG1PiBDmmnR/Hd&#13;&#10;FMY29Dq+bXumO+o9Djtwe/2i7qi6/b87cq3S79AduQ8l+Dp0DXb4ksXPz92566a239vH/wEAAP//&#13;&#10;AwBQSwMECgAAAAAAAAAhAF3T72c1PgAANT4AABQAAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ4lQTkcN&#13;&#10;ChoKAAAADUlIRFIAAAJYAAACWAgCAAAAMQQPiwAAAAlwSFlzAAAOxAAADsQBlSsOGwAABW1pVFh0&#13;&#10;WE1MOmNvbS5hZG9iZS54bXAAAAAAADw/eHBhY2tldCBiZWdpbj0n77u/JyBpZD0nVzVNME1wQ2Vo&#13;&#10;aUh6cmVTek5UY3prYzlkJz8+Cjx4OnhtcG1ldGEgeG1sbnM6eD0nYWRvYmU6bnM6bWV0YS8nPgo8&#13;&#10;cmRmOlJERiB4bWxuczpyZGY9J2h0dHA6Ly93d3cudzMub3JnLzE5OTkvMDIvMjItcmRmLXN5bnRh&#13;&#10;eC1ucyMnPgoKIDxyZGY6RGVzY3JpcHRpb24gcmRmOmFib3V0PScnCiAgeG1sbnM6QXR0cmliPSdo&#13;&#10;dHRwOi8vbnMuYXR0cmlidXRpb24uY29tL2Fkcy8xLjAvJz4KICA8QXR0cmliOkFkcz4KICAgPHJk&#13;&#10;ZjpTZXE+CiAgICA8cmRmOmxpIHJkZjpwYXJzZVR5cGU9J1Jlc291cmNlJz4KICAgICA8QXR0cmli&#13;&#10;OkNyZWF0ZWQ+MjAyNi0wNy0xNTwvQXR0cmliOkNyZWF0ZWQ+CiAgICAgPEF0dHJpYjpEYXRhPnsm&#13;&#10;cXVvdDtkb2MmcXVvdDs6JnF1b3Q7REFIUGFBVzVPS1kmcXVvdDssJnF1b3Q7dXNlciZxdW90Ozom&#13;&#10;cXVvdDtVQURKWFplSWJDayZxdW90OywmcXVvdDticmFuZCZxdW90OzomcXVvdDtCcmVubmEgTWND&#13;&#10;YWxsdW0mIzM5O3MgVGVhbSZxdW90O308L0F0dHJpYjpEYXRhPgogICAgIDxBdHRyaWI6RXh0SWQ+&#13;&#10;Zjg2NGNhNTgtNDUxYy00Y2Y3LWEwZmMtNTUwNzFmZjM2NjJkPC9BdHRyaWI6RXh0SWQ+CiAgICAg&#13;&#10;PEF0dHJpYjpGYklkPjUyNTI2NTkxNDE3OTU4MDwvQXR0cmliOkZiSWQ+CiAgICAgPEF0dHJpYjpU&#13;&#10;b3VjaFR5cGU+MjwvQXR0cmliOlRvdWNoVHlwZT4KICAgIDwvcmRmOmxpPgogICA8L3JkZjpTZXE+&#13;&#10;CiAgPC9BdHRyaWI6QWRzPgogPC9yZGY6RGVzY3JpcHRpb24+CgogPHJkZjpEZXNjcmlwdGlvbiBy&#13;&#10;ZGY6YWJvdXQ9JycKICB4bWxuczpkYz0naHR0cDovL3B1cmwub3JnL2RjL2VsZW1lbnRzLzEuMS8n&#13;&#10;PgogIDxkYzp0aXRsZT4KICAgPHJkZjpBbHQ+CiAgICA8cmRmOmxpIHhtbDpsYW5nPSd4LWRlZmF1&#13;&#10;bHQnPlVudGl0bGVkIGRlc2lnbiAtIDE8L3JkZjpsaT4KICAgPC9yZGY6QWx0PgogIDwvZGM6dGl0&#13;&#10;bGU+CiA8L3JkZjpEZXNjcmlwdGlvbj4KCiA8cmRmOkRlc2NyaXB0aW9uIHJkZjphYm91dD0nJwog&#13;&#10;IHhtbG5zOnBkZj0naHR0cDovL25zLmFkb2JlLmNvbS9wZGYvMS4zLyc+CiAgPHBkZjpBdXRob3I+&#13;&#10;QWktTGluZyBDaGFuZzwvcGRmOkF1dGhvcj4KIDwvcmRmOkRlc2NyaXB0aW9uPgoKIDxyZGY6RGVz&#13;&#10;Y3JpcHRpb24gcmRmOmFib3V0PScnCiAgeG1sbnM6eG1wPSdodHRwOi8vbnMuYWRvYmUuY29tL3hh&#13;&#10;cC8xLjAvJz4KICA8eG1wOkNyZWF0b3JUb29sPkNhbnZhIChSZW5kZXJlcikgZG9jPURBSFBhQVc1&#13;&#10;T0tZIHVzZXI9VUFESlhaZUliQ2sgYnJhbmQ9QnJlbm5hIE1jQ2FsbHVtJiMzOTtzIFRlYW08L3ht&#13;&#10;cDpDcmVhdG9yVG9vbD4KIDwvcmRmOkRlc2NyaXB0aW9uPgo8L3JkZjpSREY+CjwveDp4bXBtZXRh&#13;&#10;Pgo8P3hwYWNrZXQgZW5kPSdyJz8+MXujfwAAAE5lWElmTU0AKgAAAAgABAEaAAUAAAABAAAAPgEb&#13;&#10;AAUAAAABAAAARgEoAAMAAAABAAIAAAITAAMAAAABAAEAAAAAAAAAAABgAAAAAQAAAGAAAAABdwXf&#13;&#10;5wAAOBRJREFUeJzs3W9MlXUfx/HrEJzVIB+QIzbi7+TPkEXhCihEYNaGNBdWmmvZEKnJaKu1LBeC&#13;&#10;kuSalbaJPcjaQh+oa2etMWi2AQdYaCXlDEKgQawVFMJAmYgK94O2+5ndn4ud307cv/fr8Wdfv+e6&#13;&#10;Lq4P8uD8Qhy4dOjQoUUDmpqagv3JnPLycn3htWvXimPj4+NNXLHFxcVVq1aJO+Tk5Ohjd+7cudRL&#13;&#10;+E9KS0sNXQfdkSNH9IW7u7uDva8p27dvN3GLDYmMjNQ/2gcffBDsfZefkGAvAABAMFGEAACrUYQA&#13;&#10;AKtRhAAAq1GEAACrUYQAAKtRhAAAq1GEAACrUYQAAKtRhAAAq1GEAACrUYQAAKtRhAAAq4Xq0Xvv&#13;&#10;vTctLc3cKkF09erV8+fPB3eHkBBTv5SsW7dOTKampupjPR7Pktb5H3799dfh4WExnJmZGRMToyQz&#13;&#10;MjL0HVx9tLy8vDvuuCPgO7jS3t4uJq9du6Y/DytWrFjiQoFz9uzZubm5gI8dGxvTw/n5+Sae9osX&#13;&#10;L05OTipJV/+6q/CaNWsiIiL0/DLS398/Pj4uhl0U4eOPP97Y2Liklf7tenp61qxZE9wdFhYWTIz1&#13;&#10;er36W9KVxcVFE2MbGxtramrE8MDAQHJycsB3cPXRWlpagvsquXLlSmFhoRiurKw09DwYsmXLltHR&#13;&#10;0eDu8PXXX3u93oCP3bBhQ0tLi5J09UC6Cn/88ccPPvignl9Gnn/++RMnTohh/jQKALAaRQgAsBpF&#13;&#10;CACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsBpFCACwGkUIALCai9Mn&#13;&#10;XJ3u8dprrwX9YKPPPvssPj5eSRo6UchxnI0bN87MzCjJ1NTUtrY2cWxdXZ0Ynp+fLygoEMe6smPH&#13;&#10;jrq6OiV555136mPNnTije/XVVzdv3iyGN23aND8/H/Ad9u/fn5eXpyTvvvtu/cn5/vvv9efh6NGj&#13;&#10;6enpYlj3ySefHD9+XAwbOnpi165dxcXFYtjE0ROOm6fX3A+FHh4eHi4rK9Mnm/DQQw8dPHhQDLs6&#13;&#10;2M5FEbo63ePChQt+v1/Pm3D16lUxaehEIcdxurq6pqamlGR4eLj+hvroo4/0HQzdiLq6uvz8/ICP&#13;&#10;NXfijC45OVk/3emJJ56YnZ0N+A5//fWXHtafnN7eXv15EH+Hc2t4eDjoL4eUlBRDvyDq9KfX3A+F&#13;&#10;Hp6dnQ36XQsLC9PDrg6240+jAACrUYQAAKtRhAAAq1GEAACrUYQAAKtRhAAAq1GEAACrUYQAAKtR&#13;&#10;hAAAq1GEAACrUYQAAKtRhAAAq1GEAACrUYTL0qlTpxaDrbq62mNATU2Nfh1SUlLEsbm5ufrYyspK&#13;&#10;fWH96InS0lL98jY2Ni7p+v0PVVVV+nXIzc0Vx6akpOhj9+/fr1+HuLg4cWx+fr4+9ptvvtEvmolj&#13;&#10;thzHaW5uFre9fPmyiQXwXxQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGoU&#13;&#10;IQDAahQhAMBqFCEAwGoUIQDAahQhAMBqocFewCCPxxPsFVwYHBzcu3dvwMeGhoZWV1eL4Z6eni+/&#13;&#10;/FIMFxUVFRUVLXWv2+ro6GhraxPDL7/8cmRkpJKMjY3VdygpKYmKihLD+/btE5M///yzfosfeOCB&#13;&#10;zMxMMaz77rvvmpubAz7WldbW1o6ODjG8ffv2xcVFJenxePTLGxcXV1tbK4bfeecdMenKc889l5yc&#13;&#10;HPCxrt57y+slae6j/T8Xofjz8y8xODiov1J1Xq/XVRHqO/j9/vz8/KXudVtvv/22qyI08SopKSkp&#13;&#10;KSkRw++99554ElN/f79+eX0+X2lpqRjWNTQ0/BuKsL6+XgyPjIzEx8crSb/fX1BQII49duxYeXm5&#13;&#10;GPZ6vTdu3BDDuocfftjE0+vqvbe8XpLmPhp/GgUAWI0iBABYjSIEAFiNIgQAWI0iBABYjSIEAFiN&#13;&#10;IgQAWI0iBABYjSIEAFiNIgQAWI0iBABYjSIEAFiNIgQAWM3F6ROuTrV4//33p6am3O8TSImJiWLS&#13;&#10;3Fkk+uScnJwDBw4EfIGFhQX9K/mzsrL0kx8+/fTTmpqaJa51ewUFBfoOu3fvnpiYUJIZGRlHjhwR&#13;&#10;xx4+fPiLL74Qwz6fz+v1imFdRkaGmLx27VpxcbEYzs7O1i+vbnJyUn/MioqK9B1eeeUV8U0yPT0t&#13;&#10;znQc5+DBg8ePHxfDX331VUhI4P/PcP/99wd8pmPsrKLExEQTT44r4plrf3N1y1wUoatTLUwcpWaO&#13;&#10;ubNI9MmRkZH6q0R3/fp1v98vhletWqXvUFNT09nZucS1bm/t2rX6DhUVFUNDQ0ry+vXr+g4DAwP6&#13;&#10;RWtqaoqIiNCHB9zNmzf1bVevXm3iMXN1xdavX6/v8MILL4yOji5xrdu7dOnSpUuXxHBeXp6J33UM&#13;&#10;MXRWUXh4uIknx5yFhQU9zJ9GAQBWowgBAFajCAEAVqMIAQBWowgBAFajCAEAVqMIAQBWowgBAFaj&#13;&#10;CAEAVqMIAQBWowgBAFajCAEAVnPxpdvj4+Pt7e3GNgmmwcFBQ5P1L3d39Z3xfX19f/75p5JcWFhY&#13;&#10;t26dOHbFihX6LU5KShK/331ubu7cuXPiWFffGa+HXY01dBrJxMTETz/9JIYzMjJWrlypJA2dNuA4&#13;&#10;Tk9Pz8zMjJKcnJzUH7OFhQX9McvKyhKPkZmenv7xxx/FsampqdHR0WK4q6tLfH6ioqLS09PFsRcv&#13;&#10;Xrx8+bKSDAsLe/TRR8Wxrm7x+fPnXZ3asYyIb8i/uSjCM2fOnDlzxv0+VtO/3N3Vd8bv27fv9OnT&#13;&#10;StLr9eoHLxw7dqywsFAM+/3+/Px8JTkyMqIfieXqO+P1sKuxhk4j6ejoeOqpp8Swz+crLS1VkoZO&#13;&#10;G3Acp7KyUvwNJjk5eWBgQBxbXV2tP2YjIyPx8fFK0u/368cjvP766+Xl5WLY6/XeuHFDSW7ZsuXk&#13;&#10;yZPi2DfeeKOlpUVJRkZGipXpuLzFFRUVevj/GH8aBQBYjSIEAFiNIgQAWI0iBABYjSIEAFiNIgQA&#13;&#10;WI0iBABYjSIEAFiNIgQAWI0iBABYjSIEAFiNIgQAWI0iBABYLbS2tjbYOywzOTk5JsYODg7u3btX&#13;&#10;DPf29orJ+fl5fYesrCz9eWhtbW1tbRXD+lj9NB/H2ClXJSUlUVFRYjgiIkKfrDt16tSFCxeUpMfj&#13;&#10;0S+vx+PRH7PffvtNTJqj37iEhAT9OmRlZek77Nmz59atW0oyIyNDH6tz9fTm5ubyVnfLY+jEGfwt&#13;&#10;MjJyamoqiAu4OobJlfz8/M7OTiUZHx8/MjJiYofk5OShoSElmZOT093dbWIHnc/n049h0kVERFy5&#13;&#10;ckUMNzQ0VFVVBXwHt8cw1dfXi2H9GKZlZ8OGDSaOYcIS8KdRAIDVKEIAgNUoQgCA1ShCAIDVKEIA&#13;&#10;gNUoQgCA1ShCAIDVKEIAgNUoQgCA1ShCAIDVKEIAgNUoQgCA1ShCAIDVQjyybdu26XPXr1+vT15e&#13;&#10;Dh8+rF+HycnJRQM2b94sLjA/P69/tB07dugfbXk5e/asfh2OHj1qYodNmzaZeBh+//13/aP19fXp&#13;&#10;k7Ozs8WPNjg4qO+gHz3hOE5CQoI41tUBXuXl5frC+llmJ0+e1MeKR0+4dejQIX2H5eWxxx4zccUc&#13;&#10;/kcIALAcRQgAsBpFCACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsBpF&#13;&#10;CACwGkUIALBaqB71eDzm9hDFxsYmJSUFd4f77rsvuAs4xu7FH3/80d7eLoanp6fF5NzcnD7WlczM&#13;&#10;zJiYGCU5MzPzww8/iGNdXd7Ozs5bt27peVFGRsbKlSuVZGhoqH7wQkREhH4vZmZmxKQrCQkJ8fHx&#13;&#10;AR+bmJiof7SxsTF9stfrXcpCgXPz5k39o/3yyy8md5EkJSXFxsaKYb/fLyZDQlz8z62/v1+/yy6K&#13;&#10;cHFxUQ8bsnXr1nfffTfYWwSfoXvR3Nzc3Nwc8LHj4+OFhYUBH+s4zsDAQHJyspLs7u5+5JFHxLGu&#13;&#10;Lm9xcfHs7KyeF/l8vtLSUiV511136W/JhoYGQ/dCV15eXl1dHfCxfr+/oKAg4GMdx5mfnw9uF87M&#13;&#10;zAT9rrny0ksv7dq1SwxHR0ePj48ryYWFBX2H+vr6EydOiGH+NAoAsBpFCACwGkUIALAaRQgAsBpF&#13;&#10;CACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsFpoW1ubGI2OjjaxwT33&#13;&#10;3PP555+L4bi4OH1yWVnZ8PDwkpb6J1VVVU8//bQY3rhxo3iWTW5u7oEDB8SxtbW1O3fuFMNBNzY2&#13;&#10;tnXrVjG8bdu2srIyMbx79+6JiQklGRcXpz/qzc3N+jkGPp9PPJqgs7OzpqZGHLtnz54PP/xQDOuy&#13;&#10;s7P162BIYmKiHn722WfFw3QSExMNfTT96ImioiJ9hzfffPPcuXNLXeq2nnnmmcrKSjH84osvDg4O&#13;&#10;BnwHVweZ+Xy++fl5JRkZGamPfeutt8rLy8VwqKGDS3RhYWGGdvj222/7+voCPvbJJ5/Uw11dXVNT&#13;&#10;U0oyPDxcH5uenp6enq7ng2tkZEQPx8XF6c9DRUXF0NCQkszJydHHnj59Wj8jrampKSIiQklOTk6K&#13;&#10;Mx3H6e3t1cO61atXB/1H3pXu7u7R0VElubi4GPSPFhUVFRUVJYZdvdZ1MTEx+nVw9drRuTrITD8f&#13;&#10;zZW0tLS0tDQxzJ9GAQBWowgBAFb7DwAAAP//7N39a5X1H8fx65iOZsekY9DBcjN0ThgLp1hjeBcs&#13;&#10;qQWWCU6t4b3GjJwKm9HS5TGaJSwhC2EpToUlIQNZjoabZ0G7YZy8mWttw5xMjnfbMI9Nt9q+/8D3&#13;&#10;+/V12fVh1uf5+PnFm/e5rmvndXZ+OB+KEABgNYoQAGA1ihAAYDWKEABgNYoQAGA1ihAAYDWKEABg&#13;&#10;NYoQAGA1ihAAYDWKEABgNYoQAGC1UT4zTp8+LW5w7do1fWxBQYH+2i5evDhsQF5e3kNdai9lZ2eb&#13;&#10;uGvr1q0zse3kyZP1yxsKhfTJHR0d4tj6+noTL81xnHHjxomXd8mSJYZ20H311Vcmnpxp06YZWrir&#13;&#10;q0u8xbt27dIX/uabb0xsW15eru9w6tQpcWwgEND/ghISEvQdDh48qE/W3bp1S99BPGbLcZzq6mp9&#13;&#10;7JEjR/Qbx3+EAACrUYQAAKtRhAAAq1GEAACrUYQAAKtRhAAAq1GEAACrUYQAAKtRhAAAq1GEAACr&#13;&#10;UYQAAKtRhAAAq1GEAACr+Xbu3ClGz507V1FRYXSbByooKCguLvZ8bDQaPXDggBh+9dVX09PTxXAg&#13;&#10;EOjr61OSSUlJK1asEMf6fL7h4WExbMjq1asTExM9H1tXV1dTU+P5WFcqKyubm5s9Hzt9+vTs7GzP&#13;&#10;xw4MDHz66adiePbs2VlZWZ7vYM6WLVvGjx+vJLu6ug4dOiSOdfUXVFRUJCbLy8uXL18uhlesWJGU&#13;&#10;lKQkx44dm5+fL45taGioqqoSw++++24wGBTDuvz8/M8//1wMb9u2ze/3K0lXd81dWI+WlZWtXLlS&#13;&#10;DBuSn5+/Z88ez8dGIpFZs2aJ4ZKSEv0kJr0IXSkvLzfxllpaWrp+/XoxHA6H582b5/kOoVBox44d&#13;&#10;no99FCxevPjEiROej71z586TTz4phnNzc/fv3+/5Du3t7cnJyZ6PdRzn8uXLJj5vrV279uDBg2L4&#13;&#10;/v37cXFxStJVEVZWVv6zPpToXBWhLjMzs7q6Wgzn5OQcPXpUDPPVKADAahQhAMBqFCEAwGoUIQDA&#13;&#10;ahQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGoUIQDAaqMXLFggRmfMmFFb&#13;&#10;WyuGt23bFolElOSECRO+++47cexPP/2kL3z48GHxd+unTZumv7Sqqip9BxNHTziOM2qUi08w+rbR&#13;&#10;aFQfu3nzZvF8nGAwWF5eLo71+Xz6Do+C77//Pj4+Xkm2tbXp92L37t1z5sxRkuPGjdOf3meffVZM&#13;&#10;Oo6Tm5vb2tqqJPv7+/Wxa9asycnJEcN5eXkm/oh+/fVXPSwePeHW9u3bP/vsMxOTR9ylS5dMjHX1&#13;&#10;vucqPDocDovRhIQE/c/4qaeeEpNjxozRxzY2NuoLx2IxMen3+/UdKioq9B0MGRoaEpP37983tO3Z&#13;&#10;s2fFpKtjdEb8nEW35s6dK56m1tvbq9+Lmzdv6jvoT68rkUiksbHR87HPP/+8vvDKlSuvXLni+Q6u&#13;&#10;DAwMmOjCCxcueD7z301/33Mb5qtRAIDVKEIAgNUoQgCA1ShCAIDVKEIAgNUoQgCA1ShCAIDVKEIA&#13;&#10;gNUoQgCA1ShCAIDVKEIAgNUoQgCA1ShCAIDVRg3LMjMzfbLt27eLY10d/VNQUKAvnJKSIo6NRCL6&#13;&#10;S9u3b5++cE9Pj76wLjs7W9/BkHA4LG575swZ/fIODAyYuGLmBINB8aUdPXpUH1tWVqZfNN2mTZv0&#13;&#10;W9zQ0CBu6+pUo48++khfuK6u7qFuywOsWbPG/SP/YMuWLdN3eO2110zskJeXp+8wY8YMEzu4Eo1G&#13;&#10;xW2rq6v1sUeOHNGvA/8RAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIA&#13;&#10;rEYRAgCsRhECAKxGEQIArEYRAgCs5tu5c6cYPXfuXEVFhRiurq7OzMxUkrFYbO/eveLYf7Fp06at&#13;&#10;WLHCxOSioiIxGYlETp48KYZXrVqVmJj4kDv9bz6fb3h4WAy///77gUDA8x1c8fv9d+/eVZLTp0/X&#13;&#10;jw359ttv29ra/sZe/92mTZu+/PJLMVxaWtrd3e35DjU1NT/++KMY7urqSkhIEJOHDh0Sx7p6zAw5&#13;&#10;duxYZ2enkoyPj8/PzxfHunppBw4cuHbtmhg2JBqNBoPBkd3BZ2iuXoTRaHTixImG1hClpaVFIhET&#13;&#10;kwOBQF9fn5LMysqqrKw0sYOutLR0/fr1no9NTEy8fPmyGA6FQjt27BDD7e3tSUlJD7mWR/QifBTk&#13;&#10;5ubu379fDKenpzc2NirJpKSk9vZ2cWxhYeEnn3wihi9fvix+3gqHwwsWLBDHlpaWrl27VgzHxcUN&#13;&#10;Dg6KYRMCgUBPT48YLikp2bp1q9F9vPUoFCFfjQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxG&#13;&#10;EQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArDZajy5cuPCDDz4Qw2VlZbt371aSAwMD&#13;&#10;+g7Lly/fsGGDGF69erV46EFHR4f+u/WuiEdPOI7T0NBgaAfdzJkza2trPR/7+OOP62Gfz8WJKO+8&#13;&#10;8058fLz7jR5gy5Ytb7zxhudj586du2vXLs/H9vf3Z2VliWFXl1fX3d2tP72//fabPnnUKPXD+owZ&#13;&#10;M/Sn9+TJk/rCVVVV4ho1NTWhUEgcW1xc/NJLLynJe/fu6dtmZGTo12HDhg0dHR1KcvLkyfopV66s&#13;&#10;W7cuFot5PvbDDz985ZVXxLCLInzmmWf0m7F79+5wOKwPF02aNEnfYezYsWIyFouZ2NaV3t7eEd9h&#13;&#10;6tSpI17Grk6Ja2pqMrHD0qVLTYx9+umnTVzeO3fu6GFDh/D19/cbenqHhobE5Pjx4/XLe+TIEX3h&#13;&#10;OXPmxMXFKUlXZ/ulpqaKC/f09OjbpqWl6dfhiSee0JOG3hyWLVt2/fp1z8fqx2w5fDUKALAcRQgA&#13;&#10;sBpFCACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsBpFCACwmosf3Tb0&#13;&#10;u/WO48yfP19MTpkyRR+rL+z3+2fNmiWGOzs7r169qq8hCgQCqampYri1tfXmzZue7xCNRs+cOeP5&#13;&#10;WLf050H3+++///zzz2K4o6NDvw5//fWXmLx165aJyzs4OKhfMb/fr+8wdepU8eSQ/v5+/QfQJ0+e&#13;&#10;nJiYKIb100Vu376t32JXv45dV1c3erT0Vtna2qqPvXDhgngwwL179/RbHB8fr9/iu3fv6kl97JQp&#13;&#10;UyZNmiSGMzIyent7lWRfX9/58+fFsW1tbfrCLrotJyenrKxMDGdmZp4+fVpJBoPBaDSqr6FLSUkR&#13;&#10;n8u0tLRIJCKOzcvL27dv39/Y67/LysqqrKwUw9nZ2cePH/d8h0dBYWGhfpCNrr6+PiMjw/OxjwK/&#13;&#10;368fQLF///733ntPDNfX16enpyvJ9vb25ORkcWwoFCosLBTDunA4POJnpxgSCAR6enrEcElJydat&#13;&#10;W43u80B79uzJz8/3fGx1dfXChQs9H+vw1SgAwHIUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBqFCEA&#13;&#10;wGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGoujmE6d+5cUVGRGL506ZKYjMVi+lhXli5d&#13;&#10;Ojw8LIb1HRoaGh5yof+ro6ND3+HixYsmdngUGDrty9XYrKys2bNne77DL7/8YuLMEFcv7cUXX9y5&#13;&#10;c6cYfu655x5qoweoqan5888/PR/b1dWlhxctWpSWlub5Dq4cO3ass7NTSbq6xa7CGzduDAaDSvLG&#13;&#10;jRtff/21Plm3d+/eWCymJPVacRxn8eLFL7zwghh2UYTnz5/Xz4LSxWKxjz/+2POxjuO0tLSkpKQo&#13;&#10;yUgkop9HaEhHR4eh6/DPon92MTf29ddfz83N9XyHEydOmChCVy9t9uzZJjreldra2tra2pHdYdGi&#13;&#10;RWvXrh3ZHZqamsQidHWLXYU3btwofiBoaWkxV4TXr1/3fOzixYtzcnLEMF+NAgCsRhECAKxGEQIA&#13;&#10;rEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArEYRAgCsNmpYdvjw&#13;&#10;YX1udXW1PllXXFxs4irMnDlT32Hz5s0mdvjHCYfDJm5xKBQa6VfmbNq0yScTT5BxHOett97Sr8Ob&#13;&#10;b74pjo3FYvq2hiQnJ+uXNxQKmXhyzpw5o+/gSlxcnImLdurUKXGB3t5efezWrVsNXQddQUGBvvDZ&#13;&#10;s2dNPA8//PCDvgP/EQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxG&#13;&#10;EQIArEYRAgCsRhECAKxGEQIArDZaj/p8PnN7iEaNctHczc3NN2/e9HyH7u5uz2c6jhMIBFJTU8Vw&#13;&#10;a2ur/tLmz58vJqPRaHt7uxh+FJ6HpqamP/74Q0levXpVvw6uPPbYY2Ly1q1bLS0tYrinp0ffwdBL&#13;&#10;M2RoaMjESRFXrlzRr8PEiRP1yYODgw+10QOkpqYGAgETk3Xt7e23b99Wkjdu3DD0mDU3N/v9fs/H&#13;&#10;TpgwQV/YRREODw8/1D5eGhoa0sOrVq0ytoj30tPTKysrxXB2dvbx48eVZFxcnP6mU1paun79ejH8&#13;&#10;KDwPb7/9dmdnp5JMT0+vr683vc//V1dXt2TJEs/H+v1+cycQmVBYWPjyyy97PnbevHnhcNjzsY7j&#13;&#10;jBkzxkQXFhcXZ2VleT7WlbS0tLNnzyrJlJQU/WOcK8Fg8Pr1656PLSsr++KLL8QwX40CAKxGEQIA&#13;&#10;rEYRAgCsRhECAKxGEQIArEYRAgCs9h8AAAD//+zdbUzV9R/G8d8xwptI9AgLSSRreMcMqalHLY5u&#13;&#10;RIqtDTNxK5YGPjlPZMuh60bNm9bRmbSGbM1Zw7kdWzsxy2U7yzw2FZ1ikqRTRJAUJMCNgzJ1yf9B&#13;&#10;T//V9bPzndb3/Xp87bMPv3NzKQ/4UIQAAKtRhAAAq1GEAACrUYQAAKtRhAAAq1GEAACrUYQAAKt5&#13;&#10;9EMV165dO3funBh++umnR44cqSRTUlK+/PJLcWxbW9vFixfF8LJly1paWpRkVlbWp59+Ko515eWX&#13;&#10;X47FYkrS3Bkm/UyEq+sTU6dOTU5OVpJpaWmhUEgc68qECRPEu1GzZs06fPiwOLaysrK2tvYf7PX/&#13;&#10;dXV1NTY2iuENGzY899xzSvLOnTubNm36B3v9qe3bt0+ePDnuYy9dutTa2hr3sZcvX965c6cYXrVq&#13;&#10;1fz588WwoYtjD8IZppMnT/b19SnJYcOGTZs2zcQOK1euFM8wnTx5cuXKleLYiRMnPvbYY2I4wdDh&#13;&#10;koaGBjGZlpamj83IyMjIyBDDw4YNE5NJSUlz5szR19AlJKiHrnp6eky8FomJiXGf+QfxeovjOJmZ&#13;&#10;mYZ20M9yuTrgdf78eUOfC112drb4nozFYoa27e3tNTF23Lhx48aNi/vYaDSqP4eSkhJ9sqEzTD//&#13;&#10;/HPcZ5pz8+ZNQ2+zUCgktoCrV+HcuXP6/9z41SgAwGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBq&#13;&#10;FCEAwGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGqDBu639vb2+/0QnFOnTnlklZWV+uSe&#13;&#10;nh7xOXzzzTf62FAoJI7t7e3Vf7S6urp7fRn/ysGDB/Ud3nvvPfcv4N+rq6vTd6iurtYnx2IxEw+t&#13;&#10;qKjIxHMIBAL6DuXl5eITGz9+vIltHcfJzMwUd3B1QKasrEx/P/T19Zl4ifU7UF6vVx/70Ucf3cuD&#13;&#10;/jd44YUXTLwQAwMD/I8QAGA1ihAAYDWKEABgNYoQAGA1ihAAYDWKEABgNYoQAGA1ihAAYDWKEABg&#13;&#10;NYoQAGA1ihAAYDWKEABgNYoQAGC1hHXr1onRnJwc/S/i19TUNDc3K8lHH330rbfeEscePnw4EomI&#13;&#10;4cWLFw8MDIhhnc/n08PBYLC/v19JXrhwQR/r8XjE5ODBg9euXSuGn3nmGX0H3YgRI/Qd/H6/Pll/&#13;&#10;DmPGjCktLRXD+/btO3HihBj+4IMPEhMTleSkSZOKi4vFsXv27Dl79qySvH37tjjTcfPEHMcpKyub&#13;&#10;N2+ekhw1apQ+9sCBA4cOHRLDb775polPsSvi6+vWa6+9Nn36dCXp8Xj0L+q6urp73+nPpaamBgIB&#13;&#10;MRyJRI4cORL3HZqbm2tqauI+1nEcF5+KkpISfYn8/Pzvv/9eSaalpemXmILB4OrVq8XwmTNnsrOz&#13;&#10;xbAhXq/3+vXrcR8bCoX0r9T/sKysrKamJiXp8/mOHj0qjg0EAq4uMYmKiorC4bAerq2tjfsOgUCg&#13;&#10;qqoq7mNdeffddzdt2iSGW1paMjMzje7z4Ovu7k5JSbm/O2RnZ585c0YMV1RUbNmyRQy3t7enpaUp&#13;&#10;yUgkUlBQII51hV+NAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArEYR&#13;&#10;AgCsRhECAKxGEQIArEYRAgCslvDDDz+IUfEPhP9h69at4tWFGzduzJkzRxzb1tam7zBokFrzFy5c&#13;&#10;WL58uT5ZZ+L0hOM469evN3EewZC0tLRQKGRi8u7du2/evKkkr1y5or/NXnrpJf1zoUtNTdXDGzdu&#13;&#10;XLFihZLs7+8vLCwUx9bW1jY2Norh7du3T548WUn++uuvr7/+ujj20qVLYtJxnCVLlgwePFhJTp06&#13;&#10;tbKyUhy7ZcuWffv2ieGDBw+KyQMHDqxfv14MB4PBGTNmKMlRo0aZeEO68sgjj+hhV9e+Fi5cKB66&#13;&#10;MvR16jhOgv7t4EpOTo6YbG9vj0ajJna4e/eumIzFYoZ2MOSXX3653yu4YO6MjnjOzXGco0eP6i/x&#13;&#10;4sWLDX0udPoFsVgspo+9evXq1atXxXBvb6+YvHnzpqFPkH5dz9XZwnPnzukL3759W/ym7uzs1Md2&#13;&#10;d3eLScdx7vsb0hVXr4V+H80cfjUKALAaRQgAsBpFCACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgA&#13;&#10;sBpFCACwGkUIALAaRQgAsBpFCACwWoIevXbt2tmzZ8VwTk7OyJEjleTgwYP9fr84tq2trbm5WQyf&#13;&#10;OHHit99+U5IdHR36Dk1NTVeuXBHDs2fPTkhw8ZDjbmBg4NChQ2I4LS1twoQJcd/B1d2S1tZWV9cJ&#13;&#10;RK7+TLmrv53/448//v7770oyNTVV/1PaOlfbGmJuB5/PJ16fGDdunH4moqOjQ99B/Ivbbrl6aPqP&#13;&#10;9iBwdSZo5syZ+vWJhoaGe13qr7j4jv7uu+/eeOMNMRyJRPLz85Wk1+vVX+NgMLh69WoxvHTpUjGZ&#13;&#10;m5tbX18vhsvLyz/++GMxvHfvXq/XK4ZNuHXr1pAhQ8TwggULduzYYXSfv1VTU7NmzZr7u4Orv50/&#13;&#10;f/78GzduKMmioqJwOHyvS/0pV9saYm6HUCgkXi+JRqOGTjTo1ydc0R9ad3f33Llz477AAyIcDov/&#13;&#10;Vo5EIgUFBSZ24FejAACrUYQAAKtRhAAAq1GEAACrUYQAAKtRhAAAq1GEAACrUYQAAKtRhAAAq1GE&#13;&#10;AACrUYQAAKtRhAAAq1GEAACrJaxbt06Mnj592uAiGkPXXtrb2/XnUFdXp08OBoNDhw69l53+0quv&#13;&#10;vioe9BFP2Pyhvr5efw7Lli0TzwK44vf7165dK4Y/+eSTnp4eJTlmzJjS0lJx7LRp08Sk4zhvv/32&#13;&#10;7du3xbD+eJcsWTJx4kQl6epDMW3atMLCQjG8f//+/fv3K8nu7m59B1cqKyuTk5OVpMfj0d85e/fu&#13;&#10;PXXqlBjesGHDQw89JIb1HY4fP378+HEl2d/fL850HMfn87344ot6XtTZ2VldXS2G8/PzZ8+eLYaT&#13;&#10;kpLE5FNPPaU/XldMXRHTzzC54uoM039YKBQqLi5Wkq7OMLkSjUbz8vJMTNZlZWU1NTUpSZ/Pd/To&#13;&#10;UdP7/LVwOPzKK6/o4aKiIiUZi8WGDx8ujg0EAlVVVWLY5/MdO3ZMDN93eXl50WhUDJeWlu7cuTPu&#13;&#10;OxQXF4dCITFcWFj47bffxn2H8vLybdu2xX3smTNnpkyZIoaDwWBFRUXcdzCHX40CAKxGEQIArEYR&#13;&#10;AgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKzmoghL&#13;&#10;SkoGZCZOTziOs2rVKn2HyZMni2Nzc3P1sStWrDDxoxUWFuo7hMNhj8bQ6QnHcfx+v7jDE088YWiH&#13;&#10;CxcuiE/M3OmJpKQk8Tnopyccx1m4cKE4Nj09XX/n6KcnHMepq6vTJ+veeecdfYeWlhZx7Pr168Un&#13;&#10;5vF4Zs2apS/88MMPi9vu2bNH30E/PeH1evVtx44dq++gW7Jkib5DV1eXPrmjo0N8DpFIRB+7a9cu&#13;&#10;cazD/wgBAJajCAEAVqMIAQBWowgBAFajCAEAVqMIAQBWowgBAFajCAEAVqMIAQBWowgBAFajCAEA&#13;&#10;VqMIAQBWowgBAFZL8Pv9YtTr9R48eNDkMn9v7NixTz75pBiePn16amqqkkxPT9d/tCFDhugPLRqN&#13;&#10;ikmPxyMm3Yb/XVpbWy9duiSGZ8yYMXToUCXZ29tbX18vjh0/fnx6eroYfv755/v7+5VkV1dXY2Oj&#13;&#10;ODY7OzslJUVJDhkyRH/3Pv7441lZWWK4vr6+t7dXDOtaW1v18KBB6j/W9aTjOOfPn9cf2p07d/TJ&#13;&#10;uilTpni9XiWZnJysj83IyNC/oE6ePNnX16cPF7n6gjpy5Ij4HBoaGgztkKC/G2pqaubOnauPNqGi&#13;&#10;oiIYDIrhzz77TEzW19c/++yzYnjbtm36Q/N6vdevX1eSAwMD4ky34X+XmpqaNWvWiOHz58+LX+uN&#13;&#10;jY36u7eqqioQCIhh/ZhOOBzWLzFt2LChqKhIScZiseHDh4tjA4GAfokpEAgcO3ZMDBty9+7duCcd&#13;&#10;x9m8efPmzZvvaaO4+fDDDwsLC+M+dtGiRYsWLRLDubm5P/30U9x3cPUF5eo8maEd+NUoAMBqFCEA&#13;&#10;wGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBq&#13;&#10;CevWrROjp0+f1ueWlJSI95L6+vq2bt0qjjV0fmj06NFr164Vwz6fT5+8atUq8UbP+PHj9bGunoP+&#13;&#10;o9XX13/99ddieOnSpZmZmUpyxIgR4kzHcfx+v77wqFGjxGRGRoY+trOzU/9c6MlJkybpOzQ0NIif&#13;&#10;OI/Ho4+dPn26mHQcp6ysbN68eXrehM8//1w8I+DqObjy/vvvmxi7e/fu48ePm5is6+joEJOuPhTD&#13;&#10;hg0z8Vo0Nzfv2rVLDH/11VcXL14Uw6bO2kUikfz8fCXZ3t6u335zdYbpP6y4uPiLL75QkomJibdu&#13;&#10;3RLH7tixY/ny5WI4Go3m5eWJ4X+XQCBQXV0thmOxWFJSUtx3KCoqqq2tVZJJSUmxWCzuCzwgMjMz&#13;&#10;L1++rCTz8vL085+uJCYmGjpJ+F8VDAYrKiriPjYSiRQUFMR9rMOvRgEAlqMIAQBWowgBAFajCAEA&#13;&#10;VqMIAQBWowgBAFajCAEAVqMIAQBWowgBAFajCAEAVqMIAQBWowgBAFajCAEAVnNRhCUlJQMy8fSE&#13;&#10;4zijR4/Wx3q9Xs/9VllZqT80feEFCxboYx8Efr/f6HOOr5kzZ97vB+aEw2F9YfH0hOM4fX195p6b&#13;&#10;CRs3bjTxeA8dOmRo4b6+Pv07yoSuri4TT8yV7OxsVwubeCE2b95s6AnzP0IAgNUoQgCA1ShCAIDV&#13;&#10;KEIAgNUoQgCA1ShCAIDVKEIAgNUoQgCA1ShCAIDVKEIAgNX+BwAA///t3W9Ilff/x/HjKi3nsnSZ&#13;&#10;oHFKc0OrWRuIrvwzSCcKNdtWDZSxGfvjhIzEbWxl5WJsNfTGnAwajIwRsYSIs8Yi9VRktqi5eVp4&#13;&#10;Aj1RoQPzf860+t343t5vr8vvdXHy+3k+br948z7Xuc71OnrjfChCAIDRKEIAgNEoQgCA0Wbr0ZCQ&#13;&#10;ED3c0dExMDBgfZ9/8eDBg+zsbNvHWhIfH6+H9Ytm6fLq4fv37+tjHwdut3vp0qVi+NKlS+Pj40ry&#13;&#10;iScsfOd75pln9Nts1qxZYnLRokX6WJ/PF/QzB9asWTN//nzbx7rdbj2s3+qRkZGrV6+e1kb/IjQ0&#13;&#10;1ImxOkt37+PA0tMsIyNDvMKW3t/r16/39vaKYQtF+OjRIz28c+fOM2fO6HlRVVVVa2ur7WOdo180&#13;&#10;S5dXDwf9M2xVSUlJTU2NGE5KSrpx44aSfPjwob5DRUVFRUWFnhdlZmbqd29RUZF+EpNDvvnmm/T0&#13;&#10;9ODuoN/qqampM+vhoLN09z4OLD3NmpqaYmNjbd9h//79R44cEcMz7IsGAAD2oggBAEajCAEARqMI&#13;&#10;AQBGowgBAEajCAEARqMIAQBGowgBAEajCAEARqMIAQBGowgBAEajCAEARqMIAQBGc+oYJl10dPSP&#13;&#10;P/4ohi9cuJCTk+PEGrry8vLXXntNDJ88eXJyclJJRkdH6ztUV1e///77SnLGHeDS2Nh47tw5MXz7&#13;&#10;9m0xee3aNf3O2bFjx8aNG8WwQz777LPt27fbPvbEiRN1dXViuKyszIljmCy5efOmmLT0gDpw4IDH&#13;&#10;4xHD+qEWzc3N+/bt09cQTU1N2T7Tqu7ubv0TlJeX19LSIoa3bds2Ojo6zbX+2auvvlpaWiqGnTqG&#13;&#10;STdnzhz9+ra3t3u9XifW0L3yyit6eO3atU7skJKSkpKS4sTkoAsEAoFAwPaxw8PD+p2zefNm2xew&#13;&#10;asWKFU6M9fl8evjq1atO7OAQSw+o69ev6/fD/fv3xePM/vrrr6A/oBxy7949/aUVFBToT/WtW7f2&#13;&#10;9fVNc61/Vlpaqu8ww/5cAADAXhQhAMBoFCEAwGgUIQDAaBQhAMBoFCEAwGgUIQDAaBQhAMBoFCEA&#13;&#10;wGgUIQDAaBQhAMBoFCEAwGgUIQDAaCEOnSmB/4iKihoYGAj2FkHmdrt7enrEcE1Nze7du8VwV1dX&#13;&#10;UlLSNNeySURExNjYmO1jm5qaioqKbB9bX19fXl4uhtva2tLT023fwSFerzfoZ7Rt2bLl6NGjYrig&#13;&#10;oODUqVNKMioqqr+//7/YywadnZ2rVq0K7g7r168/ffq0GC4pKTly5IgY5i9CAIDRKEIAgNEoQgCA&#13;&#10;0ShCAIDRKEIAgNEoQgCA0ShCAIDRKEIAgNEoQgCA0ShCAIDRKEIAgNEoQgCA0ShCAIDRZu/ZsyfY&#13;&#10;O8ww+fn5+k/yf/jhh+Pj40rS7/f/8MMP/8Ve/yNCQkIcCus8Hs+vv/4qhisrK8Xkn3/+eezYMTFs&#13;&#10;6aXpn+KQkJDq6moxHB8fr+/gkLq6usHBQSUZCAQc2uHTTz+dNWuWGNbfC7/fLyYt3QwXL178+eef&#13;&#10;xfB7770XGxurDw8uS9dh06ZNiYmJYnj23r17p7WSuRYsWGCpCMWkx+OhCF0ul6VzwRw6RMzj8TQ0&#13;&#10;NIjhkZGRiIgIJdnU1KQXof7SRkZG9E9xWVlZfX29GH4c1NbW3rx5M7g77Nq1KzQ0VEkePXr0jTfe&#13;&#10;sH0BS/d5W1ubfj9s3LhxBhWhpetQVFSkH2TGv0YBAEajCAEARqMIAQBGowgBAEajCAEARqMIAQBG&#13;&#10;owgBAEajCAEARqMIAQBGowgBAEajCAEARqMIAQBGowgBAEabrUfz8vI+/vhj51YJIr/f/8477zgx&#13;&#10;ecOGDcPDw0ry7t27+tjq6uqcnJxp7mST7du3//7770oyEAjo21o6TKe4uHjevHlKcuXKlV9//bU4&#13;&#10;dseOHZs3bxbD4tETLsdOmHrqqadaWlrEcFxcnL6DQ7777rvGxkYxrB89kZqaWldXJ4YPHDjw008/&#13;&#10;ieHc3Fzx7Vi5cqX+Xnz00Uft7e1K0tKd8/rrr69Zs0YMJyUl6ZMdcvz48aioKCXZ3d2tP0k++eST&#13;&#10;3NxcMWyhCBcvXhz0h69D5s+f79Dk8+fPDwwM2D42OTk56O9FZGSkHvZ6vU7scOnSJTE5MTGhj01K&#13;&#10;SnLiAeHcCVNBvxks6e7uduJ+iIyM1K+D3sQul+vs2bNiMjY2Vt9BfPq7LN4M8fHxj8NBkroXX3xR&#13;&#10;PApqcnJSv3NKS0v1HfjXKADAaBQhAMBoFCEAwGgUIQDAaBQhAMBoFCEAwGgUIQDAaBQhAMBoFCEA&#13;&#10;wGgUIQDAaBQhAMBoFCEAwGgWfnTb0i+gd3R0OPFj05akpaWFh4crSUsvzRKHJj/xhIVvMK2trU7s&#13;&#10;kJCQYGkNUSAQ6OnpsX2spVX9fv/t27dt38Hn81kKL1y40PYd4uLi9N8Tv3Llinh2Snh4eFpamjh2&#13;&#10;2bJl2dnZYlj/keWhoSH9Vl+wYIG+gy4lJUUP6w+Hqakphz7Fuu7ubj2ckJCwZMkSMXz58mXxCJdb&#13;&#10;t27p75r4Q97/YaEILf0C+s6dO8+cOaPnndDZ2blixQolaemlWeLQ5IcPH4rJiYmJl156yYkdvF5v&#13;&#10;VlaW7WNramp2795t+1j9irlcrtra2oaGBtt3sGTXrl1OjC0rK6uvr9fD4jlBSUlJXV1d4tjS0lL9&#13;&#10;ZAC32y2exNTR0aHf6ocOHfrqq6/EsEP0h8Pw8LBDn2KHvPvuu1VVVWI4Nja2r69PSa5fv96hLwT8&#13;&#10;axQAYDSKEABgNIoQAGA0ihAAYDSKEABgNIoQAGA0ihAAYDSKEABgNIoQAGA0ihAAYDSKEABgNIoQ&#13;&#10;AGA0ihAAYDQLp0/MOM4drhR0+ksLCwurrq52Yge32y0mBwcH6+rqxPDZs2enu9H/x9LNUFhYGBMT&#13;&#10;I4b37t07rY3spL/FISEhe/bsEcP5+fn5+flKMjo6Wpzpcrmam5v1d/ntt98WT2kIBALff/+9ONbS&#13;&#10;/VBTU/PgwQM9L0pLSxPPrhofH//yyy/Fsenp6S+//LIY/vbbb3t7e5XkokWLysrKxLFr164Vky6X&#13;&#10;q7KycnR0VEkmJibqYy35Xy5C5w5XCjpLL01/8DlkcHAw6G1h6YoVFhYWFhaK4YMHD46NjU1rKXtE&#13;&#10;RETob3F9fX15ebkYbmtrS09Pn+Za/6y5uXn//v1iuKenR/zK5fV69SK0dD/U1NRMTk7qeZHH4yko&#13;&#10;KFCS/f39lopQvx9OnDghFmFMTIxDT5LKykonxlrCv0YBAEajCAEARqMIAQBGowgBAEajCAEARqMI&#13;&#10;AQBGowgBAEajCAEARqMIAQBGowgBAEajCAEARqMIAQBGowgBAEajCB8XBQUFj2RbtmwRx05MTIQ4&#13;&#10;Qz9JZ+nSpfpLs2T58uXiDhcvXnToOvT29orbHj9+XNzW5XI1NTWJY0dGRvSxH3zwgX559aMnurq6&#13;&#10;9Cs2d+5cfYesrCxxbE5Ojn4dtm3bpi88OjqqL6wTj56wqq6uTn9pv/32mzjW5/PpYx2Sm5vrxBVz&#13;&#10;UYQAAMNRhAAAo1GEAACjUYQAAKNRhAAAo1GEAACjUYQAAKNRhAAAo1GEAACjUYQAAKNRhAAAo1GE&#13;&#10;AACjUYQAAKPN1qMhISF6ODU1dWpqyvo+doqIiBCTll6aJevWrRseHlaSzz33nBMLhIWFOTHW5eRF&#13;&#10;06Wnp8fFxdk+1u/337lzRwyfO3du3rx5StLn8+k7+Hy+hQsXKsnZs2evW7dOHHvnzp2uri4x/Pzz&#13;&#10;z8+fP19JhoeHZ2dni2PdbreYdLlcGRkZy5YtU5JDQ0P6WQrPPvtsbGysGA4NDRWTlvzxxx/9/f1K&#13;&#10;0tIBI/Hx8YmJidNd6h+NjY1dvnxZDCckJCxZssT2Hdxud2trqxhOTk5evHixGLbwLCspKTl8+LCe&#13;&#10;n0GuXLnywgsviOHa2tqKigpH97HRxMTE3LlznZjs9XqzsrKcmBx0ZWVlDQ0Nwd5CFRERoT8o6+vr&#13;&#10;y8vLxXBbW5t+ElPQeb1e/SSmQ4cOlZaWOrnOvysoKDh16pTtYysqKmpra20f29nZuWrVKjH8xRdf&#13;&#10;VFVV2b7D6dOn8/LyxPDhw4dLSkrEMP8aBQAYjSIEABiNIgQAGI0iBAAYjSIEABiNIgQAGI0iBAAY&#13;&#10;jSIEABiNIgQAGI0iBAAYjSIEABiNIgQAGI0iBAAYzcIxTL/88ov+4+4zy+joqEOTN2zYIB7DlJGR&#13;&#10;8fnnn9u+QFhYWEtLixj2eDwHDx4Uw/oxTL29vVu3bhXDb7755ltvvSWGddeuXSsrKxPDfr/f9gVc&#13;&#10;LldmZua+fftsHzs5Oal/MPXjpSy5detWcXGxE5OPHTsWExOjJFevXq3f6idPngz606y4uNiJIxra&#13;&#10;29udeGljY2N62NIZbZs2bbp7966SXL58uf4WJycn6ztYKMK+vr6+vj49D5fLdf78+YGBASX55JNP&#13;&#10;OrSD/qm4ceOGPvbRo0di8u+///Z6vWI4MzNT30E3NDSk7+CQp59+2okn1MjISNBf2r179xzaYXx8&#13;&#10;XExGRkbql7exsTHoF62qqsqJ++Hq1atBf2n6w8Hlcl24cEFsljlz5jj09YV/jQIAjEYRAgCMRhEC&#13;&#10;AIxGEQIAjEYRAgCMRhECAIxGEQIAjEYRAgCMRhECAIxGEQIAjEYRAgCMRhECAIxGEQIAjPZ/mTfs&#13;&#10;B9MS2qQAAAAASUVORK5CYIJQSwMEFAAGAAgAAAAhAIVe8gjlAAAAEAEAAA8AAABkcnMvZG93bnJl&#13;&#10;di54bWxMT8tuwjAQvFfqP1hbqTdwEuRSQjYI0ccJIRUqod5MvCQRsR3FJgl/X3NqL6tdzew8stWo&#13;&#10;G9ZT52prEOJpBIxMYVVtSoTvw8fkFZjz0ijZWEMIN3Kwyh8fMpkqO5gv6ve+ZEHEuFQiVN63Keeu&#13;&#10;qEhLN7UtmYCdbaelD2dXctXJIYjrhidR9MK1rE1wqGRLm4qKy/6qET4HOaxn8Xu/vZw3t5+D2B23&#13;&#10;MSE+P41vyzDWS2CeRv/3AfcOIT/kIdjJXo1yrEGYCyECFWGSJGG5M6I4mQE7ISzEHHie8f9F8l8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEBAAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwu&#13;&#10;cmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgOMEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+&#13;&#10;KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRI&#13;&#10;XJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lAXLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4&#13;&#10;Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAeYW9jbwEAAC3DwAA&#13;&#10;DgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAKAAAAAAAAACEAXdPvZzU+AAA1&#13;&#10;PgAAFAAAAAAAAAAAAAAAAAAiBwAAZHJzL21lZGlhL2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEA&#13;&#10;hV7yCOUAAAAQAQAADwAAAAAAAAAAAAAAAACJRQAAZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgA&#13;&#10;AAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAAm0YAAGRycy9fcmVscy9lMm9Eb2MueG1sLnJl&#13;&#10;bHNQSwUGAAAAAAYABgB8AQAAjkcAAAAA&#13;&#10;">
+                <v:rect id="Rectangle 3" o:spid="_x0000_s1027" style="position:absolute;width:16306;height:7505;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBYBKGjzgAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfC/2HZQRfSt01GCvRVbQqiC9ttR8wZMckmJ0N2VXj37tCoS8DM5d7hjNbdLYWV2p95VjDcKBA&#13;&#10;EOfOVFxo+D1u3ycgfEA2WDsmDXfysJi/vswwM+7GP3Q9hEJECPsMNZQhNJmUPi/Joh+4hjhmJ9da&#13;&#10;DHFtC2lavEW4rWWi1FharDh+KLGhz5Ly8+FiNRy/vsebbZVy0pzXy1Gert42+5XW/V63nsaxnIII&#13;&#10;1IX/xh9iZ6KDGqqPSZKOUniKxQPI+QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9Cxb&#13;&#10;vwAAABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBYBKGj&#13;&#10;zgAAAOgAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA&#13;&#10;AgMAAAAA&#13;&#10;" fillcolor="black [3213]" stroked="f" strokeweight="1pt"/>
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Picture 2" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:9470;top:816;width:5944;height:5944;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCEGNVRzwAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#13;&#10;EIXvQv/DMoKX0m4SpJS02yIV0XoztofexuyYhGRnQ3ZNo7/eOQheHsx7zDfztvvJdWqkITSeDaTL&#13;&#10;BBRx6W3DlYHT+9NiDSpEZIudZzLwTQH2u9nNFnPrr/xGYxErJRAOORqoY+xzrUNZk8Ow9D2xZJ9+&#13;&#10;cBhlHCptB7wK3HU6S5KVdtiwXKixp0NNZVt8OQMfxznOf9rXsm+foz1fsqI4jo0xd7fT40bkYQMq&#13;&#10;0hT/N/4QL1Y6rNP7JEtXqXwuxcQAvfsFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEA&#13;&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQs&#13;&#10;W78AAAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhBjV&#13;&#10;Uc8AAADoAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAA&#13;&#10;AAMDAAAAAA==&#13;&#10;">
+                  <v:imagedata r:id="rId8" o:title=""/>
+                </v:shape>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:326;top:1714;width:9144;height:4407;visibility:visible;mso-wrap-style:none;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9XF6lzgAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#13;&#10;EIXvgv9hGcGL2E2sRkm7La0i9iBKo4LHITtmQ7OzIbum8d87B8HLwGN43+NbriffqZGG2AY2kM8y&#13;&#10;UMR1sC03Bt7fHi/vQMWEbLELTAZ+KMJ6dXqyxNKGI+9prFKjBMKxRAMupb7UOtaOPMZZ6Inl9xUG&#13;&#10;j0ni0Gg74FHgvtNXWVZojy3LgsOe7h3Vh+rbG9g2T6/jx/i5rYpi454vrqfDS7Y35vxseljI2SxA&#13;&#10;JZrSf+MPsbPicDO/ned5LibiJRn06hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9Cxb&#13;&#10;vwAAABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9XF6l&#13;&#10;zgAAAOcAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA&#13;&#10;AgMAAAAA&#13;&#10;" filled="f" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="10E1EA11" w14:textId="611F346C" w:rsidR="00D13D66" w:rsidRPr="00D13D66" w:rsidRDefault="00D13D66" w:rsidP="00D13D66">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00D13D66">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t>Scan to</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="5EDDB525" w14:textId="3CBC97F9" w:rsidR="00D13D66" w:rsidRPr="00D13D66" w:rsidRDefault="00D13D66" w:rsidP="00D13D66">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00D13D66">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t>Learn more</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shapetype id="_x0000_t5" coordsize="21600,21600" o:spt="5" adj="10800" path="m@0,l,21600r21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="val #0"/>
+                    <v:f eqn="prod #0 1 2"/>
+                    <v:f eqn="sum @1 10800 0"/>
+                  </v:formulas>
+                  <v:path gradientshapeok="t" o:connecttype="custom" o:connectlocs="@0,0;@1,10800;0,21600;10800,21600;21600,21600;@2,10800" textboxrect="0,10800,10800,18000;5400,10800,16200,18000;10800,10800,21600,18000;0,7200,7200,21600;7200,7200,14400,21600;14400,7200,21600,21600"/>
+                  <v:handles>
+                    <v:h position="#0,topLeft" xrange="0,21600"/>
+                  </v:handles>
+                </v:shapetype>
+                <v:shape id="Triangle 5" o:spid="_x0000_s1030" type="#_x0000_t5" style="position:absolute;left:7499;top:2600;width:1025;height:913;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0fa8izQAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvhf6H5RV6KbpJikGjq5SWiuTW1IPHR/aZDc2+Ddmtpv76riB4GRiG+YZZbUbbiRMNvnWsIJ0m&#13;&#10;IIhrp1tuFOy/PydzED4ga+wck4I/8rBZPz6ssNDuzF90qkIjIoR9gQpMCH0hpa8NWfRT1xPH7OgG&#13;&#10;iyHaoZF6wHOE205mSZJLiy3HBYM9vRuqf6pfq6BKy0ND+9Jcyh3XXqYv27knpZ6fxo9llLcliEBj&#13;&#10;uDduiJ1WkM8WWT57TTO4/oqfQK7/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#13;&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHR9ryLN&#13;&#10;AAAA5wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#13;&#10;AwAAAAA=&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight="1pt"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00B6784D" w:rsidRPr="001612E9">
+        <w:t xml:space="preserve">So, you are interested in learning more about </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6889FF" w14:textId="6E22C7CE" w:rsidR="00D4089A" w:rsidRDefault="00B6784D" w:rsidP="00A7588C">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="001612E9">
+        <w:t>A+ Schools? We want to get to know you, too!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36979BBF" w14:textId="165072D2" w:rsidR="00815A8F" w:rsidRPr="00B6784D" w:rsidRDefault="00322ACE" w:rsidP="00F219B6">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="360" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Below </w:t>
+      </w:r>
+      <w:r w:rsidR="00453C15" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidR="00825610" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00695888" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="0030634D" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Getting-to-Know-You Process</w:t>
+      </w:r>
+      <w:r w:rsidR="00695888" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="0030634D" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for new </w:t>
+      </w:r>
+      <w:r w:rsidR="00736630" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A+ </w:t>
+      </w:r>
+      <w:r w:rsidR="0030634D" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">school entry in </w:t>
+      </w:r>
+      <w:r w:rsidR="006D1862" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">summer </w:t>
+      </w:r>
+      <w:r w:rsidR="0030634D" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2027. </w:t>
+      </w:r>
+      <w:r w:rsidR="004021CE" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This process is designed to help your school explore A+, learn alongside us, and take the steps needed to join the network if it feels like the right fit.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02E768BC" w14:textId="19D450D3" w:rsidR="00712EB5" w:rsidRPr="00B6784D" w:rsidRDefault="004021CE" w:rsidP="00B04713">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A few elements of the process are required </w:t>
+      </w:r>
+      <w:r w:rsidR="00630093" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for a school </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to join the A+ network, while others are </w:t>
+      </w:r>
+      <w:r w:rsidR="006153B3" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>highly recommended</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opportunities to explore and learn. </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>We ask principals to take part in each step, since their leadership is key to building and sustaining the A+ culture. District partners and teacher leaders are welcome collaborators</w:t>
+      </w:r>
+      <w:r w:rsidR="004F26A1" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> too.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8124F1" w14:textId="14AEBC89" w:rsidR="00D40A35" w:rsidRPr="00BA78C4" w:rsidRDefault="0030634D" w:rsidP="00B04713">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Summe</w:t>
+      </w:r>
+      <w:r w:rsidR="007E14E0" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>r 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40A35" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="004B1020" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D42BBC" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Observ</w:t>
+      </w:r>
+      <w:r w:rsidR="007E14E0" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">e an A+ </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0A50" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">summer conference </w:t>
+      </w:r>
+      <w:r w:rsidR="0000138F" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(recommended)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFED336" w14:textId="74515C15" w:rsidR="001B4EEE" w:rsidRPr="00B6784D" w:rsidRDefault="00322ACE" w:rsidP="00B04713">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Interested schools may send up to three </w:t>
+      </w:r>
+      <w:r w:rsidR="00E00529" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">observers to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a day or two of our summer conferences during the summer of 2026. Observers would </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2FBC" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">then </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be responsible for sharing information with </w:t>
+      </w:r>
+      <w:r w:rsidR="0004626D" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>everyone else on the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> school</w:t>
+      </w:r>
+      <w:r w:rsidR="0004626D" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff. </w:t>
+      </w:r>
+      <w:r w:rsidR="0090421E" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To reserve a spot, please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contact Tom Nevels, A+ Schools Network Director</w:t>
+      </w:r>
+      <w:r w:rsidR="0090421E" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00B6784D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>tom.nevels@dncr.nc.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2FDCF5" w14:textId="4682B00A" w:rsidR="0030634D" w:rsidRPr="00BA78C4" w:rsidRDefault="007E14E0" w:rsidP="00B04713">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Summer/</w:t>
+      </w:r>
+      <w:r w:rsidR="002A7C21" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">fall </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0EA9" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0030634D" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Letter of </w:t>
+      </w:r>
+      <w:r w:rsidR="001814EF" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">interest </w:t>
+      </w:r>
+      <w:r w:rsidR="0000138F" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(mandatory)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EBBEAEA" w14:textId="1393FB23" w:rsidR="0030634D" w:rsidRPr="00B6784D" w:rsidRDefault="00712EB5" w:rsidP="00B04713">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">When you feel ready to continue in the process, submitting a </w:t>
+      </w:r>
+      <w:r w:rsidR="001814EF" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">letter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="001814EF" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">interest </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lets us make sure you receive invitations, updates, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00922227" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> during the year.</w:t>
+      </w:r>
+      <w:r w:rsidR="0030634D" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF4A3E" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A letter</w:t>
+      </w:r>
+      <w:r w:rsidR="00401557" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="0030634D" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidR="00401557" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-interest </w:t>
+      </w:r>
+      <w:r w:rsidR="00322ACE" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">template </w:t>
+      </w:r>
+      <w:r w:rsidR="0030634D" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may be found on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidR="0030634D" w:rsidRPr="00B6784D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>A+ website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00736630" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and submitted </w:t>
+      </w:r>
+      <w:r w:rsidR="004D4DFA" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7D93" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2FBC" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="00736630" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C12B7" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your registration for the </w:t>
+      </w:r>
+      <w:r w:rsidR="00990A3F" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fall </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2FBC" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A+ </w:t>
+      </w:r>
+      <w:r w:rsidR="00280744" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>network leadership meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="00C72774" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2FBC" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2B2C" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in September</w:t>
+      </w:r>
+      <w:r w:rsidR="00736630" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00736630" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Schools that have submitted a </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72774" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">letter </w:t>
+      </w:r>
+      <w:r w:rsidR="00736630" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72774" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">interest </w:t>
+      </w:r>
+      <w:r w:rsidR="00736630" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">will receive </w:t>
+      </w:r>
+      <w:r w:rsidR="00451D00" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>invitation</w:t>
+      </w:r>
+      <w:r w:rsidR="00736630" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and registration information for </w:t>
+      </w:r>
+      <w:r w:rsidR="00451D00" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r w:rsidR="00736630" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>subsequent event</w:t>
+      </w:r>
+      <w:r w:rsidR="00451D00" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00736630" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F977A3" w14:textId="11283BC7" w:rsidR="00D40A35" w:rsidRPr="00BA78C4" w:rsidRDefault="00736630" w:rsidP="00B04713">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fall</w:t>
+      </w:r>
+      <w:r w:rsidR="007E14E0" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="006050CE" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E14E0" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Prepare to </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72774" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">apply </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F66D8F3" w14:textId="6A4E3F26" w:rsidR="00736630" w:rsidRPr="00B6784D" w:rsidRDefault="00D42BBC" w:rsidP="00B04713">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interested</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4EEE" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> school</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4EEE" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00736630" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>are invited to participate in several</w:t>
+      </w:r>
+      <w:r w:rsidR="00322ACE" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> different</w:t>
+      </w:r>
+      <w:r w:rsidR="00736630" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> informational opportunities in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C72774" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fall</w:t>
+      </w:r>
+      <w:r w:rsidR="00736630" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44305C6E" w14:textId="196DE80A" w:rsidR="00736630" w:rsidRPr="001612E9" w:rsidRDefault="00736630" w:rsidP="00B04713">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">A+ </w:t>
+      </w:r>
+      <w:r w:rsidR="00617C8A" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">school visit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0000138F" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>recommended</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1314" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1314" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arrange to tour a school in the A+ network and see A+ practice in action on campus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50DC6172" w14:textId="7A34223B" w:rsidR="00736630" w:rsidRPr="001612E9" w:rsidRDefault="00736630" w:rsidP="00B04713">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fall A+ </w:t>
+      </w:r>
+      <w:r w:rsidR="00611749" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">network leadership meeting </w:t>
+      </w:r>
+      <w:r w:rsidR="00617C8A" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="00611749" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">new teacher training </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0000138F" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>recommended</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00611749" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2FBC" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> October 28 from 9:00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00350C8C" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a.m.</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2FBC" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">–3:00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00350C8C" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>p.m.</w:t>
+      </w:r>
+      <w:r w:rsidR="003007EA" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00350C8C" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2FBC" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in Raleigh</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1314" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006B5673" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Come to our </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1314" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">semiannual day-long professional development </w:t>
+      </w:r>
+      <w:r w:rsidR="00131E7C" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">session </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1314" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for all A+ school leaders and simultaneous one-day introductory training for new A+ educators.</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2FBC" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2D75A1" w14:textId="1479BC99" w:rsidR="001B4EEE" w:rsidRDefault="00736630" w:rsidP="00B04713">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Pre-</w:t>
+      </w:r>
+      <w:r w:rsidR="00417A7D" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">application </w:t>
+      </w:r>
+      <w:r w:rsidR="00280744" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="00417A7D" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">eeting </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(mandatory)</w:t>
+      </w:r>
+      <w:r w:rsidR="00611749" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2FBC" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> October 29 from 10:00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00417A7D" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a.m.</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2FBC" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">–3:00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00417A7D" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>p.m.</w:t>
+      </w:r>
+      <w:r w:rsidR="003007EA" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00417A7D" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2FBC" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>in Raleigh</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1314" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00200F20" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attending this gathering before </w:t>
+      </w:r>
+      <w:r w:rsidR="003007EA" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="00922227" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003007EA" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">help you </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA206E" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure that you </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>have everything you need</w:t>
+      </w:r>
+      <w:r w:rsidR="00933F99" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for your application</w:t>
+      </w:r>
+      <w:r w:rsidR="008B6319" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Here you can ask</w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> questions and walk through the</w:t>
+      </w:r>
+      <w:r w:rsidR="00287278" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> application</w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> process </w:t>
+      </w:r>
+      <w:r w:rsidR="00287278" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>with us</w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="001612E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0157ECEC" w14:textId="6E03DE14" w:rsidR="001E1314" w:rsidRPr="00BA78C4" w:rsidRDefault="007E14E0" w:rsidP="00965F06">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Winter 2026</w:t>
+      </w:r>
+      <w:r w:rsidR="001E1314" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>: Application</w:t>
+      </w:r>
+      <w:r w:rsidR="00322ACE" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1109" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67066512" w14:textId="01E2738E" w:rsidR="00D42BBC" w:rsidRPr="00965F06" w:rsidRDefault="00322ACE" w:rsidP="00EC435F">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00965F06">
+        <w:t xml:space="preserve">Step 1: </w:t>
+      </w:r>
+      <w:r w:rsidR="006050CE" w:rsidRPr="00965F06">
+        <w:t xml:space="preserve">Staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1109" w:rsidRPr="00965F06">
+        <w:t xml:space="preserve">commitment </w:t>
+      </w:r>
+      <w:r w:rsidR="00A72C0D" w:rsidRPr="00965F06">
+        <w:t>(required)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3281CBC7" w14:textId="50F116D3" w:rsidR="007C6820" w:rsidRPr="00965F06" w:rsidRDefault="00E53541" w:rsidP="00A5679A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="90"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Those who have participated in the getting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>know</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opportunities share what they’ve learned with the rest of their staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00322ACE" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, including </w:t>
+      </w:r>
+      <w:r w:rsidR="001B4EEE" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>the dates of the A+</w:t>
+      </w:r>
+      <w:r w:rsidR="006A11E5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Schools</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4EEE" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5-day </w:t>
+      </w:r>
+      <w:r w:rsidR="009D6A4C" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>summer institute</w:t>
+      </w:r>
+      <w:r w:rsidR="0034628E" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="001B4EEE" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6820" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Before </w:t>
+      </w:r>
+      <w:r w:rsidR="00B61789" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">schools </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6820" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">apply, </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">we ask </w:t>
+      </w:r>
+      <w:r w:rsidR="002D5402" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>them</w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to confirm that at least 85</w:t>
+      </w:r>
+      <w:r w:rsidR="002D5402" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">of certified staff </w:t>
+      </w:r>
+      <w:r w:rsidR="001372BF" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">agree that A+ is a good fit for the school and will attend the 2027 A+ 5 day </w:t>
+      </w:r>
+      <w:r w:rsidR="002D5402" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>summer institute</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03AE6" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00226624" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff attendance </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">helps </w:t>
+      </w:r>
+      <w:r w:rsidR="007C77BE" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">make sure </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF74A5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your team fully </w:t>
+      </w:r>
+      <w:r w:rsidR="00922227" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>understand</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF74A5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF74A5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">can </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sustain the A+ approach and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03AE6" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>begin the journey together. W</w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e’re </w:t>
+      </w:r>
+      <w:r w:rsidR="00F323B0" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">available </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to answer questions as your staff </w:t>
+      </w:r>
+      <w:r w:rsidR="00922227" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>learn</w:t>
+      </w:r>
+      <w:r w:rsidR="00911F60" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> more.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C5A3805" w14:textId="2A960C50" w:rsidR="00B46D6E" w:rsidRPr="00B6784D" w:rsidRDefault="00322ACE" w:rsidP="00A5679A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6784D">
+        <w:t>Step 2: Formal</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46D6E" w:rsidRPr="00B6784D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F323B0" w:rsidRPr="00B6784D">
+        <w:t xml:space="preserve">application </w:t>
+      </w:r>
+      <w:r w:rsidR="00A72C0D" w:rsidRPr="00B6784D">
+        <w:t>(required)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2962328F" w14:textId="728C0803" w:rsidR="001B4EEE" w:rsidRPr="00965F06" w:rsidRDefault="001B4EEE" w:rsidP="00A5679A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="90"/>
+        </w:tabs>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Once 85</w:t>
+      </w:r>
+      <w:r w:rsidR="00F323B0" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">commitment </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6820" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6820" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>achieved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="0051574E" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">school may </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2B2C" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">formally </w:t>
+      </w:r>
+      <w:r w:rsidR="00922227" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
+      </w:r>
+      <w:r w:rsidR="0051574E" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>join the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A+ </w:t>
+      </w:r>
+      <w:r w:rsidR="0051574E" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>network</w:t>
+      </w:r>
+      <w:r w:rsidR="00322ACE" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F702B5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>The a</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA5B10" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">pplication form </w:t>
+      </w:r>
+      <w:r w:rsidR="00F702B5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">available on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+          </w:rPr>
+          <w:t>A+ website</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="003B4379" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">should </w:t>
+      </w:r>
+      <w:r w:rsidR="0051574E" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">submitted by Friday, December 4, 2026, so we have time to review </w:t>
+      </w:r>
+      <w:r w:rsidR="00E81696" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">all applications </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">thoughtfully and notify schools by </w:t>
+      </w:r>
+      <w:r w:rsidR="007A2B2C" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>mid-December</w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00322ACE" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00322ACE" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note that </w:t>
+      </w:r>
+      <w:r w:rsidR="004B4BED" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">several letters of support and </w:t>
+      </w:r>
+      <w:r w:rsidR="007E14E0" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">district level </w:t>
+      </w:r>
+      <w:r w:rsidR="004B4BED" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>signatures</w:t>
+      </w:r>
+      <w:r w:rsidR="007E14E0" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are required</w:t>
+      </w:r>
+      <w:r w:rsidR="004B4BED" w:rsidRPr="00965F06">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174A622E" w14:textId="6735E8E8" w:rsidR="007E14E0" w:rsidRPr="00BA78C4" w:rsidRDefault="007E14E0" w:rsidP="00A5679A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Spring 2027: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A92D88" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Continue the </w:t>
+      </w:r>
+      <w:r w:rsidR="005C0BAE" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">conversation </w:t>
+      </w:r>
+      <w:r w:rsidR="00A72C0D" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(recommended)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A934ED4" w14:textId="29DE5411" w:rsidR="00965F06" w:rsidRDefault="00A41046" w:rsidP="00A5679A">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>For a deeper sense of A+ in action,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D" w:rsidDel="00A41046">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">join </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">us for optional </w:t>
+      </w:r>
+      <w:r w:rsidR="007C6820" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A+ </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">school visits </w:t>
+      </w:r>
+      <w:r w:rsidR="00E53541" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00280744" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">spring </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A+ </w:t>
+      </w:r>
+      <w:r w:rsidR="00280744" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>network leadership meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B1E337F" w14:textId="00F4D6C3" w:rsidR="00B46D6E" w:rsidRPr="00BA78C4" w:rsidRDefault="007E14E0" w:rsidP="00A5679A">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Summer 2027</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46D6E" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="001B71DC" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Attending the </w:t>
+      </w:r>
+      <w:r w:rsidR="00893C73" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C209FC" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00893C73" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B71DC" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A+</w:t>
+      </w:r>
+      <w:r w:rsidR="00B46D6E" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03AE6" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-day </w:t>
+      </w:r>
+      <w:r w:rsidR="00122883" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">summer institute </w:t>
+      </w:r>
+      <w:r w:rsidR="00A72C0D" w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(required)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CDDA494" w14:textId="5924BF2F" w:rsidR="00E614FF" w:rsidRDefault="007C6820" w:rsidP="00A5679A">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>At least 85</w:t>
+      </w:r>
+      <w:r w:rsidR="00122883" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> percent </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>of certified staff</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03AE6" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> plus the administrative team</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03AE6" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00122883" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participate</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03AE6" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F066EB" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2508F" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="003928B6" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00C209FC" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00F066EB" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A+ </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03AE6" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">5-day </w:t>
+      </w:r>
+      <w:r w:rsidR="003D578A" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>summer institute</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03AE6" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D578A" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">which will be </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03AE6" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>held in Raleigh</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2B2C" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> July 12</w:t>
+      </w:r>
+      <w:r w:rsidR="003D578A" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="007A2B2C" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00712EB5" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00F066EB" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>istrict representatives, parent leaders</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7DAC" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F066EB" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and other school </w:t>
+      </w:r>
+      <w:r w:rsidR="00922227" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>stakeholders</w:t>
+      </w:r>
+      <w:r w:rsidR="00F066EB" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are also invite</w:t>
+      </w:r>
+      <w:r w:rsidR="0034628E" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d to attend.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F066EB" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Detai</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6B5B" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ls and </w:t>
+      </w:r>
+      <w:r w:rsidR="003928B6" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">registration </w:t>
+      </w:r>
+      <w:r w:rsidR="00F066EB" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>will be ava</w:t>
+      </w:r>
+      <w:r w:rsidR="003928B6" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ilable </w:t>
+      </w:r>
+      <w:r w:rsidR="0074542A" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="003928B6" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the spring of 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C209FC" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00F066EB" w:rsidRPr="00B6784D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511971E9" w14:textId="4AEF63E8" w:rsidR="006B643A" w:rsidRPr="00EF4AD0" w:rsidRDefault="00A92D88" w:rsidP="00A5679A">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF4AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No matter where you are on </w:t>
+      </w:r>
+      <w:r w:rsidR="002B0F89" w:rsidRPr="00EF4AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidR="00B6784D" w:rsidRPr="00EF4AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="22"/>
+        </w:rPr>
+        <w:t>calendar</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF4AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="22"/>
+        </w:rPr>
+        <w:t>, we want to hear from you</w:t>
+      </w:r>
+      <w:r w:rsidR="002B0F89" w:rsidRPr="00EF4AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF4AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please visit our website at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00B6784D" w:rsidRPr="00EF4AD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-4"/>
+            <w:kern w:val="22"/>
+          </w:rPr>
+          <w:t>ncarts.org/aplus-schools-nc</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00EF4AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or contact Tom Nevels, A+ Schools Network Director, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00EF4AD0">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:spacing w:val="-4"/>
+            <w:kern w:val="22"/>
+          </w:rPr>
+          <w:t>tom.nevels@dncr.nc.gov</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00173222" w:rsidRPr="00EF4AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF4AD0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:spacing w:val="-4"/>
+          <w:kern w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5083" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1165"/>
+        <w:gridCol w:w="3870"/>
+        <w:gridCol w:w="1079"/>
+        <w:gridCol w:w="4123"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00163119" w:rsidRPr="00B6784D" w14:paraId="7B370EAE" w14:textId="77777777" w:rsidTr="00AE362B">
+        <w:trPr>
+          <w:trHeight w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2459" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7B8C9F" w14:textId="377B2B52" w:rsidR="00163119" w:rsidRPr="00B6784D" w:rsidRDefault="00163119" w:rsidP="00AE362B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2541" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="340692B6" w14:textId="661B807D" w:rsidR="00163119" w:rsidRPr="00B6784D" w:rsidRDefault="00163119" w:rsidP="00AE362B">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:contextualSpacing/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E14E0" w:rsidRPr="00B6784D" w14:paraId="3558F3A2" w14:textId="77777777" w:rsidTr="006B0F26">
+        <w:trPr>
+          <w:trHeight w:val="827"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB776F7" w14:textId="44EA91FD" w:rsidR="007E14E0" w:rsidRDefault="007E14E0" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Summer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67FF73F4" w14:textId="7C0BBFE2" w:rsidR="00EC5F8E" w:rsidRPr="00B6784D" w:rsidRDefault="00EC5F8E" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E105824" w14:textId="4FE61A8C" w:rsidR="007E14E0" w:rsidRPr="00B6784D" w:rsidRDefault="007E14E0" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Observe an A+ </w:t>
+            </w:r>
+            <w:r w:rsidR="00173222" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>summer conference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="015FDCFB" w14:textId="77777777" w:rsidR="007E14E0" w:rsidRDefault="007E14E0" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Spring</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64124A9F" w14:textId="77A38195" w:rsidR="00EC5F8E" w:rsidRPr="00B6784D" w:rsidRDefault="00EC5F8E" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE4F294" w14:textId="1F697E57" w:rsidR="00A92D88" w:rsidRPr="00B6784D" w:rsidRDefault="00A92D88" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continue the </w:t>
+            </w:r>
+            <w:r w:rsidR="00173222" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>conversation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B3A93A" w14:textId="77F7FBE5" w:rsidR="007E14E0" w:rsidRPr="00F06C7F" w:rsidRDefault="007E14E0" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A+ </w:t>
+            </w:r>
+            <w:r w:rsidR="00280744" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">network leadership </w:t>
+            </w:r>
+            <w:r w:rsidR="00280744" w:rsidRPr="00F06C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F06C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>eeting</w:t>
+            </w:r>
+            <w:r w:rsidR="00D57E3F" w:rsidRPr="00F06C7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (TBD)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC5A508" w14:textId="32016BD5" w:rsidR="007E14E0" w:rsidRPr="00B6784D" w:rsidRDefault="007E14E0" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School </w:t>
+            </w:r>
+            <w:r w:rsidR="00173222" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>isit</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E14E0" w:rsidRPr="00B6784D" w14:paraId="63FBDA75" w14:textId="77777777" w:rsidTr="006B0F26">
+        <w:trPr>
+          <w:trHeight w:val="1538"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB188B9" w14:textId="77777777" w:rsidR="007E14E0" w:rsidRDefault="007E14E0" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Fall</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30874B85" w14:textId="335E4195" w:rsidR="00EC5F8E" w:rsidRPr="00B6784D" w:rsidRDefault="00EC5F8E" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D6A5B50" w14:textId="678CCA9C" w:rsidR="007E14E0" w:rsidRPr="00B6784D" w:rsidRDefault="007E14E0" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prepare to </w:t>
+            </w:r>
+            <w:r w:rsidR="00B72AB5" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>apply</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D4DDA1" w14:textId="6BE6E4DD" w:rsidR="007E14E0" w:rsidRPr="00B6784D" w:rsidRDefault="007E14E0" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A+ </w:t>
+            </w:r>
+            <w:r w:rsidR="00280744" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>network leadership meeting</w:t>
+            </w:r>
+            <w:r w:rsidR="009B3971" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="007A2B2C" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> October 28, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21141082" w14:textId="2EE55F9F" w:rsidR="007E14E0" w:rsidRPr="00B6784D" w:rsidRDefault="007E14E0" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School </w:t>
+            </w:r>
+            <w:r w:rsidR="009B3971" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>visit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5168F399" w14:textId="0BEDB91F" w:rsidR="007E14E0" w:rsidRPr="00B6784D" w:rsidRDefault="007E14E0" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Pre-</w:t>
+            </w:r>
+            <w:r w:rsidR="009B3971" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>application</w:t>
+            </w:r>
+            <w:r w:rsidR="00B6784D" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00280744" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r w:rsidR="009B3971" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>eeting:</w:t>
+            </w:r>
+            <w:r w:rsidR="007A2B2C" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0033134C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="007A2B2C" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>October 29, 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17AB9695" w14:textId="77777777" w:rsidR="007E14E0" w:rsidRDefault="007E14E0" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Summer</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42561CF5" w14:textId="47106D40" w:rsidR="00EC5F8E" w:rsidRPr="00B6784D" w:rsidRDefault="00EC5F8E" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA1BDD0" w14:textId="2CB835BC" w:rsidR="007E14E0" w:rsidRPr="00B6784D" w:rsidRDefault="007E14E0" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Attend the 2027 A+ </w:t>
+            </w:r>
+            <w:r w:rsidR="00F03AE6" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5-day </w:t>
+            </w:r>
+            <w:r w:rsidR="009E6F6D" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>summer institute:</w:t>
+            </w:r>
+            <w:r w:rsidR="007A2B2C" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> July 12</w:t>
+            </w:r>
+            <w:r w:rsidR="009E6F6D" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="007A2B2C" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>16, 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007E14E0" w:rsidRPr="00B6784D" w14:paraId="43F492B7" w14:textId="77777777" w:rsidTr="006B0F26">
+        <w:trPr>
+          <w:trHeight w:val="1008"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="569" w:type="pct"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="189729ED" w14:textId="77777777" w:rsidR="007E14E0" w:rsidRDefault="007E14E0" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>Winter</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FF8AB1F" w14:textId="51B76B64" w:rsidR="00EC5F8E" w:rsidRPr="00B6784D" w:rsidRDefault="00EC5F8E" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1890" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C3233B" w14:textId="43BF4F98" w:rsidR="007E14E0" w:rsidRPr="00B6784D" w:rsidRDefault="00163119" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="90"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application </w:t>
+            </w:r>
+            <w:r w:rsidR="009B3971" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>process</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B8C43D5" w14:textId="1E77A2C2" w:rsidR="00163119" w:rsidRPr="00B6784D" w:rsidRDefault="00163119" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="90"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Staff </w:t>
+            </w:r>
+            <w:r w:rsidR="009B3971" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>commitment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11C99E54" w14:textId="4C4EC0D8" w:rsidR="00163119" w:rsidRPr="00B6784D" w:rsidRDefault="00163119" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="90"/>
+              </w:tabs>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formal </w:t>
+            </w:r>
+            <w:r w:rsidR="009B3971" w:rsidRPr="00B6784D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>application</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7ECBBCBA" w14:textId="77777777" w:rsidR="007E14E0" w:rsidRPr="00B6784D" w:rsidRDefault="007E14E0" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2014" w:type="pct"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69141EF5" w14:textId="0C425E3A" w:rsidR="007E14E0" w:rsidRPr="00B6784D" w:rsidRDefault="007E14E0" w:rsidP="00DA0623">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2261D453" w14:textId="1D4097B8" w:rsidR="00137DD8" w:rsidRPr="00BA78C4" w:rsidRDefault="00137DD8" w:rsidP="00C906F8">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="200" w:after="40"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA78C4">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>GET CONNECTED WITH A+</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E1B43BB" w14:textId="78DF54C7" w:rsidR="00137DD8" w:rsidRPr="006D296D" w:rsidRDefault="00137DD8" w:rsidP="006D296D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="90"/>
+          <w:tab w:val="left" w:pos="1602"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D296D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Web</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D296D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00BC2D36" w:rsidRPr="006D296D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>ncarts.org/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00BC2D36" w:rsidRPr="006D296D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>aplus</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00BC2D36" w:rsidRPr="006D296D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>-schools-nc</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17020CAA" w14:textId="757FF916" w:rsidR="00137DD8" w:rsidRPr="006D296D" w:rsidRDefault="00137DD8" w:rsidP="006D296D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="90"/>
+          <w:tab w:val="left" w:pos="1602"/>
+        </w:tabs>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D296D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Facebook:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D296D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00C906F8" w:rsidRPr="006D296D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>facebook.com/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00C906F8" w:rsidRPr="006D296D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>aplusnc</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidR="00A90AE5" w:rsidRPr="006D296D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33ACEB84" w14:textId="3A41331E" w:rsidR="00137DD8" w:rsidRPr="006D296D" w:rsidRDefault="00137DD8" w:rsidP="00CC6514">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="90"/>
+          <w:tab w:val="left" w:pos="1602"/>
+        </w:tabs>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D296D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Live Binder:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006D296D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00C906F8" w:rsidRPr="006D296D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>tinyurl.com/</w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00C906F8" w:rsidRPr="006D296D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>apluslb</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r w:rsidR="00A90AE5" w:rsidRPr="006D296D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56D89A8E" w14:textId="3D03C2C5" w:rsidR="005E5E07" w:rsidRPr="000D6581" w:rsidRDefault="005A79E2" w:rsidP="00CC6514">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+          <w:tab w:val="left" w:pos="90"/>
+          <w:tab w:val="left" w:pos="1602"/>
+        </w:tabs>
+        <w:ind w:left="450"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:noProof/>
+          <w:color w:val="767171"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10ABA533" wp14:editId="108FB49F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4582795</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>54610</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1892300" cy="673100"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="561662521" name="Text Box 7"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1"/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1892300" cy="673100"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="6350">
+                          <a:noFill/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4F99F826" w14:textId="77777777" w:rsidR="006D4970" w:rsidRPr="00C332BC" w:rsidRDefault="006D4970" w:rsidP="006D4970">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:noProof/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C332BC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:noProof/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>A+ Schools of North Carolina is a program of the NC Arts Council, a division of the Department of Natural and Cultural Resources</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="10ABA533" id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:360.85pt;margin-top:4.3pt;width:149pt;height:53pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBHyMnvFgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa+Uf0C8x7u+5LbyOnITuapk&#13;&#10;JZGcKs+YBe9KwFDA3nW/vgPrm9I+VX2BgRnmcs5h+thpRXbC+QZMSYeDnBJhOFSN2ZT0x/vi+p4S&#13;&#10;H5ipmAIjSroXnj7Orr5MW1uIEdSgKuEIJjG+aG1J6xBskWWe10IzPwArDDolOM0CHt0mqxxrMbtW&#13;&#10;2SjPb7MWXGUdcOE93j73TjpL+aUUPLxK6UUgqqTYW0irS+s6rtlsyoqNY7Zu+KEN9g9daNYYLHpK&#13;&#10;9cwCI1vX/JFKN9yBBxkGHHQGUjZcpBlwmmH+aZpVzaxIsyA43p5g8v8vLX/ZreybI6H7Ch0SGAFp&#13;&#10;rS88XsZ5Oul03LFTgn6EcH+CTXSB8Pjo/mE0ztHF0Xd7Nx6ijWmy82vrfPgmQJNolNQhLQkttlv6&#13;&#10;0IceQ2IxA4tGqUSNMqTFpOObPD04eTC5Mljj3Gu0QrfuSFNdzLGGao/jOeiZ95YvGuxhyXx4Yw6p&#13;&#10;xrZRvuEVF6kAa8HBoqQG9+tv9zEeGUAvJS1Kp6T+55Y5QYn6bpCbh+FkErWWDpObuxEe3KVnfekx&#13;&#10;W/0EqM4hfhTLkxnjgzqa0oH+QJXPY1V0McOxdknD0XwKvaDxl3Axn6cgVJdlYWlWlsfUEdWI8Hv3&#13;&#10;wZw90BCQwBc4iowVn9joY3s+5tsAsklURZx7VA/wozIT2YdfFKV/eU5R578++w0AAP//AwBQSwME&#13;&#10;FAAGAAgAAAAhAD04XqrkAAAADwEAAA8AAABkcnMvZG93bnJldi54bWxMT0tPwzAMviPxHyIjcWNp&#13;&#10;K+hK13SaiiakCQ4bu3Bzm6ytyKM02Vb26/FOcLFsf/b3KJaT0eykRt87KyCeRcCUbZzsbStg/7F+&#13;&#10;yID5gFaidlYJ+FEeluXtTYG5dGe7VaddaBmRWJ+jgC6EIefcN50y6GduUJawgxsNBhrHlssRz0Ru&#13;&#10;NE+iKOUGe0sKHQ6q6lTztTsaAZtq/Y7bOjHZRVevb4fV8L3/fBLi/m56WVBZLYAFNYW/D7hmIP9Q&#13;&#10;krHaHa30TAuYJ/GcTgVkKbArHsXPtKipix9T4GXB/+cofwEAAP//AwBQSwECLQAUAAYACAAAACEA&#13;&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#13;&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#13;&#10;BgAIAAAAIQBHyMnvFgIAADMEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#13;&#10;ABQABgAIAAAAIQA9OF6q5AAAAA8BAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQ&#13;&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4F99F826" w14:textId="77777777" w:rsidR="006D4970" w:rsidRPr="00C332BC" w:rsidRDefault="006D4970" w:rsidP="006D4970">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:noProof/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C332BC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:noProof/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>A+ Schools of North Carolina is a program of the NC Arts Council, a division of the Department of Natural and Cultural Resources</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EAE1765" wp14:editId="27141D8D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64940D37" wp14:editId="5C71B092">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="margin">
-              <wp:align>left</wp:align>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>2806700</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>0</wp:posOffset>
+              <wp:posOffset>49568</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2599690" cy="664845"/>
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Picture 3"/>
+            <wp:extent cx="1697990" cy="662940"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="772563118" name="Picture 6" descr="North Carolina Arts Council and Department of Natural and Cultural Resources logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="New Logo Horizontal Filled Blue.png"/>
+                    <pic:cNvPr id="772563118" name="Picture 6" descr="North Carolina Arts Council and Department of Natural and Cultural Resources logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
+                    <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2618539" cy="669801"/>
+                      <a:ext cx="1697990" cy="662940"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="margin">
+            <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="margin">
+            <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-    </w:p>
-[...2546 lines deleted...]
-          <w:rFonts w:ascii="Gotham Rounded Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Rounded Book" w:cs="Gotham Book"/>
+      <w:r w:rsidR="00137DD8" w:rsidRPr="000D6581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Access code: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00363E7D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gotham Rounded Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Rounded Book" w:cs="Gotham Book"/>
+      <w:r w:rsidR="00137DD8" w:rsidRPr="000D6581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A+NCNetwork</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
+      <w:r w:rsidR="00137DD8" w:rsidRPr="000D6581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                    </w:t>
       </w:r>
-      <w:r w:rsidR="004919A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
+      <w:r w:rsidR="004919A1" w:rsidRPr="000D6581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004919A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
+      <w:r w:rsidR="004919A1" w:rsidRPr="000D6581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="004919A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Gotham Book" w:eastAsia="Gotham Book" w:hAnsi="Gotham Book" w:cs="Gotham Book"/>
+      <w:r w:rsidR="004919A1" w:rsidRPr="000D6581">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Gotham Book" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8BCC91" w14:textId="00BD1893" w:rsidR="00137DD8" w:rsidRPr="00363E7D" w:rsidRDefault="00137DD8" w:rsidP="00363E7D">
-[...386 lines deleted...]
-    <w:sectPr w:rsidR="005E5E07" w:rsidSect="0034628E">
+    <w:sectPr w:rsidR="005E5E07" w:rsidRPr="000D6581" w:rsidSect="00BC0BBB">
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="900" w:right="1440" w:bottom="810" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1BCD9A2A" w14:textId="77777777" w:rsidR="00924D90" w:rsidRDefault="00924D90" w:rsidP="00B6784D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="4C8378B0" w14:textId="77777777" w:rsidR="00924D90" w:rsidRDefault="00924D90" w:rsidP="00B6784D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gotham Rounded Book">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
+    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gotham Bold">
-[...3 lines deleted...]
-    <w:notTrueType/>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00000FF" w:usb1="4000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000B" w:csb1="00000000"/>
-[...15 lines deleted...]
-    <w:sig w:usb0="A000007F" w:usb1="0000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gotham Book">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000B" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-301389201"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="574FF02F" w14:textId="0B3478A5" w:rsidR="00A56114" w:rsidRDefault="00A56114" w:rsidP="00CE6D56">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="1739284710"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="2B1BA323" w14:textId="7B38244F" w:rsidR="0008692E" w:rsidRDefault="0008692E" w:rsidP="00A56114">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:ind w:firstLine="360"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="75535A26" w14:textId="77777777" w:rsidR="0008692E" w:rsidRDefault="0008692E" w:rsidP="0008692E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-2041807009"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="582BC8DD" w14:textId="5A93ACBD" w:rsidR="0008692E" w:rsidRDefault="0008692E" w:rsidP="00A56114">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="0386A528" w14:textId="77777777" w:rsidR="0008692E" w:rsidRDefault="0008692E" w:rsidP="00A56114">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360" w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="632825C1" w14:textId="77777777" w:rsidR="00924D90" w:rsidRDefault="00924D90" w:rsidP="00B6784D">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="47DEE461" w14:textId="77777777" w:rsidR="00924D90" w:rsidRDefault="00924D90" w:rsidP="00B6784D">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66E17AD9" w14:textId="6ABCE59B" w:rsidR="008B1DC7" w:rsidRPr="00BC03BA" w:rsidRDefault="008B1DC7" w:rsidP="008B1DC7">
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00BC03BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Getting-to-</w:t>
+    </w:r>
+    <w:r w:rsidR="001E3F08" w:rsidRPr="00BC03BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>k</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BC03BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>now-</w:t>
+    </w:r>
+    <w:r w:rsidR="001E3F08" w:rsidRPr="00BC03BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>y</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BC03BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve">ou </w:t>
+    </w:r>
+    <w:r w:rsidR="001E3F08" w:rsidRPr="00BC03BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>p</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BC03BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve">rocess </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7332B983" w14:textId="2F966EA3" w:rsidR="008B1DC7" w:rsidRPr="00BC03BA" w:rsidRDefault="008B1DC7" w:rsidP="008B1DC7">
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00BC03BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve">for </w:t>
+    </w:r>
+    <w:r w:rsidR="001E3F08" w:rsidRPr="00BC03BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>n</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BC03BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve">ew A+ School </w:t>
+    </w:r>
+    <w:r w:rsidR="001E3F08" w:rsidRPr="00BC03BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>e</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BC03BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t xml:space="preserve">ntry </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7C03B8E4" w14:textId="77777777" w:rsidR="008B1DC7" w:rsidRPr="00BC03BA" w:rsidRDefault="008B1DC7" w:rsidP="008B1DC7">
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00BC03BA">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>Summer 2027</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="35D90F05" w14:textId="77777777" w:rsidR="008B1DC7" w:rsidRDefault="008B1DC7" w:rsidP="008B1DC7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00B6784D">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B71E489" wp14:editId="0B9F0110">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>414655</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2599690" cy="664845"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21043"/>
+              <wp:lineTo x="21526" y="21043"/>
+              <wp:lineTo x="21526" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="643517359" name="Picture 643517359" descr="A+ Schools of North Carolina"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="643517359" name="Picture 643517359" descr="A+ Schools of North Carolina"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2599690" cy="664845"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="61486CD8" w14:textId="77777777" w:rsidR="008B1DC7" w:rsidRDefault="008B1DC7">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="28C898A2" w14:textId="77777777" w:rsidR="00B6784D" w:rsidRPr="00B6784D" w:rsidRDefault="00B6784D" w:rsidP="00B6784D">
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B6784D">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">Getting-to-Know-You Process </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="329453BF" w14:textId="77777777" w:rsidR="00B6784D" w:rsidRPr="00B6784D" w:rsidRDefault="00B6784D" w:rsidP="00B6784D">
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B6784D">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t xml:space="preserve">for New A+ School Entry </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7F5D9881" w14:textId="77777777" w:rsidR="00B6784D" w:rsidRPr="00B6784D" w:rsidRDefault="00B6784D" w:rsidP="00B6784D">
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B6784D">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:t>Summer 2027</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="44B09010" w14:textId="77777777" w:rsidR="00B6784D" w:rsidRDefault="00B6784D" w:rsidP="00B6784D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00B6784D">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="449391C0" wp14:editId="276501BF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-523875</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2599690" cy="664845"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21043"/>
+              <wp:lineTo x="21526" y="21043"/>
+              <wp:lineTo x="21526" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="838139831" name="Picture 838139831">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="838139831" name="Picture 838139831">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2599690" cy="664845"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3A7BFC39" w14:textId="77777777" w:rsidR="00B6784D" w:rsidRDefault="00B6784D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122D0747"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="361C4BC2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BFC4D64"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D2E41C8E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EF13787"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9A414C4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23FA66B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CCE9E58"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="267479EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8003292"/>
+    <w:lvl w:ilvl="0" w:tplc="C1789858">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Gotham Rounded Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gotham Rounded Book" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BCE35C0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="90D60106"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DA525B2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B8563492"/>
+    <w:lvl w:ilvl="0" w:tplc="C1789858">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Gotham Rounded Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gotham Rounded Book" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E161BE8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8E560DAC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E684D3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A466FD2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="427B1D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28E8CC30"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3246,176 +6015,1497 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CE47C71"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BD057EA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5045361A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A08A6A18"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52BC4A3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8D02CD2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E1A58A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC68BF9C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6267631B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9BF0EE78"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63FF7757"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0F3A80C2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A377D3F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E901662"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F8640AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5058BECA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F7F7185"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD12FBF2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="702443302">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="360664031">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1791708449">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="312487583">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="256983513">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1444231798">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1324822432">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1936748599">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1409688153">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1112632569">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="952248531">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1299920975">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="640841337">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="214388475">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="861012521">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="353464124">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="240413847">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1879470760">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="577905493">
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="93"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001B4EEE"/>
+    <w:rsid w:val="0000138F"/>
     <w:rsid w:val="000028D7"/>
     <w:rsid w:val="00002E76"/>
+    <w:rsid w:val="00027B55"/>
+    <w:rsid w:val="00030EFC"/>
+    <w:rsid w:val="0004626D"/>
+    <w:rsid w:val="00055A0E"/>
+    <w:rsid w:val="000561CC"/>
+    <w:rsid w:val="00080B91"/>
     <w:rsid w:val="00085DB2"/>
+    <w:rsid w:val="0008692E"/>
+    <w:rsid w:val="000D6581"/>
     <w:rsid w:val="000E2DC7"/>
     <w:rsid w:val="000E52EA"/>
+    <w:rsid w:val="00122883"/>
+    <w:rsid w:val="00124982"/>
+    <w:rsid w:val="00131E7C"/>
+    <w:rsid w:val="001372BF"/>
     <w:rsid w:val="00137DD8"/>
+    <w:rsid w:val="001514E9"/>
+    <w:rsid w:val="001612E9"/>
+    <w:rsid w:val="00163119"/>
     <w:rsid w:val="00172906"/>
+    <w:rsid w:val="00173222"/>
+    <w:rsid w:val="001809C8"/>
+    <w:rsid w:val="001814EF"/>
+    <w:rsid w:val="00194D60"/>
+    <w:rsid w:val="00197763"/>
+    <w:rsid w:val="001A57F7"/>
     <w:rsid w:val="001B4EEE"/>
     <w:rsid w:val="001B71DC"/>
+    <w:rsid w:val="001C0A50"/>
+    <w:rsid w:val="001E0ADF"/>
+    <w:rsid w:val="001E1314"/>
+    <w:rsid w:val="001E3F08"/>
     <w:rsid w:val="001F7DAC"/>
+    <w:rsid w:val="00200F20"/>
     <w:rsid w:val="002053E0"/>
+    <w:rsid w:val="0021176B"/>
+    <w:rsid w:val="00225728"/>
+    <w:rsid w:val="00226624"/>
     <w:rsid w:val="0022707F"/>
+    <w:rsid w:val="00253FF2"/>
     <w:rsid w:val="00272D2B"/>
     <w:rsid w:val="00275DF6"/>
+    <w:rsid w:val="00280744"/>
+    <w:rsid w:val="00287278"/>
+    <w:rsid w:val="002A7C21"/>
+    <w:rsid w:val="002B0F89"/>
+    <w:rsid w:val="002C3007"/>
     <w:rsid w:val="002C4020"/>
     <w:rsid w:val="002D0656"/>
+    <w:rsid w:val="002D5402"/>
+    <w:rsid w:val="003007EA"/>
     <w:rsid w:val="00303DB3"/>
+    <w:rsid w:val="0030634D"/>
+    <w:rsid w:val="00322ACE"/>
+    <w:rsid w:val="0033134C"/>
     <w:rsid w:val="0034628E"/>
+    <w:rsid w:val="00350C8C"/>
     <w:rsid w:val="0035178D"/>
+    <w:rsid w:val="00353E9F"/>
     <w:rsid w:val="00363E7D"/>
+    <w:rsid w:val="00364E19"/>
     <w:rsid w:val="003928B6"/>
+    <w:rsid w:val="00397735"/>
     <w:rsid w:val="0039779E"/>
     <w:rsid w:val="003A6AF8"/>
+    <w:rsid w:val="003B4379"/>
+    <w:rsid w:val="003D578A"/>
+    <w:rsid w:val="003E690D"/>
     <w:rsid w:val="003F3698"/>
+    <w:rsid w:val="003F5044"/>
+    <w:rsid w:val="00401557"/>
+    <w:rsid w:val="004021CE"/>
+    <w:rsid w:val="00412FE9"/>
+    <w:rsid w:val="00417A7D"/>
+    <w:rsid w:val="004322CB"/>
     <w:rsid w:val="00446D4E"/>
+    <w:rsid w:val="00451D00"/>
     <w:rsid w:val="00453C15"/>
+    <w:rsid w:val="004625F0"/>
+    <w:rsid w:val="00466A76"/>
     <w:rsid w:val="004919A1"/>
+    <w:rsid w:val="0049412B"/>
     <w:rsid w:val="004B1020"/>
     <w:rsid w:val="004B4BED"/>
+    <w:rsid w:val="004D2EAF"/>
+    <w:rsid w:val="004D4DFA"/>
+    <w:rsid w:val="004E6F2F"/>
+    <w:rsid w:val="004F2241"/>
+    <w:rsid w:val="004F26A1"/>
+    <w:rsid w:val="004F31DA"/>
+    <w:rsid w:val="0051574E"/>
     <w:rsid w:val="00520FF9"/>
+    <w:rsid w:val="00545CBC"/>
     <w:rsid w:val="0055054A"/>
     <w:rsid w:val="00554C5A"/>
+    <w:rsid w:val="00572380"/>
+    <w:rsid w:val="005724BB"/>
+    <w:rsid w:val="0058734A"/>
+    <w:rsid w:val="005922CA"/>
+    <w:rsid w:val="005A511D"/>
+    <w:rsid w:val="005A79E2"/>
+    <w:rsid w:val="005B0AFF"/>
+    <w:rsid w:val="005C0BAE"/>
+    <w:rsid w:val="005C46D0"/>
     <w:rsid w:val="005E5E07"/>
     <w:rsid w:val="006050CE"/>
     <w:rsid w:val="006108BD"/>
+    <w:rsid w:val="00611749"/>
+    <w:rsid w:val="006153B3"/>
+    <w:rsid w:val="00617C8A"/>
+    <w:rsid w:val="00630093"/>
     <w:rsid w:val="00651939"/>
+    <w:rsid w:val="0067695E"/>
+    <w:rsid w:val="00682F61"/>
+    <w:rsid w:val="00684314"/>
+    <w:rsid w:val="00695888"/>
     <w:rsid w:val="006A11E5"/>
+    <w:rsid w:val="006A7D93"/>
+    <w:rsid w:val="006B0F26"/>
+    <w:rsid w:val="006B5673"/>
+    <w:rsid w:val="006B643A"/>
+    <w:rsid w:val="006D1862"/>
+    <w:rsid w:val="006D296D"/>
+    <w:rsid w:val="006D4970"/>
+    <w:rsid w:val="006E2DBD"/>
+    <w:rsid w:val="00712EB5"/>
+    <w:rsid w:val="00736630"/>
+    <w:rsid w:val="00744581"/>
     <w:rsid w:val="0074542A"/>
     <w:rsid w:val="0075063F"/>
+    <w:rsid w:val="007521EF"/>
+    <w:rsid w:val="007544A5"/>
+    <w:rsid w:val="00781030"/>
+    <w:rsid w:val="007A2B2C"/>
+    <w:rsid w:val="007C12B7"/>
     <w:rsid w:val="007C2966"/>
+    <w:rsid w:val="007C6820"/>
+    <w:rsid w:val="007C77BE"/>
     <w:rsid w:val="007D190D"/>
+    <w:rsid w:val="007E14E0"/>
+    <w:rsid w:val="008100FF"/>
+    <w:rsid w:val="00815A8F"/>
+    <w:rsid w:val="0082447A"/>
+    <w:rsid w:val="00824A19"/>
     <w:rsid w:val="00825610"/>
     <w:rsid w:val="00825BD4"/>
+    <w:rsid w:val="00830F80"/>
+    <w:rsid w:val="00832851"/>
     <w:rsid w:val="008417C4"/>
     <w:rsid w:val="008658E3"/>
+    <w:rsid w:val="00866CB3"/>
+    <w:rsid w:val="00885D7A"/>
+    <w:rsid w:val="00893951"/>
+    <w:rsid w:val="00893A15"/>
     <w:rsid w:val="00893C73"/>
+    <w:rsid w:val="008B1DC7"/>
+    <w:rsid w:val="008B6319"/>
+    <w:rsid w:val="0090421E"/>
+    <w:rsid w:val="00911F60"/>
+    <w:rsid w:val="00922227"/>
+    <w:rsid w:val="00924D90"/>
+    <w:rsid w:val="00933F99"/>
     <w:rsid w:val="00942D33"/>
+    <w:rsid w:val="00955D16"/>
+    <w:rsid w:val="0096084C"/>
+    <w:rsid w:val="009649B7"/>
+    <w:rsid w:val="00965F06"/>
+    <w:rsid w:val="00975A13"/>
+    <w:rsid w:val="00990A3F"/>
+    <w:rsid w:val="009B0767"/>
+    <w:rsid w:val="009B2FBC"/>
+    <w:rsid w:val="009B3971"/>
+    <w:rsid w:val="009B6B93"/>
+    <w:rsid w:val="009D5821"/>
+    <w:rsid w:val="009D6A4C"/>
+    <w:rsid w:val="009E5265"/>
+    <w:rsid w:val="009E6F6D"/>
+    <w:rsid w:val="00A14236"/>
     <w:rsid w:val="00A237A7"/>
+    <w:rsid w:val="00A33568"/>
+    <w:rsid w:val="00A41046"/>
+    <w:rsid w:val="00A56114"/>
+    <w:rsid w:val="00A5679A"/>
+    <w:rsid w:val="00A642BA"/>
     <w:rsid w:val="00A65B40"/>
+    <w:rsid w:val="00A72C0D"/>
+    <w:rsid w:val="00A7588C"/>
     <w:rsid w:val="00A90AE5"/>
+    <w:rsid w:val="00A92D88"/>
+    <w:rsid w:val="00AA206E"/>
+    <w:rsid w:val="00AC0EA9"/>
+    <w:rsid w:val="00AE362B"/>
+    <w:rsid w:val="00AE444A"/>
+    <w:rsid w:val="00B04713"/>
+    <w:rsid w:val="00B0600A"/>
+    <w:rsid w:val="00B3296F"/>
+    <w:rsid w:val="00B3761C"/>
     <w:rsid w:val="00B46D6E"/>
+    <w:rsid w:val="00B61789"/>
+    <w:rsid w:val="00B6750C"/>
+    <w:rsid w:val="00B6784D"/>
+    <w:rsid w:val="00B72AB5"/>
+    <w:rsid w:val="00BA5B10"/>
     <w:rsid w:val="00BA72BE"/>
+    <w:rsid w:val="00BA78C4"/>
+    <w:rsid w:val="00BB0AA2"/>
+    <w:rsid w:val="00BC03BA"/>
+    <w:rsid w:val="00BC0BBB"/>
+    <w:rsid w:val="00BC2D36"/>
+    <w:rsid w:val="00BC45DA"/>
     <w:rsid w:val="00BC63A0"/>
+    <w:rsid w:val="00BD69AF"/>
     <w:rsid w:val="00BE6B5B"/>
+    <w:rsid w:val="00C15FFE"/>
     <w:rsid w:val="00C209FC"/>
+    <w:rsid w:val="00C332BC"/>
     <w:rsid w:val="00C36B0B"/>
+    <w:rsid w:val="00C577C2"/>
     <w:rsid w:val="00C65E42"/>
+    <w:rsid w:val="00C72774"/>
+    <w:rsid w:val="00C72BC6"/>
+    <w:rsid w:val="00C906F8"/>
     <w:rsid w:val="00CA4F4B"/>
+    <w:rsid w:val="00CC1109"/>
+    <w:rsid w:val="00CC6514"/>
+    <w:rsid w:val="00CE34FD"/>
     <w:rsid w:val="00CF464C"/>
+    <w:rsid w:val="00CF74A5"/>
+    <w:rsid w:val="00D13D66"/>
     <w:rsid w:val="00D2508F"/>
+    <w:rsid w:val="00D4089A"/>
     <w:rsid w:val="00D40A35"/>
+    <w:rsid w:val="00D41582"/>
     <w:rsid w:val="00D42BBC"/>
+    <w:rsid w:val="00D42EE1"/>
+    <w:rsid w:val="00D45F73"/>
+    <w:rsid w:val="00D57E3F"/>
+    <w:rsid w:val="00D643E0"/>
+    <w:rsid w:val="00D97F89"/>
+    <w:rsid w:val="00DA0623"/>
     <w:rsid w:val="00DB4F77"/>
+    <w:rsid w:val="00DC6AEF"/>
     <w:rsid w:val="00DF4CA6"/>
+    <w:rsid w:val="00E00529"/>
+    <w:rsid w:val="00E05E1E"/>
     <w:rsid w:val="00E1139F"/>
     <w:rsid w:val="00E238BE"/>
+    <w:rsid w:val="00E46381"/>
+    <w:rsid w:val="00E53541"/>
+    <w:rsid w:val="00E614FF"/>
+    <w:rsid w:val="00E64169"/>
+    <w:rsid w:val="00E6648A"/>
     <w:rsid w:val="00E72F7C"/>
+    <w:rsid w:val="00E81696"/>
     <w:rsid w:val="00E83E24"/>
     <w:rsid w:val="00E85FC0"/>
+    <w:rsid w:val="00EB250E"/>
+    <w:rsid w:val="00EC435F"/>
+    <w:rsid w:val="00EC5F8E"/>
+    <w:rsid w:val="00ED61D3"/>
+    <w:rsid w:val="00EE4283"/>
+    <w:rsid w:val="00EF4AD0"/>
+    <w:rsid w:val="00F03AE6"/>
     <w:rsid w:val="00F066EB"/>
+    <w:rsid w:val="00F06C7F"/>
     <w:rsid w:val="00F12F57"/>
+    <w:rsid w:val="00F13FD5"/>
+    <w:rsid w:val="00F219B6"/>
+    <w:rsid w:val="00F323B0"/>
     <w:rsid w:val="00F36BFE"/>
+    <w:rsid w:val="00F445CD"/>
+    <w:rsid w:val="00F702B5"/>
+    <w:rsid w:val="00F900D5"/>
+    <w:rsid w:val="00FA3C4F"/>
+    <w:rsid w:val="00FF4A3E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0D96DE19"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B386447A-E26E-4AAF-B7AE-CC8390620B59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3776,50 +7866,113 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001B4EEE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="001612E9"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="001612E9"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00965F06"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3887,103 +8040,305 @@
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="002053E0"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A90AE5"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007E14E0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00353E9F"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C0A50"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C0A50"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001C0A50"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C0A50"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C0A50"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B6784D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B6784D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B6784D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B6784D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001612E9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="001612E9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00965F06"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0008692E"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="604654797">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="969480883">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1512143445">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/schools-north-carolina/engage/become-school" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tinyurl.com/apluslb" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.huggins@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.facebook.com/aplusnc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/schools-north-carolina/engage/become-school" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/aplus-schools-nc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.huggins@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/aplus-schools-nc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tom.nevels@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncarts.org/aplus-schools-nc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tinyurl.com/apluslb" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/schools-north-carolina/engage/become-school" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.facebook.com/aplusnc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncarts.org/aplus-schools-nc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:tom.nevels@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncarts.org/aplus-schools-nc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4205,73 +8560,73 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>830</Words>
-  <Characters>4561</Characters>
+  <Words>782</Words>
+  <Characters>4458</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>123</Lines>
-  <Paragraphs>35</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5356</CharactersWithSpaces>
+  <CharactersWithSpaces>5230</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Burrows, Michelle Mazan</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>