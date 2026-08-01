--- v0 (2026-01-27)
+++ v1 (2026-08-01)
@@ -1,10011 +1,8046 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6B23C9B4" w14:textId="183FF2DF" w:rsidR="00362449" w:rsidRDefault="00392D6F" w:rsidP="00392D6F">
+    <w:p w14:paraId="58E66CE5" w14:textId="6368F731" w:rsidR="00FF0CC2" w:rsidRPr="00CD0E22" w:rsidRDefault="0004242C" w:rsidP="00FD0704">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4221624A" wp14:editId="1EB30A3C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4852670</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="page">
+                  <wp:posOffset>1586487</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="1630045" cy="750570"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="933835291" name="Group 8" descr="ncarts.org/aplus-schools-nc"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1630045" cy="750570"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="1630618" cy="750570"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="1010782545" name="Rectangle 3"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1630618" cy="750570"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent1">
+                              <a:shade val="15000"/>
+                            </a:schemeClr>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="accent1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent1"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="lt1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1814021618" name="Picture 2"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId7" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="947057" y="81643"/>
+                            <a:ext cx="594360" cy="594360"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <wps:wsp>
+                        <wps:cNvPr id="153731110" name="Text Box 4"/>
+                        <wps:cNvSpPr txBox="1"/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="32657" y="171450"/>
+                            <a:ext cx="914400" cy="440690"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:txbx>
+                          <w:txbxContent>
+                            <w:p w14:paraId="10E1EA11" w14:textId="611F346C" w:rsidR="00D13D66" w:rsidRPr="00D13D66" w:rsidRDefault="00D13D66" w:rsidP="00D13D66">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00D13D66">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t>Scan to</w:t>
+                              </w:r>
+                            </w:p>
+                            <w:p w14:paraId="5EDDB525" w14:textId="3CBC97F9" w:rsidR="00D13D66" w:rsidRPr="00D13D66" w:rsidRDefault="00D13D66" w:rsidP="00D13D66">
+                              <w:pPr>
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                              </w:pPr>
+                              <w:r w:rsidRPr="00D13D66">
+                                <w:rPr>
+                                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                                  <w:b/>
+                                  <w:bCs/>
+                                  <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                                  <w:sz w:val="21"/>
+                                  <w:szCs w:val="21"/>
+                                </w:rPr>
+                                <w:t>Learn more</w:t>
+                              </w:r>
+                            </w:p>
+                          </w:txbxContent>
+                        </wps:txbx>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="none" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                      <wps:wsp>
+                        <wps:cNvPr id="659265312" name="Triangle 5"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm rot="5400000">
+                            <a:off x="749890" y="260032"/>
+                            <a:ext cx="102552" cy="91290"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="triangle">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:style>
+                          <a:lnRef idx="2">
+                            <a:schemeClr val="accent6"/>
+                          </a:lnRef>
+                          <a:fillRef idx="1">
+                            <a:schemeClr val="lt1"/>
+                          </a:fillRef>
+                          <a:effectRef idx="0">
+                            <a:schemeClr val="accent6"/>
+                          </a:effectRef>
+                          <a:fontRef idx="minor">
+                            <a:schemeClr val="dk1"/>
+                          </a:fontRef>
+                        </wps:style>
+                        <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:group w14:anchorId="4221624A" id="Group 8" o:spid="_x0000_s1026" alt="ncarts.org/aplus-schools-nc" style="position:absolute;margin-left:382.1pt;margin-top:124.9pt;width:128.35pt;height:59.1pt;z-index:251669504;mso-position-vertical-relative:page" coordsize="16306,7505" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#13;&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#13;&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#13;&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#13;&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#13;&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#13;&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#13;&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#13;&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQDIvfgkwQQAALcPAAAOAAAAZHJzL2Uyb0RvYy54bWzsV01v2zgQvS+w/0HQ&#13;&#10;vbEkS3YsxCmyyaYoELRBk0XPNEVZRCSSS9Kx01+/MyQlfySbplmk6GEPcUjxY2ae3rwZnbzfdG10&#13;&#10;z7ThUszj9CiJIyaorLhYzuO/bi/fHceRsURUpJWCzeMHZuL3p7//drJWJctkI9uK6QguEaZcq3nc&#13;&#10;WKvK0cjQhnXEHEnFBCzWUnfEwlQvR5Uma7i9a0dZkkxGa6krpSVlxsDTC78Yn7r765pR+7muDbNR&#13;&#10;O4/BN+t+tftd4O/o9ISUS01Uw2lwg7zCi45wAUaHqy6IJdFK80dXdZxqaWRtj6jsRrKuOWUuBogm&#13;&#10;TQ6i+aDlSrlYluV6qQaYANoDnF59Lf10/0GrG3WtAYm1WgIWboaxbGrd4X/wMto4yB4GyNjGRhQe&#13;&#10;ppNxkuRFHFFYmxZJMQ2Y0gaAf3SMNn/uHJykwI79g6Pe7GjPmbUCepgtAua/IXDTEMUcsKYEBK51&#13;&#10;xCuIBd7A9DgrMBxBOmDrF+APEcuWRWNkCnoB2we0TGkAuB+B6rmISam0sR+Y7CIczGMN1h2pyP2V&#13;&#10;sWAfwOm3oFEjW15d8rZ1E8wYdt7q6J4A1+0mRY/hxN6uVuBeIfGUX8YngHUfihvZh5bhvlZ8YTVA&#13;&#10;A+85c464tNwaIZQyYVO/1JCKedtpkSSOBWi9d8v54i7Em2uwP9wdLuh3+kv6u72XYT8eZS6rh8PJ&#13;&#10;c475w8MJZ1kKOxzuuJD6qQtaiCpY9vt7kDw0iNJCVg9AHC29phhFLzm8titi7DXRICIgNyCM9jP8&#13;&#10;1K1cz2MZRnHUSP3tqee4H5gNq3G0BlGax+bvFdEsjtqPAjg/S/McVcxN8mKawUTvrix2V8SqO5fA&#13;&#10;hRQkWFE3xP227Ye1lt1X0M8ztApLRFCwPY+p1f3k3HqxBAWm7OzMbQPlUsReiRtF8XJEFWl5u/lK&#13;&#10;tArctSAQn2SfZ6Q8oLDfiyeFPFtZWXPH7y2uAW/I+dMTxWkJf0H+YPQo+b9fJuCUXSGQvtR0L7qj&#13;&#10;I/pupd75ePmCt9w+uKoDMaNT4v6aUxQAnOzoyHGaJ1nqct3rCGxD61GGpOo3+6OAHadXkt6ZSMjz&#13;&#10;BtSGnRkFmY/QIgX3t7vpnt1Fy1UvAjgOEcJrO6gRT4Dk68+FpKsOEtkXVM1aYqGam4YrA3QpWbdg&#13;&#10;FajRxwqIRKGYW1BGpbmw6B+kuNXM0sYll0trGrRqWHBOb/3EiP5FOGf5FEpIHEExOU4nuVNdSPlQ&#13;&#10;M4pZPp4AT7FkhLFP0r5S9er4IgF1Xnk/3BDc8hL/9oWmGE/HaZpCKJ4ftxjhH3IT5QgpZkEoM5Hd&#13;&#10;wONABafNTxeccTYJsKXTNC9CDe5xc7IRcAMBmcx6dX4Vbjv1A0tEBMo2GYNJx4XdkoRvYyhIi5bQ&#13;&#10;O0fovZIEJeKJCmQ3i00A4ufIrIDm9CeLrP2VJBap9ea0nxQzoOk4zQbaa+67q+KA9uHd74qEL7RF&#13;&#10;Dq0FNBfItdCWTvPZMRAaJSObJMnYaexWM9IkKwqwiJoxS7PvUd8Gl5yFg6KFrRkafosmahJS4wc6&#13;&#10;pJ0exXdT6NvQ6/i27ZnuqLc4nMDj9Yu6o+ru/+7ItUq/QnfkPpTg69A12OFLFj8/d+eum9p+b5/+&#13;&#10;AwAA//8DAFBLAwQKAAAAAAAAACEAXdPvZzU+AAA1PgAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5n&#13;&#10;iVBORw0KGgoAAAANSUhEUgAAAlgAAAJYCAIAAAAxBA+LAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAF&#13;&#10;bWlUWHRYTUw6Y29tLmFkb2JlLnhtcAAAAAAAPD94cGFja2V0IGJlZ2luPSfvu78nIGlkPSdXNU0w&#13;&#10;TXBDZWhpSHpyZVN6TlRjemtjOWQnPz4KPHg6eG1wbWV0YSB4bWxuczp4PSdhZG9iZTpuczptZXRh&#13;&#10;Lyc+CjxyZGY6UkRGIHhtbG5zOnJkZj0naHR0cDovL3d3dy53My5vcmcvMTk5OS8wMi8yMi1yZGYt&#13;&#10;c3ludGF4LW5zIyc+CgogPHJkZjpEZXNjcmlwdGlvbiByZGY6YWJvdXQ9JycKICB4bWxuczpBdHRy&#13;&#10;aWI9J2h0dHA6Ly9ucy5hdHRyaWJ1dGlvbi5jb20vYWRzLzEuMC8nPgogIDxBdHRyaWI6QWRzPgog&#13;&#10;ICA8cmRmOlNlcT4KICAgIDxyZGY6bGkgcmRmOnBhcnNlVHlwZT0nUmVzb3VyY2UnPgogICAgIDxB&#13;&#10;dHRyaWI6Q3JlYXRlZD4yMDI2LTA3LTE1PC9BdHRyaWI6Q3JlYXRlZD4KICAgICA8QXR0cmliOkRh&#13;&#10;dGE+eyZxdW90O2RvYyZxdW90OzomcXVvdDtEQUhQYUFXNU9LWSZxdW90OywmcXVvdDt1c2VyJnF1&#13;&#10;b3Q7OiZxdW90O1VBREpYWmVJYkNrJnF1b3Q7LCZxdW90O2JyYW5kJnF1b3Q7OiZxdW90O0JyZW5u&#13;&#10;YSBNY0NhbGx1bSYjMzk7cyBUZWFtJnF1b3Q7fTwvQXR0cmliOkRhdGE+CiAgICAgPEF0dHJpYjpF&#13;&#10;eHRJZD5mODY0Y2E1OC00NTFjLTRjZjctYTBmYy01NTA3MWZmMzY2MmQ8L0F0dHJpYjpFeHRJZD4K&#13;&#10;ICAgICA8QXR0cmliOkZiSWQ+NTI1MjY1OTE0MTc5NTgwPC9BdHRyaWI6RmJJZD4KICAgICA8QXR0&#13;&#10;cmliOlRvdWNoVHlwZT4yPC9BdHRyaWI6VG91Y2hUeXBlPgogICAgPC9yZGY6bGk+CiAgIDwvcmRm&#13;&#10;OlNlcT4KICA8L0F0dHJpYjpBZHM+CiA8L3JkZjpEZXNjcmlwdGlvbj4KCiA8cmRmOkRlc2NyaXB0&#13;&#10;aW9uIHJkZjphYm91dD0nJwogIHhtbG5zOmRjPSdodHRwOi8vcHVybC5vcmcvZGMvZWxlbWVudHMv&#13;&#10;MS4xLyc+CiAgPGRjOnRpdGxlPgogICA8cmRmOkFsdD4KICAgIDxyZGY6bGkgeG1sOmxhbmc9J3gt&#13;&#10;ZGVmYXVsdCc+VW50aXRsZWQgZGVzaWduIC0gMTwvcmRmOmxpPgogICA8L3JkZjpBbHQ+CiAgPC9k&#13;&#10;Yzp0aXRsZT4KIDwvcmRmOkRlc2NyaXB0aW9uPgoKIDxyZGY6RGVzY3JpcHRpb24gcmRmOmFib3V0&#13;&#10;PScnCiAgeG1sbnM6cGRmPSdodHRwOi8vbnMuYWRvYmUuY29tL3BkZi8xLjMvJz4KICA8cGRmOkF1&#13;&#10;dGhvcj5BaS1MaW5nIENoYW5nPC9wZGY6QXV0aG9yPgogPC9yZGY6RGVzY3JpcHRpb24+CgogPHJk&#13;&#10;ZjpEZXNjcmlwdGlvbiByZGY6YWJvdXQ9JycKICB4bWxuczp4bXA9J2h0dHA6Ly9ucy5hZG9iZS5j&#13;&#10;b20veGFwLzEuMC8nPgogIDx4bXA6Q3JlYXRvclRvb2w+Q2FudmEgKFJlbmRlcmVyKSBkb2M9REFI&#13;&#10;UGFBVzVPS1kgdXNlcj1VQURKWFplSWJDayBicmFuZD1CcmVubmEgTWNDYWxsdW0mIzM5O3MgVGVh&#13;&#10;bTwveG1wOkNyZWF0b3JUb29sPgogPC9yZGY6RGVzY3JpcHRpb24+CjwvcmRmOlJERj4KPC94Onht&#13;&#10;cG1ldGE+Cjw/eHBhY2tldCBlbmQ9J3InPz4xe6N/AAAATmVYSWZNTQAqAAAACAAEARoABQAAAAEA&#13;&#10;AAA+ARsABQAAAAEAAABGASgAAwAAAAEAAgAAAhMAAwAAAAEAAQAAAAAAAAAAAGAAAAABAAAAYAAA&#13;&#10;AAF3Bd/nAAA4FElEQVR4nOzdb0yVdR/H8esQnNUgH5AjNuLv5M+QReEKKERg1oY0F1aaa9kQqclo&#13;&#10;q7UsF4KS5JqVtok9yNpCH6hrZ60xaLYBB1hoJeUMQqBBrBUUwkCZiAr3g7b7md2fi53fTty/9+vx&#13;&#10;Z1+/57ourg/y4PxCHLh06NChRQOampqC/cmc8vJyfeG1a9eKY+Pj401cscXFxVWrVok75OTk6GN3&#13;&#10;7ty51Ev4T0pLSw1dB92RI0f0hbu7u4O9rynbt283cYsNiYyM1D/aBx98EOx9l5+QYC8AAEAwUYQA&#13;&#10;AKtRhAAAq1GEAACrUYQAAKtRhAAAq1GEAACrUYQAAKtRhAAAq1GEAACrUYQAAKtRhAAAq1GEAACr&#13;&#10;herRe++9Ny0tzdwqQXT16tXz588Hd4eQEFO/lKxbt05Mpqam6mM9Hs+S1vkffv311+HhYTGcmZkZ&#13;&#10;ExOjJDMyMvQdXH20vLy8O+64I+A7uNLe3i4mr127pj8PK1asWOJCgXP27Nm5ubmAjx0bG9PD+fn5&#13;&#10;Jp72ixcvTk5OKklX/7qr8Jo1ayIiIvT8MtLf3z8+Pi6GXRTh448/3tjYuKSV/u16enrWrFkT3B0W&#13;&#10;FhZMjPV6vfpb0pXFxUUTYxsbG2tqasTwwMBAcnJywHdw9dFaWlqC+yq5cuVKYWGhGK6srDT0PBiy&#13;&#10;ZcuW0dHR4O7w9ddfe73egI/dsGFDS0uLknT1QLoKf/zxxw8++KCeX0aef/75EydOiGH+NAoAsBpF&#13;&#10;CACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgA&#13;&#10;sJqL0ydcne7x2muvBf1go88++yw+Pl5JGjpRyHGcjRs3zszMKMnU1NS2tjZxbF1dnRien58vKCgQ&#13;&#10;x7qyY8eOuro6JXnnnXfqY82dOKN79dVXN2/eLIY3bdo0Pz8f8B3279+fl5enJO+++279yfn+++/1&#13;&#10;5+Ho0aPp6eliWPfJJ58cP35cDBs6emLXrl3FxcVi2MTRE46bp9fcD4UeHh4eLisr0yeb8NBDDx08&#13;&#10;eFAMuzrYzkURujrd48KFC36/X8+bcPXqVTFp6EQhx3G6urqmpqaUZHh4uP6G+uijj/QdDN2Iurq6&#13;&#10;/Pz8gI81d+KMLjk5WT/d6YknnpidnQ34Dn/99Zce1p+c3t5e/XkQf4dza3h4OOgvh5SUFEO/IOr0&#13;&#10;p9fcD4Uenp2dDfpdCwsL08OuDrbjT6MAAKtRhAAAq1GEAACrUYQAAKtRhAAAq1GEAACrUYQAAKtR&#13;&#10;hAAAq1GEAACrUYQAAKtRhAAAq1GEAACrUYQAAKtRhMvSqVOnFoOturraY0BNTY1+HVJSUsSxubm5&#13;&#10;+tjKykp9Yf3oidLSUv3yNjY2Lun6/Q9VVVX6dcjNzRXHpqSk6GP379+vX4e4uDhxbH5+vj72m2++&#13;&#10;0S+aiWO2HMdpbm4Wt718+bKJBfBfFCEAwGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGoU&#13;&#10;IQDAahQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGqhwV7AII/HE+wVXBgcHNy7d2/Ax4aGhlZXV4vh&#13;&#10;np6eL7/8UgwXFRUVFRUtda/b6ujoaGtrE8Mvv/xyZGSkkoyNjdV3KCkpiYqKEsP79u0Tkz///LN+&#13;&#10;ix944IHMzEwxrPvuu++am5sDPtaV1tbWjo4OMbx9+/bFxUUl6fF49MsbFxdXW1srht955x0x6cpz&#13;&#10;zz2XnJwc8LGu3nvL6yVp7qP9Pxeh+PPzLzE4OKi/UnVer9dVEeo7+P3+/Pz8pe51W2+//barIjTx&#13;&#10;KikpKSkpKRHD7733nngSU39/v355fT5faWmpGNY1NDT8G4qwvr5eDI+MjMTHxytJv99fUFAgjj12&#13;&#10;7Fh5ebkY9nq9N27cEMO6hx9+2MTT6+q9t7xekuY+Gn8aBQBYjSIEAFiNIgQAWI0iBABYjSIEAFiN&#13;&#10;IgQAWI0iBABYjSIEAFiNIgQAWI0iBABYjSIEAFiNIgQAWI0iBABYzcXpE65OtXj//fenpqbc7xNI&#13;&#10;iYmJYtLcWST65JycnAMHDgR8gYWFBf0r+bOysvSTHz799NOampolrnV7BQUF+g67d++emJhQkhkZ&#13;&#10;GUeOHBHHHj58+IsvvhDDPp/P6/WKYV1GRoaYvHbtWnFxsRjOzs7WL69ucnJSf8yKior0HV555RXx&#13;&#10;TTI9PS3OdBzn4MGDx48fF8NfffVVSEjg/89w//33B3ymY+ysosTERBNPjivimWt/c3XLXBShq1Mt&#13;&#10;TBylZo65s0j0yZGRkfqrRHf9+nW/3y+GV61ape9QU1PT2dm5xLVub+3atfoOFRUVQ0NDSvL69ev6&#13;&#10;DgMDA/pFa2pqioiI0IcH3M2bN/VtV69ebeIxc3XF1q9fr+/wwgsvjI6OLnGt27t06dKlS5fEcF5e&#13;&#10;nonfdQwxdFZReHi4iSfHnIWFBT3Mn0YBAFajCAEAVqMIAQBWowgBAFajCAEAVqMIAQBWowgBAFaj&#13;&#10;CAEAVqMIAQBWowgBAFajCAEAVqMIAQBWc/Gl2+Pj4+3t7cY2CabBwUFDk/Uvd3f1nfF9fX1//vmn&#13;&#10;klxYWFi3bp04dsWKFfotTkpKEr/ffW5u7ty5c+JYV98Zr4ddjTV0GsnExMRPP/0khjMyMlauXKkk&#13;&#10;DZ024DhOT0/PzMyMkpycnNQfs4WFBf0xy8rKEo+RmZ6e/vHHH8Wxqamp0dHRYrirq0t8fqKiotLT&#13;&#10;08WxFy9evHz5spIMCwt79NFHxbGubvH58+ddndqxjIhvyL+5KMIzZ86cOXPG/T5W07/c3dV3xu/b&#13;&#10;t+/06dNK0uv16gcvHDt2rLCwUAz7/f78/HwlOTIyoh+J5eo74/Wwq7GGTiPp6Oh46qmnxLDP5yst&#13;&#10;LVWShk4bcBynsrJS/A0mOTl5YGBAHFtdXa0/ZiMjI/Hx8UrS7/frxyO8/vrr5eXlYtjr9d64cUNJ&#13;&#10;btmy5eTJk+LYN954o6WlRUlGRkaKlem4vMUVFRV6+P8YfxoFAFiNIgQAWI0iBABYjSIEAFiNIgQA&#13;&#10;WI0iBABYjSIEAFiNIgQAWI0iBABYjSIEAFiNIgQAWI0iBABYjSIEAFgttLa2Ntg7LDM5OTkmxg4O&#13;&#10;Du7du1cM9/b2isn5+Xl9h6ysLP15aG1tbW1tFcP6WP00H8fYKVclJSVRUVFiOCIiQp+sO3Xq1IUL&#13;&#10;F5Skx+PRL6/H49Efs99++01MmqPfuISEBP06ZGVl6Tvs2bPn1q1bSjIjI0Mfq3P19Obm5vJWd8tj&#13;&#10;6MQZ/C0yMnJqaiqIC7g6hsmV/Pz8zs5OJRkfHz8yMmJih+Tk5KGhISWZk5PT3d1tYgedz+fTj2HS&#13;&#10;RUREXLlyRQw3NDRUVVUFfAe3xzDV19eLYf0YpmVnw4YNJo5hwhLwp1EAgNUoQgCA1ShCAIDVKEIA&#13;&#10;gNUoQgCA1ShCAIDVKEIAgNUoQgCA1ShCAIDVKEIAgNUoQgCA1ShCAIDVKEIAgNVCPLJt27bpc9ev&#13;&#10;X69PXl4OHz6sX4fJyclFAzZv3iwuMD8/r3+0HTt26B9teTl79qx+HY4ePWpih02bNpl4GH7//Xf9&#13;&#10;o/X19emTs7OzxY82ODio76AfPeE4TkJCgjjW1QFe5eXl+sL6WWYnT57Ux4pHT7h16NAhfYfl5bHH&#13;&#10;HjNxxRz+RwgAsBxFCACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsBpF&#13;&#10;CACwGkUIALAaRQgAsFqoHvV4POb2EMXGxiYlJQV3h/vuuy+4CzjG7sUff/zR3t4uhqenp8Xk3Nyc&#13;&#10;PtaVzMzMmJgYJTkzM/PDDz+IY11d3s7Ozlu3bul5UUZGxsqVK5VkaGiofvBCRESEfi9mZmbEpCsJ&#13;&#10;CQnx8fEBH5uYmKh/tLGxMX2y1+tdykKBc/PmTf2j/fLLLyZ3kSQlJcXGxophv98vJkNCXPzPrb+/&#13;&#10;X7/LLopwcXFRDxuydevWd999N9hbBJ+he9Hc3Nzc3BzwsePj44WFhQEf6zjOwMBAcnKykuzu7n7k&#13;&#10;kUfEsa4ub3Fx8ezsrJ4X+Xy+0tJSJXnXXXfpb8mGhgZD90JXXl5eXV0d8LF+v7+goCDgYx3HmZ+f&#13;&#10;D24XzszMBP2uufLSSy/t2rVLDEdHR4+PjyvJhYUFfYf6+voTJ06IYf40CgCwGkUIALAaRQgAsBpF&#13;&#10;CACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsBpFCACwWmhbW5sYjY6O&#13;&#10;NrHBPffc8/nnn4vhuLg4fXJZWdnw8PCSlvonVVVVTz/9tBjeuHGjeJZNbm7ugQMHxLG1tbU7d+4U&#13;&#10;w0E3Nja2detWMbxt27aysjIxvHv37omJCSUZFxenP+rNzc36OQY+n088mqCzs7OmpkYcu2fPng8/&#13;&#10;/FAM67Kzs/XrYEhiYqIefvbZZ8XDdBITEw19NP3oiaKiIn2HN99889y5c0td6raeeeaZyspKMfzi&#13;&#10;iy8ODg4GfAdXB5n5fL75+XklGRkZqY996623ysvLxXCooYNLdGFhYYZ2+Pbbb/v6+gI+9sknn9TD&#13;&#10;XV1dU1NTSjI8PFwfm56enp6erueDa2RkRA/HxcXpz0NFRcXQ0JCSzMnJ0ceePn1aPyOtqakpIiJC&#13;&#10;SU5OToozHcfp7e3Vw7rVq1cH/Ufele7u7tHRUSW5uLgY9I8WFRUVFRUlhl291nUxMTH6dXD12tG5&#13;&#10;OshMPx/NlbS0tLS0NDHMn0YBAFajCAEAVvsPAAAA///s3f1rlfUfx/HrmI5mx6Rj0MFyM3ROGAun&#13;&#10;WGN4FyypBZYJTq3hvcaMnAqb0dLlMZolLCELYSlOhSUhA1mOhptnQbthnLyZa23DnEyOd9swj023&#13;&#10;2r7/wPf79XXZ9WHW5/n4+cWb97mua+d1dn44H4oQAGA1ihAAYDWKEABgNYoQAGA1ihAAYDWKEABg&#13;&#10;NYoQAGA1ihAAYDWKEABgNYoQAGA1ihAAYLVRPjNOnz4tbnDt2jV9bEFBgf7aLl68OGxAXl7eQ11q&#13;&#10;L2VnZ5u4a+vWrTOx7eTJk/XLGwqF9MkdHR3i2Pr6ehMvzXGccePGiZd3yZIlhnbQffXVVyaenGnT&#13;&#10;phlauKurS7zFu3bt0hf+5ptvTGxbXl6u73Dq1ClxbCAQ0P+CEhIS9B0OHjyoT9bdunVL30E8Zstx&#13;&#10;nOrqan3skSNH9BvHf4QAAKtRhAAAq1GEAACrUYQAAKtRhAAAq1GEAACrUYQAAKtRhAAAq1GEAACr&#13;&#10;UYQAAKtRhAAAq1GEAACrUYQAAKv5du7cKUbPnTtXUVFhdJsHKigoKC4u9nxsNBo9cOCAGH711VfT&#13;&#10;09PFcCAQ6OvrU5JJSUkrVqwQx/p8vuHhYTFsyOrVqxMTEz0fW1dXV1NT4/lYVyorK5ubmz0fO336&#13;&#10;9OzsbM/HDgwMfPrpp2J49uzZWVlZnu9gzpYtW8aPH68ku7q6Dh06JI519RdUVFQkJsvLy5cvXy6G&#13;&#10;V6xYkZSUpCTHjh2bn58vjm1oaKiqqhLD7777bjAYFMO6/Pz8zz//XAxv27bN7/crSVd3zV1Yj5aV&#13;&#10;la1cuVIMG5Kfn79nzx7Px0YikVmzZonhkpIS/SQmvQhdKS8vN/GWWlpaun79ejEcDofnzZvn+Q6h&#13;&#10;UGjHjh2ej30ULF68+MSJE56PvXPnzpNPPimGc3Nz9+/f7/kO7e3tycnJno91HOfy5csmPm+tXbv2&#13;&#10;4MGDYvj+/ftxcXFK0lURVlZW/rM+lOhcFaEuMzOzurpaDOfk5Bw9elQM89UoAMBqFCEAwGoUIQDA&#13;&#10;ahQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBqoxcsWCBG&#13;&#10;Z8yYUVtbK4a3bdsWiUSU5IQJE7777jtx7E8//aQvfPjwYfF366dNm6a/tKqqKn0HE0dPOI4zapSL&#13;&#10;TzD6ttFoVB+7efNm8XycYDBYXl4ujvX5fPoOj4Lvv/8+Pj5eSba1ten3Yvfu3XPmzFGS48aN05/e&#13;&#10;Z599Vkw6jpObm9va2qok+/v79bFr1qzJyckRw3l5eSb+iH799Vc9LB494db27ds/++wzE5NH3KVL&#13;&#10;l0yMdfW+5yo8OhwOi9GEhAT9z/ipp54Sk2PGjNHHNjY26gvHYjEx6ff79R0qKir0HQwZGhoSk/fv&#13;&#10;3ze07dmzZ8Wkq2N0RvycRbfmzp0rnqbW29ur34ubN2/qO+hPryuRSKSxsdHzsc8//7y+8MqVK69c&#13;&#10;ueL5Dq4MDAyY6MILFy54PvPfTX/fcxvmq1EAgNUoQgCA1ShCAIDVKEIAgNUoQgCA1ShCAIDVKEIA&#13;&#10;gNUoQgCA1ShCAIDVKEIAgNUoQgCA1ShCAIDVKEIAgNVGDcsyMzN9su3bt4tjXR39U1BQoC+ckpIi&#13;&#10;jo1EIvpL27dvn75wT0+PvrAuOztb38GQcDgsbnvmzBn98g4MDJi4YuYEg0HxpR09elQfW1ZWpl80&#13;&#10;3aZNm/Rb3NDQIG7r6lSjjz76SF+4rq7uoW7LA6xZs8b9I/9gy5Yt03d47bXXTOyQl5en7zBjxgwT&#13;&#10;O7gSjUbFbaurq/WxR44c0a8D/xECAKxGEQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIA&#13;&#10;rEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKzm27lzpxg9d+5cRUWFGK6urs7MzFSSsVhs79694th/&#13;&#10;sWnTpq1YscLE5KKiIjEZiUROnjwphletWpWYmPiQO/1vPp9veHhYDL///vuBQMDzHVzx+/13795V&#13;&#10;ktOnT9ePDfn222/b2tr+xl7/3aZNm7788ksxXFpa2t3d7fkONTU1P/74oxju6upKSEgQk4cOHRLH&#13;&#10;unrMDDl27FhnZ6eSjI+Pz8/PF8e6emkHDhy4du2aGDYkGo0Gg8GR3cFnaK5ehNFodOLEiYbWEKWl&#13;&#10;pUUiEROTA4FAX1+fkszKyqqsrDSxg660tHT9+vWej01MTLx8+bIYDoVCO3bsEMPt7e1JSUkPuZZH&#13;&#10;9CJ8FOTm5u7fv18Mp6enNzY2KsmkpKT29nZxbGFh4SeffCKGL1++LH7eCofDCxYsEMeWlpauXbtW&#13;&#10;DMfFxQ0ODophEwKBQE9PjxguKSnZunWr0X289SgUIV+NAgCsRhECAKxGEQIArEYRAgCsRhECAKxG&#13;&#10;EQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArEYRAgCsNlqPLly48IMPPhDDZWVlu3fv&#13;&#10;VpIDAwP6DsuXL9+wYYMYXr16tXjoQUdHh/679a6IR084jtPQ0GBoB93MmTNra2s9H/v444/rYZ/P&#13;&#10;xYko77zzTnx8vPuNHmDLli1vvPGG52Pnzp27a9cuz8f29/dnZWWJYVeXV9fd3a0/vb/99ps+edQo&#13;&#10;9cP6jBkz9Kf35MmT+sJVVVXiGjU1NaFQSBxbXFz80ksvKcl79+7p22ZkZOjXYcOGDR0dHUpy8uTJ&#13;&#10;+ilXrqxbty4Wi3k+9sMPP3zllVfEsIsifOaZZ/SbsXv37nA4rA8XTZo0Sd9h7NixYjIWi5nY1pXe&#13;&#10;3t4R32Hq1KkjXsauTolramoyscPSpUtNjH366adNXN47d+7oYUOH8PX39xt6eoeGhsTk+PHj9ct7&#13;&#10;5MgRfeE5c+bExcUpSVdn+6WmpooL9/T06NumpaXp1+GJJ57Qk4beHJYtW3b9+nXPx+rHbDl8NQoA&#13;&#10;sBxFCACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgAsBpFCACwGkUIALCa&#13;&#10;ix/dNvS79Y7jzJ8/X0xOmTJFH6sv7Pf7Z82aJYY7OzuvXr2qryEKBAKpqaliuLW19ebNm57vEI1G&#13;&#10;z5w54/lYt/TnQff777///PPPYrijo0O/Dn/99ZeYvHXrlonLOzg4qF8xv9+v7zB16lTx5JD+/n79&#13;&#10;B9AnT56cmJgohvXTRW7fvq3fYle/jl1XVzd6tPRW2draqo+9cOGCeDDAvXv39FscHx+v3+K7d+/q&#13;&#10;SX3slClTJk2aJIYzMjJ6e3uVZF9f3/nz58WxbW1t+sIuui0nJ6esrEwMZ2Zmnj59WkkGg8FoNKqv&#13;&#10;oUtJSRGfy7S0tEgkIo7Ny8vbt2/f39jrv8vKyqqsrBTD2dnZx48f93yHR0FhYaF+kI2uvr4+IyPD&#13;&#10;87GPAr/frx9AsX///vfee08M19fXp6enK8n29vbk5GRxbCgUKiwsFMO6cDg84menGBIIBHp6esRw&#13;&#10;SUnJ1q1bje7zQHv27MnPz/d8bHV19cKFCz0f6/DVKADAchQhAMBqFCEAwGoUIQDAahQhAMBqFCEA&#13;&#10;wGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGoUIQDAai6OYTp37lxRUZEYvnTpkpiMxWL6&#13;&#10;WFeWLl06PDwshvUdGhoaHnKh/6ujo0Pf4eLFiyZ2eBQYOu3L1disrKzZs2d7vsMvv/xi4swQVy/t&#13;&#10;xRdf3Llzpxh+7rnnHmqjB6ipqfnzzz89H9vV1aWHFy1alJaW5vkOrhw7dqyzs1NJurrFrsIbN24M&#13;&#10;BoNK8saNG19//bU+Wbd3795YLKYk9VpxHGfx4sUvvPCCGHZRhOfPn9fPgtLFYrGPP/7Y87GO47S0&#13;&#10;tKSkpCjJSCSin0doSEdHh6Hr8M+if3YxN/b111/Pzc31fIcTJ06YKEJXL2327NkmOt6V2tra2tra&#13;&#10;kd1h0aJFa9euHdkdmpqaxCJ0dYtdhTdu3Ch+IGhpaTFXhNevX/d87OLFi3NycsQwX40CAKxGEQIA&#13;&#10;rEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKw2&#13;&#10;alh2+PBhfW51dbU+WVdcXGziKsycOVPfYfPmzSZ2+McJh8MmbnEoFBrpV+Zs2rTJJxNPkHEc5623&#13;&#10;3tKvw5tvvimOjcVi+raGJCcn65c3FAqZeHLOnDmj7+BKXFyciYt26tQpcYHe3l597NatWw1dB11B&#13;&#10;QYG+8NmzZ008Dz/88IO+A/8RAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxG&#13;&#10;EQIArEYRAgCsRhECAKxGEQIArEYRAgCsNlqP+nw+c3uIRo1y0dzNzc03b970fIfu7m7PZzqOEwgE&#13;&#10;UlNTxXBra6v+0ubPny8mo9Foe3u7GH4UnoempqY//vhDSV69elW/Dq489thjYvLWrVstLS1iuKen&#13;&#10;R9/B0EszZGhoyMRJEVeuXNGvw8SJE/XJg4ODD7XRA6SmpgYCAROTde3t7bdv31aSN27cMPSYNTc3&#13;&#10;+/1+z8dOmDBBX9hFEQ4PDz/UPl4aGhrSw6tWrTK2iPfS09MrKyvFcHZ29vHjx5VkXFyc/qZTWlq6&#13;&#10;fv16MfwoPA9vv/12Z2enkkxPT6+vrze9z/9XV1e3ZMkSz8f6/X5zJxCZUFhY+PLLL3s+dt68eeFw&#13;&#10;2POxjuOMGTPGRBcWFxdnZWV5PtaVtLS0s2fPKsmUlBT9Y5wrwWDw+vXrno8tKyv74osvxDBfjQIA&#13;&#10;rEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKz2HwAAAP//7N1tTNX1H8bx3zHCm0j0CAtJJGt4xwyp&#13;&#10;qUctjm5Eiq0NM3ErlgY+OU9ky6HrRs2b1tGZtIZszVnDuR1bOzHLZTvLPDYVnWKSpFNEkBQkwI2D&#13;&#10;MnXJ/0FP/9X1s/Od1vf9enztsw+/c3MpD/hQhAAAq1GEAACrUYQAAKtRhAAAq1GEAACrUYQAAKtR&#13;&#10;hAAAq3n0QxXXrl07d+6cGH766adHjhypJFNSUr788ktxbFtb28WLF8XwsmXLWlpalGRWVtann34q&#13;&#10;jnXl5ZdfjsViStLcGSb9TISr6xNTp05NTk5WkmlpaaFQSBzryoQJE8S7UbNmzTp8+LA4trKysra2&#13;&#10;9h/s9f91dXU1NjaK4Q0bNjz33HNK8s6dO5s2bfoHe/2p7du3T548Oe5jL1261NraGvexly9f3rlz&#13;&#10;pxhetWrV/PnzxbChi2MPwhmmkydP9vX1Kclhw4ZNmzbNxA4rV64UzzCdPHly5cqV4tiJEyc+9thj&#13;&#10;YjjB0OGShoYGMZmWlqaPzcjIyMjIEMPDhg0Tk0lJSXPmzNHX0CUkqIeuenp6TLwWiYmJcZ/5B/F6&#13;&#10;i+M4mZmZhnbQz3K5OuB1/vx5Q58LXXZ2tviejMVihrbt7e01MXbcuHHjxo2L+9hoNKo/h5KSEn2y&#13;&#10;oTNMP//8c9xnmnPz5k1Db7NQKCS2gKtX4dy5c/r/3PjVKADAahQhAMBqFCEAwGoUIQDAahQhAMBq&#13;&#10;FCEAwGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGoUIQDAaoMG7rf29vb7/RCcU6dOeWSV&#13;&#10;lZX65J6eHvE5fPPNN/rYUCgkju3t7dV/tLq6unt9Gf/KwYMH9R3ee+899y/g36urq9N3qK6u1ifH&#13;&#10;YjETD62oqMjEcwgEAvoO5eXl4hMbP368iW0dx8nMzBR3cHVApqysTH8/9PX1mXiJ9TtQXq9XH/vR&#13;&#10;Rx/dy4P+N3jhhRdMvBADAwP8jxAAYDWKEABgNYoQAGA1ihAAYDWKEABgNYoQAGA1ihAAYDWKEABg&#13;&#10;NYoQAGA1ihAAYDWKEABgNYoQAGA1ihAAYLWEdevWidGcnBz9L+LX1NQ0NzcryUcfffStt94Sxx4+&#13;&#10;fDgSiYjhxYsXDwwMiGGdz+fTw8FgsL+/X0leuHBBH+vxeMTk4MGD165dK4afeeYZfQfdiBEj9B38&#13;&#10;fr8+WX8OY8aMKS0tFcP79u07ceKEGP7ggw8SExOV5KRJk4qLi8Wxe/bsOXv2rJK8ffu2ONNx88Qc&#13;&#10;xykrK5s3b56SHDVqlD72wIEDhw4dEsNvvvmmiU+xK+Lr69Zrr702ffp0JenxePQv6rq6unvf6c+l&#13;&#10;pqYGAgExHIlEjhw5Evcdmpuba2pq4j7WcRwXn4qSkhJ9ifz8/O+//15JpqWl6ZeYgsHg6tWrxfCZ&#13;&#10;M2eys7PFsCFer/f69etxHxsKhfSv1P+wrKyspqYmJenz+Y4ePSqODQQCri4xiYqKisLhsB6ura2N&#13;&#10;+w6BQKCqqiruY1159913N23aJIZbWloyMzON7vPg6+7uTklJub87ZGdnnzlzRgxXVFRs2bJFDLe3&#13;&#10;t6elpSnJSCRSUFAgjnWFX40CAKxGEQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArEYR&#13;&#10;AgCsRhECAKxGEQIArEYRAgCsRhECAKyW8MMPP4hR8Q+E/2Hr1q3i1YUbN27MmTNHHNvW1qbvMGiQ&#13;&#10;WvMXLlxYvny5Plln4vSE4zjr1683cR7BkLS0tFAoZGLy7t27b968qSSvXLmiv81eeukl/XOhS01N&#13;&#10;1cMbN25csWKFkuzv7y8sLBTH1tbWNjY2iuHt27dPnjxZSf7666+vv/66OPbSpUti0nGcJUuWDB48&#13;&#10;WElOnTq1srJSHLtly5Z9+/aJ4YMHD4rJAwcOrF+/XgwHg8EZM2YoyVGjRpl4Q7ryyCOP6GFX174W&#13;&#10;LlwoHroy9HXqOE6C/u3gSk5Ojphsb2+PRqMmdrh7966YjMVihnYw5JdffrnfK7hg7oyOeM7NcZyj&#13;&#10;R4/qL/HixYsNfS50+gWxWCymj7169erVq1fFcG9vr5i8efOmoU+Qfl3P1dnCc+fO6Qvfvn1b/Kbu&#13;&#10;7OzUx3Z3d4tJx3Hu+xvSFVevhX4fzRx+NQoAsBpFCACwGkUIALAaRQgAsBpFCACwGkUIALAaRQgA&#13;&#10;sBpFCACwGkUIALAaRQgAsBpFCACwGkUIALBagh69du3a2bNnxXBOTs7IkSOV5ODBg/1+vzi2ra2t&#13;&#10;ublZDJ84ceK3335Tkh0dHfoOTU1NV65cEcOzZ89OSHDxkONuYGDg0KFDYjgtLW3ChAlx38HV3ZLW&#13;&#10;1lZX1wlErv5Muau/nf/jjz/+/vvvSjI1NVX/U9o6V9saYm4Hn88nXp8YN26cfiaio6ND30H8i9tu&#13;&#10;uXpo+o/2IHB1JmjmzJn69YmGhoZ7XeqvuPiO/u6779544w0xHIlE8vPzlaTX69Vf42AwuHr1ajG8&#13;&#10;dOlSMZmbm1tfXy+Gy8vLP/74YzG8d+9er9crhk24devWkCFDxPCCBQt27NhhdJ+/VVNTs2bNmvu7&#13;&#10;g6u/nT9//vwbN24oyaKionA4fK9L/SlX2xpibodQKCReL4lGo4ZONOjXJ1zRH1p3d/fcuXPjvsAD&#13;&#10;IhwOi/9WjkQiBQUFJnbgV6MAAKtRhAAAq1GEAACrUYQAAKtRhAAAq1GEAACrUYQAAKtRhAAAq1GE&#13;&#10;AACrUYQAAKtRhAAAq1GEAACrUYQAAKslrFu3ToyePn3a4CIaQ9de2tvb9edQV1enTw4Gg0OHDr2X&#13;&#10;nf7Sq6++Kh70EU/Y/KG+vl5/DsuWLRPPArji9/vXrl0rhj/55JOenh4lOWbMmNLSUnHstGnTxKTj&#13;&#10;OG+//fbt27fFsP54lyxZMnHiRCXp6kMxbdq0wsJCMbx///79+/crye7ubn0HVyorK5OTk5Wkx+PR&#13;&#10;3zl79+49deqUGN6wYcNDDz0khvUdjh8/fvz4cSXZ398vznQcx+fzvfjii3pe1NnZWV1dLYbz8/Nn&#13;&#10;z54thpOSksTkU089pT9eV0xdEdPPMLni6gzTf1goFCouLlaSrs4wuRKNRvPy8kxM1mVlZTU1NSlJ&#13;&#10;n8939OhR0/v8tXA4/Morr+jhoqIiJRmLxYYPHy6ODQQCVVVVYtjn8x07dkwM33d5eXnRaFQMl5aW&#13;&#10;7ty5M+47FBcXh0IhMVxYWPjtt9/GfYfy8vJt27bFfeyZM2emTJkihoPBYEVFRdx3MIdfjQIArEYR&#13;&#10;AgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIArEYRAgCsRhECAKxGEQIA&#13;&#10;rOaiCEtKSgZkJk5POI6zatUqfYfJkyeLY3Nzc/WxK1asMPGjFRYW6juEw2GPxtDpCcdx/H6/uMMT&#13;&#10;TzxhaIcLFy6IT8zc6YmkpCTxOeinJxzHWbhwoTg2PT1df+fopyccx6mrq9Mn69555x19h5aWFnHs&#13;&#10;+vXrxSfm8XhmzZqlL/zwww+L2+7Zs0ffQT894fV69W3Hjh2r76BbsmSJvkNXV5c+uaOjQ3wOkUhE&#13;&#10;H7tr1y5xrMP/CAEAlqMIAQBWowgBAFajCAEAVqMIAQBWowgBAFajCAEAVqMIAQBWowgBAFajCAEA&#13;&#10;VqMIAQBWowgBAFajCAEAVkvw+/1i1Ov1Hjx40OQyf2/s2LFPPvmkGJ4+fXpqaqqSTE9P13+0IUOG&#13;&#10;6A8tGo2KSY/HIybdhv9dWltbL126JIZnzJgxdOhQJdnb21tfXy+OHT9+fHp6uhh+/vnn+/v7lWRX&#13;&#10;V1djY6M4Njs7OyUlRUkOGTJEf/c+/vjjWVlZYri+vr63t1cM61pbW/XwoEHqP9b1pOM458+f1x/a&#13;&#10;nTt39Mm6KVOmeL1eJZmcnKyPzcjI0L+gTp482dfXpw8XufqCOnLkiPgcGhoaDO2QoL8bampq5s6d&#13;&#10;q482oaKiIhgMiuHPPvtMTNbX1z/77LNieNu2bfpD83q9169fV5IDAwPiTLfhf5eampo1a9aI4fPn&#13;&#10;z4tf642Njfq7t6qqKhAIiGH9mE44HNYvMW3YsKGoqEhJxmKx4cOHi2MDgYB+iSkQCBw7dkwMG3L3&#13;&#10;7t24Jx3H2bx58+bNm+9po7j58MMPCwsL4z520aJFixYtEsO5ubk//fRT3Hdw9QXl6jyZoR341SgA&#13;&#10;wGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBqFCEAwGoUIQDAahQhAMBq&#13;&#10;FCEAwGoJ69atE6OnT5/W55aUlIj3kvr6+rZu3SqONXR+aPTo0WvXrhXDPp9Pn7xq1SrxRs/48eP1&#13;&#10;sa6eg/6j1dfXf/3112J46dKlmZmZSnLEiBHiTMdx/H6/vvCoUaPEZEZGhj62s7NT/1zoyUmTJuk7&#13;&#10;NDQ0iJ84j8ejj50+fbqYdBynrKxs3rx5et6Ezz//XDwj4Oo5uPL++++bGLt79+7jx4+bmKzr6OgQ&#13;&#10;k64+FMOGDTPxWjQ3N+/atUsMf/XVVxcvXhTDps7aRSKR/Px8Jdne3q7ffnN1huk/rLi4+IsvvlCS&#13;&#10;iYmJt27dEsfu2LFj+fLlYjgajebl5Ynhf5dAIFBdXS2GY7FYUlJS3HcoKiqqra1VkklJSbFYLO4L&#13;&#10;PCAyMzMvX76sJPPy8vTzn64kJiYaOkn4XxUMBisqKuI+NhKJFBQUxH2sw69GAQCWowgBAFajCAEA&#13;&#10;VqMIAQBWowgBAFajCAEAVqMIAQBWowgBAFajCAEAVqMIAQBWowgBAFajCAEAVqMIAQBWc1GEJSUl&#13;&#10;AzLx9ITjOKNHj9bHer1ez/1WWVmpPzR94QULFuhjHwR+v9/oc46vmTNn3u8H5oTDYX1h8fSE4zh9&#13;&#10;fX3mnpsJGzduNPF4Dx06ZGjhvr4+/TvKhK6uLhNPzJXs7GxXC5t4ITZv3mzoCfM/QgCA1ShCAIDV&#13;&#10;KEIAgNUoQgCA1ShCAIDVKEIAgNUoQgCA1ShCAIDVKEIAgNUoQgCA1f4HAAD//+3db0iV9//H8eMq&#13;&#10;LeeydJmgcUpzQ6tZG4iu/DNIJwo121YNlLEZ++OEjMRtbGXlYmw19MacDBqMjBGxhIizxiL1VGS2&#13;&#10;qLl5WngCPVGhA/N/zrT63fje3m+vy+91cfL7eT5uv3jzPte5zvU6euN8KEIAgNEoQgCA0ShCAIDR&#13;&#10;ZuvRkJAQPdzR0TEwMGB9n3/x4MGD7Oxs28daEh8fr4f1i2bp8urh+/fv62MfB263e+nSpWL40qVL&#13;&#10;4+PjSvKJJyx853vmmWf022zWrFlictGiRfpYn88X9DMH1qxZM3/+fNvHut1uPazf6pGRkatXr57W&#13;&#10;Rv8iNDTUibE6S3fv48DS0ywjI0O8wpbe3+vXr/f29ophC0X46NEjPbxz584zZ87oeVFVVVVra6vt&#13;&#10;Y52jXzRLl1cPB/0zbFVJSUlNTY0YTkpKunHjhpJ8+PChvkNFRUVFRYWeF2VmZup3b1FRkX4Sk0O+&#13;&#10;+eab9PT04O6g3+qpqakz6+Ggs3T3Pg4sPc2amppiY2Nt32H//v1HjhwRwzPsiwYAAPaiCAEARqMI&#13;&#10;AQBGowgBAEajCAEARqMIAQBGowgBAEajCAEARqMIAQBGowgBAEajCAEARqMIAQBGowgBAEZz6hgm&#13;&#10;XXR09I8//iiGL1y4kJOT48QauvLy8tdee00Mnzx5cnJyUklGR0frO1RXV7///vtKcsYd4NLY2Hju&#13;&#10;3DkxfPv2bTF57do1/c7ZsWPHxo0bxbBDPvvss+3bt9s+9sSJE3V1dWK4rKzMiWOYLLl586aYtPSA&#13;&#10;OnDggMfjEcP6oRbNzc379u3T1xBNTU3ZPtOq7u5u/ROUl5fX0tIihrdt2zY6OjrNtf7Zq6++Wlpa&#13;&#10;KoadOoZJN2fOHP36tre3e71eJ9bQvfLKK3p47dq1TuyQkpKSkpLixOSgCwQCgUDA9rHDw8P6nbN5&#13;&#10;82bbF7BqxYoVToz1+Xx6+OrVq07s4BBLD6jr16/r98P9+/fF48z++uuvoD+gHHLv3j39pRUUFOhP&#13;&#10;9a1bt/b19U1zrX9WWlqq7zDD/lwAAMBeFCEAwGgUIQDAaBQhAMBoFCEAwGgUIQDAaBQhAMBoFCEA&#13;&#10;wGgUIQDAaBQhAMBoFCEAwGgUIQDAaBQhAMBoIQ6dKYH/iIqKGhgYCPYWQeZ2u3t6esRwTU3N7t27&#13;&#10;xXBXV1dSUtI017JJRETE2NiY7WObmpqKiopsH1tfX19eXi6G29ra0tPTbd/BIV6vN+hntG3ZsuXo&#13;&#10;0aNiuKCg4NSpU0oyKiqqv7//v9jLBp2dnatWrQruDuvXrz99+rQYLikpOXLkiBjmL0IAgNEoQgCA&#13;&#10;0ShCAIDRKEIAgNEoQgCA0ShCAIDRKEIAgNEoQgCA0ShCAIDRKEIAgNEoQgCA0ShCAIDRKEIAgNFm&#13;&#10;79mzJ9g7zDD5+fn6T/J/+OGH4+PjStLv9//www//xV7/I0JCQhwK6zwez6+//iqGKysrxeSff/55&#13;&#10;7NgxMWzppemf4pCQkOrqajEcHx+v7+CQurq6wcFBJRkIBBza4dNPP501a5YY1t8Lv98vJi3dDBcv&#13;&#10;Xvz555/F8HvvvRcbG6sPDy5L12HTpk2JiYliePbevXuntZK5FixYYKkIxaTH46EIXS6XpXPBHDpE&#13;&#10;zOPxNDQ0iOGRkZGIiAgl2dTUpBeh/tJGRkb0T3FZWVl9fb0YfhzU1tbevHkzuDvs2rUrNDRUSR49&#13;&#10;evSNN96wfQFL93lbW5t+P2zcuHEGFaGl61BUVKQfZMa/RgEARqMIAQBGowgBAEajCAEARqMIAQBG&#13;&#10;owgBAEajCAEARqMIAQBGowgBAEajCAEARqMIAQBGowgBAEajCAEARputR/Py8j7++GPnVgkiv9//&#13;&#10;zjvvODF5w4YNw8PDSvLu3bv62Orq6pycnGnuZJPt27f//vvvSjIQCOjbWjpMp7i4eN68eUpy5cqV&#13;&#10;X3/9tTh2x44dmzdvFsPi0RMux06Yeuqpp1paWsRwXFycvoNDvvvuu8bGRjGsHz2RmppaV1cnhg8c&#13;&#10;OPDTTz+J4dzcXPHtWLlypf5efPTRR+3t7UrS0p3z+uuvr1mzRgwnJSXpkx1y/PjxqKgoJdnd3a0/&#13;&#10;ST755JPc3FwxbKEIFy9eHPSHr0Pmz5/v0OTz588PDAzYPjY5OTno70VkZKQe9nq9Tuxw6dIlMTkx&#13;&#10;MaGPTUpKcuIB4dwJU0G/GSzp7u524n6IjIzUr4PexC6X6+zZs2IyNjZW30F8+rss3gzx8fGPw0GS&#13;&#10;uhdffFE8CmpyclK/c0pLS/Ud+NcoAMBoFCEAwGgUIQDAaBQhAMBoFCEAwGgUIQDAaBQhAMBoFCEA&#13;&#10;wGgUIQDAaBQhAMBoFCEAwGgUIQDAaBZ+dNvSL6B3dHQ48WPTlqSlpYWHhytJSy/NEocmP/GEhW8w&#13;&#10;ra2tTuyQkJBgaQ1RIBDo6emxfaylVf1+/+3bt23fwefzWQovXLjQ9h3i4uL03xO/cuWKeHZKeHh4&#13;&#10;WlqaOHbZsmXZ2dliWP+R5aGhIf1WX7Bggb6DLiUlRQ/rD4epqSmHPsW67u5uPZyQkLBkyRIxfPny&#13;&#10;ZfEIl1u3bunvmvhD3v9hoQgt/QL6zp07z5w5o+ed0NnZuWLFCiVp6aVZ4tDkhw8fismJiYmXXnrJ&#13;&#10;iR28Xm9WVpbtY2tqanbv3m37WP2KuVyu2trahoYG23ewZNeuXU6MLSsrq6+v18PiOUFJSUldXV3i&#13;&#10;2NLSUv1kALfbLZ7E1NHRod/qhw4d+uqrr8SwQ/SHw/DwsEOfYoe8++67VVVVYjg2Nravr09Jrl+/&#13;&#10;3qEvBPxrFABgNIoQAGA0ihAAYDSKEABgNIoQAGA0ihAAYDSKEABgNIoQAGA0ihAAYDSKEABgNIoQ&#13;&#10;AGA0ihAAYDSKEABgNAunT8w4zh2uFHT6SwsLC6uurnZiB7fbLSYHBwfr6urE8NmzZ6e70f/H0s1Q&#13;&#10;WFgYExMjhvfu3Tutjeykv8UhISF79uwRw/n5+fn5+UoyOjpanOlyuZqbm/V3+e233xZPaQgEAt9/&#13;&#10;/7041tL9UFNT8+DBAz0vSktLE8+uGh8f//LLL8Wx6enpL7/8shj+9ttve3t7leSiRYvKysrEsWvX&#13;&#10;rhWTLpersrJydHRUSSYmJupjLflfLkLnDlcKOksvTX/wOWRwcDDobWHpihUWFhYWForhgwcPjo2N&#13;&#10;TWspe0REROhvcX19fXl5uRhua2tLT0+f5lr/rLm5ef/+/WK4p6dH/Mrl9Xr1IrR0P9TU1ExOTup5&#13;&#10;kcfjKSgoUJL9/f2WilC/H06cOCEWYUxMjENPksrKSifGWsK/RgEARqMIAQBGowgBAEajCAEARqMI&#13;&#10;AQBGowgBAEajCAEARqMIAQBGowgBAEajCAEARqMIAQBGowgBAEajCAEARqMIHxcFBQWPZFu2bBHH&#13;&#10;TkxMhDhDP0ln6dKl+kuzZPny5eIOFy9edOg69Pb2itseP35c3NblcjU1NYljR0ZG9LEffPCBfnn1&#13;&#10;oye6urr0KzZ37lx9h6ysLHFsTk6Ofh22bdumLzw6OqovrBOPnrCqrq5Of2m//fabONbn8+ljHZKb&#13;&#10;m+vEFXNRhAAAw1GEAACjUYQAAKNRhAAAo1GEAACjUYQAAKNRhAAAo1GEAACjUYQAAKNRhAAAo1GE&#13;&#10;AACjUYQAAKNRhAAAo83WoyEhIXo4NTV1amrK+j52ioiIEJOWXpol69atGx4eVpLPPfecEwuEhYU5&#13;&#10;Mdbl5EXTpaenx8XF2T7W7/ffuXNHDJ87d27evHlK0ufz6Tv4fL6FCxcqydmzZ69bt04ce+fOna6u&#13;&#10;LjH8/PPPz58/X0mGh4dnZ2eLY91ut5h0uVwZGRnLli1TkkNDQ/pZCs8++2xsbKwYDg0NFZOW/PHH&#13;&#10;H/39/UrS0gEj8fHxiYmJ013qH42NjV2+fFkMJyQkLFmyxPYd3G53a2urGE5OTl68eLEYtvAsKykp&#13;&#10;OXz4sJ6fQa5cufLCCy+I4dra2oqKCkf3sdHExMTcuXOdmOz1erOyspyYHHRlZWUNDQ3B3kIVERGh&#13;&#10;Pyjr6+vLy8vFcFtbm34SU9B5vV79JKZDhw6VlpY6uc6/KygoOHXqlO1jKyoqamtrbR/b2dm5atUq&#13;&#10;MfzFF19UVVXZvsPp06fz8vLE8OHDh0tKSsQw/xoFABiNIgQAGI0iBAAYjSIEABiNIgQAGI0iBAAY&#13;&#10;jSIEABiNIgQAGI0iBAAYjSIEABiNIgQAGI0iBAAYjSIEABjNwjFMv/zyi/7j7jPL6OioQ5M3bNgg&#13;&#10;HsOUkZHx+eef275AWFhYS0uLGPZ4PAcPHhTD+jFMvb29W7duFcNvvvnmW2+9JYZ1165dKysrE8N+&#13;&#10;v9/2BVwuV2Zm5r59+2wfOzk5qX8w9eOlLLl161ZxcbETk48dOxYTE6MkV69erd/qJ0+eDPrTrLi4&#13;&#10;2IkjGtrb2514aWNjY3rY0hltmzZtunv3rpJcvny5/hYnJyfrO1gowr6+vr6+Pj0Pl8t1/vz5gYEB&#13;&#10;Jfnkk086tIP+qbhx44Y+9tGjR2Ly77//9nq9YjgzM1PfQTc0NKTv4JCnn37aiSfUyMhI0F/avXv3&#13;&#10;HNphfHxcTEZGRuqXt7GxMegXraqqyon74erVq0F/afrDweVyXbhwQWyWOXPmOPT1hX+NAgCMRhEC&#13;&#10;AIxGEQIAjEYRAgCMRhECAIxGEQIAjEYRAgCMRhECAIxGEQIAjEYRAgCMRhECAIxGEQIAjEYRAgCM&#13;&#10;9n+ZN+wH0xLapAAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAjs9XV+gAAAARAQAADwAAAGRycy9k&#13;&#10;b3ducmV2LnhtbEyPzW7CMBCE75X6DtZW6q3YCTSFEAch+nNClQqVqt5MvCQRsR3FJglv3+VULiut&#13;&#10;dmZ2vmw1mob12PnaWQnRRABDWzhd21LC9/79aQ7MB2W1apxFCRf0sMrv7zKVajfYL+x3oWQUYn2q&#13;&#10;JFQhtCnnvqjQKD9xLVq6HV1nVKC1K7nu1EDhpuGxEAk3qrb0oVItbiosTruzkfAxqGE9jd767em4&#13;&#10;ufzunz9/thFK+fgwvi5prJfAAo7h3wFXBuoPORU7uLPVnjUSXpJZTFIJ8WxBIFeFiMUC2EHCNJkL&#13;&#10;4HnGb0nyPwAAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJv&#13;&#10;RG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M/&#13;&#10;/z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolf&#13;&#10;Uma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DO&#13;&#10;V3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAATAgAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDIvfgk&#13;&#10;wQQAALcPAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQBd&#13;&#10;0+9nNT4AADU+AAAUAAAAAAAAAAAAAAAAACcHAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQA&#13;&#10;BgAIAAAAIQCOz1dX6AAAABEBAAAPAAAAAAAAAAAAAAAAAI5FAABkcnMvZG93bnJldi54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAACjRgAAZHJzL19yZWxzL2Uyb0Rv&#13;&#10;Yy54bWwucmVsc1BLBQYAAAAABgAGAHwBAACWRwAAAAA=&#13;&#10;">
+                <v:rect id="Rectangle 3" o:spid="_x0000_s1027" style="position:absolute;width:16306;height:7505;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBYBKGjzgAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfC/2HZQRfSt01GCvRVbQqiC9ttR8wZMckmJ0N2VXj37tCoS8DM5d7hjNbdLYWV2p95VjDcKBA&#13;&#10;EOfOVFxo+D1u3ycgfEA2WDsmDXfysJi/vswwM+7GP3Q9hEJECPsMNZQhNJmUPi/Joh+4hjhmJ9da&#13;&#10;DHFtC2lavEW4rWWi1FharDh+KLGhz5Ly8+FiNRy/vsebbZVy0pzXy1Gert42+5XW/V63nsaxnIII&#13;&#10;1IX/xh9iZ6KDGqqPSZKOUniKxQPI+QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9Cxb&#13;&#10;vwAAABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBYBKGj&#13;&#10;zgAAAOgAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA&#13;&#10;AgMAAAAA&#13;&#10;" fillcolor="black [3213]" stroked="f" strokeweight="1pt"/>
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Picture 2" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:9470;top:816;width:5944;height:5944;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCEGNVRzwAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#13;&#10;EIXvQv/DMoKX0m4SpJS02yIV0XoztofexuyYhGRnQ3ZNo7/eOQheHsx7zDfztvvJdWqkITSeDaTL&#13;&#10;BBRx6W3DlYHT+9NiDSpEZIudZzLwTQH2u9nNFnPrr/xGYxErJRAOORqoY+xzrUNZk8Ow9D2xZJ9+&#13;&#10;cBhlHCptB7wK3HU6S5KVdtiwXKixp0NNZVt8OQMfxznOf9rXsm+foz1fsqI4jo0xd7fT40bkYQMq&#13;&#10;0hT/N/4QL1Y6rNP7JEtXqXwuxcQAvfsFAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEA&#13;&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQs&#13;&#10;W78AAAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAhBjV&#13;&#10;Uc8AAADoAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAA&#13;&#10;AAMDAAAAAA==&#13;&#10;">
+                  <v:imagedata r:id="rId8" o:title=""/>
+                </v:shape>
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Text Box 4" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:326;top:1714;width:9144;height:4407;visibility:visible;mso-wrap-style:none;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9XF6lzgAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#13;&#10;EIXvgv9hGcGL2E2sRkm7La0i9iBKo4LHITtmQ7OzIbum8d87B8HLwGN43+NbriffqZGG2AY2kM8y&#13;&#10;UMR1sC03Bt7fHi/vQMWEbLELTAZ+KMJ6dXqyxNKGI+9prFKjBMKxRAMupb7UOtaOPMZZ6Inl9xUG&#13;&#10;j0ni0Gg74FHgvtNXWVZojy3LgsOe7h3Vh+rbG9g2T6/jx/i5rYpi454vrqfDS7Y35vxseljI2SxA&#13;&#10;JZrSf+MPsbPicDO/ned5LibiJRn06hcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9Cxb&#13;&#10;vwAAABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD9XF6l&#13;&#10;zgAAAOcAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA&#13;&#10;AgMAAAAA&#13;&#10;" filled="f" strokeweight=".5pt">
+                  <v:textbox>
+                    <w:txbxContent>
+                      <w:p w14:paraId="10E1EA11" w14:textId="611F346C" w:rsidR="00D13D66" w:rsidRPr="00D13D66" w:rsidRDefault="00D13D66" w:rsidP="00D13D66">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00D13D66">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t>Scan to</w:t>
+                        </w:r>
+                      </w:p>
+                      <w:p w14:paraId="5EDDB525" w14:textId="3CBC97F9" w:rsidR="00D13D66" w:rsidRPr="00D13D66" w:rsidRDefault="00D13D66" w:rsidP="00D13D66">
+                        <w:pPr>
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                        </w:pPr>
+                        <w:r w:rsidRPr="00D13D66">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:bCs/>
+                            <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                            <w:sz w:val="21"/>
+                            <w:szCs w:val="21"/>
+                          </w:rPr>
+                          <w:t>Learn more</w:t>
+                        </w:r>
+                      </w:p>
+                    </w:txbxContent>
+                  </v:textbox>
+                </v:shape>
+                <v:shapetype id="_x0000_t5" coordsize="21600,21600" o:spt="5" adj="10800" path="m@0,l,21600r21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="val #0"/>
+                    <v:f eqn="prod #0 1 2"/>
+                    <v:f eqn="sum @1 10800 0"/>
+                  </v:formulas>
+                  <v:path gradientshapeok="t" o:connecttype="custom" o:connectlocs="@0,0;@1,10800;0,21600;10800,21600;21600,21600;@2,10800" textboxrect="0,10800,10800,18000;5400,10800,16200,18000;10800,10800,21600,18000;0,7200,7200,21600;7200,7200,14400,21600;14400,7200,21600,21600"/>
+                  <v:handles>
+                    <v:h position="#0,topLeft" xrange="0,21600"/>
+                  </v:handles>
+                </v:shapetype>
+                <v:shape id="Triangle 5" o:spid="_x0000_s1030" type="#_x0000_t5" style="position:absolute;left:7499;top:2600;width:1025;height:913;rotation:90;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB0fa8izQAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvhf6H5RV6KbpJikGjq5SWiuTW1IPHR/aZDc2+Ddmtpv76riB4GRiG+YZZbUbbiRMNvnWsIJ0m&#13;&#10;IIhrp1tuFOy/PydzED4ga+wck4I/8rBZPz6ssNDuzF90qkIjIoR9gQpMCH0hpa8NWfRT1xPH7OgG&#13;&#10;iyHaoZF6wHOE205mSZJLiy3HBYM9vRuqf6pfq6BKy0ND+9Jcyh3XXqYv27knpZ6fxo9llLcliEBj&#13;&#10;uDduiJ1WkM8WWT57TTO4/oqfQK7/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#13;&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHR9ryLN&#13;&#10;AAAA5wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#13;&#10;AwAAAAA=&#13;&#10;" fillcolor="white [3201]" stroked="f" strokeweight="1pt"/>
+                <w10:wrap anchory="page"/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00FF0CC2" w:rsidRPr="00CD0E22">
+        <w:t xml:space="preserve">A+ Schools of North Carolina </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68263050" w14:textId="5F74F32F" w:rsidR="006B6E65" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00FD0704">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF0CC2" w:rsidRPr="00CD0E22">
+        <w:t>ew school application</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AACBA5B" w14:textId="0486B641" w:rsidR="006B6E65" w:rsidRPr="00CD0E22" w:rsidRDefault="006B6E65" w:rsidP="00FD0704">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F761A82" w14:textId="16C4B4B0" w:rsidR="006B6E65" w:rsidRPr="00CD0E22" w:rsidRDefault="006B6E65" w:rsidP="00CD0E22">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Thank you for your interest in joining the A+ Schools network.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70E3EB2E" w14:textId="77777777" w:rsidR="006B6E65" w:rsidRPr="00CD0E22" w:rsidRDefault="006B6E65" w:rsidP="00CD0E22">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>This application helps us:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72C22A96" w14:textId="77777777" w:rsidR="006B6E65" w:rsidRPr="00CD0E22" w:rsidRDefault="006B6E65" w:rsidP="00CD0E22">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>understand your school community,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE8A578" w14:textId="77777777" w:rsidR="006B6E65" w:rsidRPr="00CD0E22" w:rsidRDefault="006B6E65" w:rsidP="00CD0E22">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>know your team’s priorities, and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0120B282" w14:textId="77777777" w:rsidR="006B6E65" w:rsidRPr="00CD0E22" w:rsidRDefault="006B6E65" w:rsidP="00CD0E22">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>begin shaping the support you may need as you explore the A+ approach.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6CC465" w14:textId="77777777" w:rsidR="006B6E65" w:rsidRPr="00CD0E22" w:rsidRDefault="006B6E65" w:rsidP="00CD0E22">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB7461D" w14:textId="77777777" w:rsidR="006B6E65" w:rsidRPr="00CD0E22" w:rsidRDefault="006B6E65" w:rsidP="00CD0E22">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Please respond in whatever way best represents your school at this moment. We know that every school is at a different place when beginning this journey.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B09894C" w14:textId="77777777" w:rsidR="006B6E65" w:rsidRPr="00CD0E22" w:rsidRDefault="006B6E65" w:rsidP="00CD0E22">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47E4FC61" w14:textId="77777777" w:rsidR="006B6E65" w:rsidRPr="00CD0E22" w:rsidRDefault="006B6E65" w:rsidP="00CD0E22">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Application is due Friday, December 4, 2026.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36B2F1ED" w14:textId="77777777" w:rsidR="006B6E65" w:rsidRPr="00CD0E22" w:rsidRDefault="006B6E65" w:rsidP="00CD0E22">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Completed applications and attachments may be scanned and emailed to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F7DF07" w14:textId="77777777" w:rsidR="006B6E65" w:rsidRPr="00F2070C" w:rsidRDefault="006B6E65" w:rsidP="00CD0E22">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F2070C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Tom Nevels, A+ Schools Network Director</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2070C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>tom.nevels@dncr.nc.gov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F2070C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>919-814-6503</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0533BF6D" w14:textId="77777777" w:rsidR="006B6E65" w:rsidRPr="00CD0E22" w:rsidRDefault="006B6E65" w:rsidP="00CD0E22">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D436EB3" w14:textId="6E30A31A" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="006B6E65" w:rsidP="00CD0E22">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Please reach out if you have any questions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="323381F0" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00FD0704" w:rsidRDefault="00CD0E22" w:rsidP="00FD0704">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00FD0704">
+        <w:lastRenderedPageBreak/>
+        <w:t>A. SCHOOL DATA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67133B87" w14:textId="3ECD2F85" w:rsidR="00CD0E22" w:rsidRPr="00FD0704" w:rsidRDefault="00CD0E22" w:rsidP="00FD0704">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section helps us understand basic information about your school community. Please use your most recent available data. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DF9C9B" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00A97E98" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97E98">
+        <w:t>SCHOOL</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2902"/>
+        <w:gridCol w:w="7168"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="0838C1EE" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0887DC19" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>School name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F13733D" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="30F83C4A" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="047487FA" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0591445C" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="3C1B7EEA" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E2DA592" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78359ED6" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="5F9AC62F" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E0A490" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1615DBB7" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="3B3A2D3E" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB1D696" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Grades served</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74820657" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="5C7EDE0D" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E6841B" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Designation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4366DED1" w14:textId="4D06F04C" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00000000" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="-1886476240"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Public        </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="-1490782562"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Charter</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0704" w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="417074203"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Private</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="69F7D5AE" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A1988AB" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Community</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="109CC9D6" w14:textId="267ED86D" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00000000" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="140400158"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban        </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="-1098166524"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Suburban</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0704" w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="-750664788"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Town        </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="1225183505"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Rural</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="42C3DDB8" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63CD643A" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Title I designation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="598AF41D" w14:textId="5E18FDA8" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00000000" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="-36816405"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Targeted assistance  </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="945201152"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School-wide  </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="20746829"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CD0E22" w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5F714788" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:t>ADMINISTRATION</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2902"/>
+        <w:gridCol w:w="7168"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="38C3F29A" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17D21F6D" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Principal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="730C451A" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="59B23BC8" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="503ED709" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Principal email address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15CC4CFD" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="2DA0B906" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25AC5880" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Principal phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FCBEF1B" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="53E217DB" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1441" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E6E955" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t># years at this school</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3559" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9226A9" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3396FD17" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:t>STAFF</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6296"/>
+        <w:gridCol w:w="3774"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="0812492F" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42781B1F" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Total number of staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1874" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B53DD8" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="1CAEF8DB" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="408E4F04" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Total number of non-certified staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1874" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E7A161C" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="16A0073A" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F8DA460" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Total number of certified staff</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1874" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E7E744" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="1D52F910" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="144208BA" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Total number of visual and performing arts teachers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1874" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44557414" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="6DB15A2D" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3126" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13298D78" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Teacher attendance rate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1874" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C24DFFA" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="12D7FE22" w14:textId="7A9C56AE" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:t>STUDENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="033D076B" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+        <w:spacing w:before="120"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E22">
+        <w:t>DEMOGRAPHICS</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5845"/>
+        <w:gridCol w:w="4225"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="7398BF8E" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="575235AA" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Percentage identified as White</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E19188" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w14:paraId="6EACBE99" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F9B0C8" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00CD0E22">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CD0E22">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Percentage identified as African American or Black</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16FFCEC9" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRPr="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="3E7DD829" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19E39555" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Percentage identified as Hispanic/Latino</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AE496E6" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="06C8D84D" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDA783B" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Percentage identified as Asian and Native Hawaiian/Other Pacific Islander</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64435961" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="7A932B2D" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="621EB153" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Percentage identified as Native American</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E85B590" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="3A3EE490" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AEC63B1" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Percentage identified as Multiracial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B9715D" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="5C66B270" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D331BF" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Percentage identified as </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56282029" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6AD861F4" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FD0704">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A32C3BB" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FD0704">
+      <w:pPr>
+        <w:pStyle w:val="Heading4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0704">
+        <w:t>ADDITIONAL STUDENT INFORMATION</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5845"/>
+        <w:gridCol w:w="4225"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="45C5B572" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="588B9A99" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Percentage identified as gifted</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB6CC39" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="0995B762" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCEB14D" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Percentage identified as having special needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3074BD7A" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="04EA85E0" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FA8D7B5" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Percentage identified as multilingual learners</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6821EF" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="1B6C067A" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="341E90C2" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Percentage qualifying for free/reduced lunch</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A426AA" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="0CBB0231" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2902" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A412B13" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Student attendance rate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2098" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="511E2695" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7D4FC007" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FD0704">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7786CF84" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FD0704">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>B. SCHOOL CONTEXT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D3E847" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FD0704">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This section is for information only and does not affect acceptance. Your responses simply help us understand your school’s identity, strengths, and needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21829FDF" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FD0704">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10070"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="34A7DA2D" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B3BEAB5" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>How did your school first learn about A+ Schools of North Carolina?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="59582B22" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2669C192" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4233D3FB" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="70CAF073" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="267BA739" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What is the best thing about your school?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="35FAC50F" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34775534" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="610C753E" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="2B7203A5" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70669BC0" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">How do you see your school’s mission and/or vision aligning with A+ philosophy? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="0B05E588" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5002A430" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="106197B6" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="3AEE2B82" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C433FA9" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What do you hope to achieve as part of the A+ network? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="49BEE078" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E07F078" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="71A1080D" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="7C7FE5BB" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AB63E46" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What strengths or attributes would your school bring to the network?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="3A1BBCBB" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="519D4320" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1924F6C6" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="68905283" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5524319E" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Grants, awards, and honors (Please list any from the past three years.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="213A5421" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03BA5CCF" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F873649" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="661CBAA1" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="55BA4603" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Tell us about any community partnerships that support your school’s philosophy and A+ implementation (e.g., local arts council, cultural partners, universities, etc.).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="73BF9182" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77308EA6" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CDD602E" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00FF2331">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3DD67FC3" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00A97E98" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="100"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97E98">
+        <w:lastRenderedPageBreak/>
+        <w:t>EARLY LEARNING</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5035"/>
+        <w:gridCol w:w="5035"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="78BE2177" w14:textId="77777777" w:rsidTr="00A97E98">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68F042B7" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Do you have a pre-K at your school?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="643C4F61" w14:textId="3DD9B31B" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00000000" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="-927734166"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD0704" w:rsidRPr="00FD0704">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0704" w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes                  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="-1092080261"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD0704" w:rsidRPr="00FD0704">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FD0704" w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="501B85F5" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3116BB48" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>If yes, please describe the relationship below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="4FDCCF4C" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AEEE8D0" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A66411D" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="39A6D55C" w14:textId="7B9C57A6" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+      <w:pPr>
+        <w:spacing w:before="100"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A97E98">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+        </w:rPr>
+        <w:t>ARTS OFFERINGS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FD0704">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please check the arts classes that your students currently receive. </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5035"/>
+        <w:gridCol w:w="5035"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="7FEC2DF8" w14:textId="77777777" w:rsidTr="00A97E98">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5053F846" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00000000" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="1624810819"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD0704" w:rsidRPr="00FD0704">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FD0704" w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Visual arts</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="406864B4" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00000000" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="-2139867541"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD0704" w:rsidRPr="00FD0704">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FD0704" w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Music</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="16E54A01" w14:textId="77777777" w:rsidTr="00A97E98">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22AC8878" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00000000" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="-738866023"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD0704" w:rsidRPr="00FD0704">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FD0704" w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Dance/movement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFC235B" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00000000" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="-181665321"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD0704" w:rsidRPr="00FD0704">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FD0704" w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other (please list):</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="34B55AE9" w14:textId="77777777" w:rsidTr="00A97E98">
+        <w:trPr>
+          <w:trHeight w:val="331"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7554CA13" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00000000" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="-2120439279"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00FD0704" w:rsidRPr="00FD0704">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FD0704" w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Drama/theater</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50D92034" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7BD50255" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="100"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0704">
+        <w:t>CURRICULUM AND INITIATIVES</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10070"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="3DD1AD97" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C76746" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>List any scripted curricula (commercial or packaged programs with verbatim scripts, specific pacing guides, and pre-planned activities to deliver lessons) that your school currently uses, by subject (e.g., "Core Knowledge - ELA").</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="37A476FC" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFD466F" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2283DC3B" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="24DD58B5" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B757A30" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">List any </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>nonscripted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> curricula that your school currently uses, by subject.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="6BB5699E" w14:textId="77777777" w:rsidTr="00A97E98">
+        <w:trPr>
+          <w:trHeight w:val="494"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AA0E65A" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69B1F94A" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="3BAF8271" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A1B528" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Other than A+ practice, are there any new or continuing school-wide initiatives at your school (e.g., The Leader </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>In</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Me, Ron Clark House System ,etc.)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="1C829469" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="572C0AC2" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FA588EC" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="66E4BC95" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="58844F58" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Describe your school’s current use of technology (e.g., 1:1 devices, Class Dojo, etc.). </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="54DEB309" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="70238342" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D6F60BB" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2445FBED" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="100"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0704">
+        <w:t>PROFESSIONAL DEVELOPMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10070"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="0E4B647E" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDE6813" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What professional development (PD) did large groups or whole staff participate in during the most recent school year?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="549C0517" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D5AE31A" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22C75887" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="33E07FB1" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="007C193A" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>What PD do large groups or whole staff plan to participate in during the upcoming school year?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="0713E827" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="468F76ED" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08D24E56" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="08BE0604" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="100"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0704">
+        <w:t>SCHOOL NEEDS</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10070"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="0A834769" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CF97ED2" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0704">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What are the current biggest challenges for your school?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w:rsidRPr="00FD0704" w14:paraId="05E32C32" w14:textId="77777777" w:rsidTr="00A97E98">
+        <w:trPr>
+          <w:trHeight w:val="197"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69574A0E" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54C0DCCB" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00FD0704" w:rsidRDefault="00FD0704" w:rsidP="00A97E98">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w14:paraId="19EE7186" w14:textId="77777777" w:rsidTr="003620B2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="77232279" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00A97E98" w:rsidRDefault="00FD0704" w:rsidP="003620B2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A97E98">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">What would you want a team of A+ Fellows who might work with your school to know? </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0704" w14:paraId="5F45B1FC" w14:textId="77777777" w:rsidTr="003620B2">
+        <w:trPr>
+          <w:trHeight w:val="566"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D1D3209" w14:textId="77777777" w:rsidR="003620B2" w:rsidRPr="00A97E98" w:rsidRDefault="003620B2" w:rsidP="003620B2">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EE7D791" w14:textId="77777777" w:rsidR="00FD0704" w:rsidRPr="00A97E98" w:rsidRDefault="00FD0704" w:rsidP="003620B2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="419E4FE1" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:spacing w:before="100"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:lastRenderedPageBreak/>
+        <w:t>C. A+ READINESS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716B3B49" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:spacing w:before="100"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>This section helps us understand district support and where your staff and leadership team are in the A+ exploration process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38FF5EA3" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="100"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:t>DISTRICT READINESS</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2876"/>
+        <w:gridCol w:w="7194"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="4316B99F" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37DE5959" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>District name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="681685C5" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="3AD27693" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59DBE78B" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>District county</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="644EB714" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="515F1566" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="371BA5FE" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Superintendent name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABBCAC7" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="2E0375EF" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47C4D37B" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Superintendent email address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64F1DEF6" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="6C1DD88C" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55D0213F" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Superintendent phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3572" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C985C68" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="500959BC" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:spacing w:before="100"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10070"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="372DC544" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11C46A46" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please describe how you informed and collaborated with your superintendent during this process.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="1B17BBD0" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F58044" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7246A43D" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="4D9DDDBC" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="788CD394" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>What types of support does your district currently provide or anticipate providing as you move into A+ implementation (e.g., staffing, PD support, scheduling flexibility, materials, local control)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="52ECCC2B" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C5050A3" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="703240CC" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="702FB285" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:spacing w:before="100" w:after="60"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rStyle w:val="Heading3Char"/>
+        </w:rPr>
+        <w:t>STAFF READINESS.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Before applying, we ask each school to confirm that at least 85 percent of certified staff and the administration team agree that A+ is a good fit for the school and will attend the 2027 A+ 5-day summer institute.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10070"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="15E91465" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E0906C" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Please describe your process for:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72118607" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Sharing A+ information with staff</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="254FB20E" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Gathering concerns, questions, or hopes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D6E9222" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Reaching a school-wide decision</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="1A6CA20E" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C02BB4" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C595708" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="7295D525" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="5491A5E3" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Has your team reached the 85 percent commitment threshold? What percentage of your certified staff are on board and will attend the 2027 A+ 5-day summer institute?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="2399A804" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="791EEAEB" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="32272A97" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="28BCF4CF" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:spacing w:before="100"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:t>FINANCIAL READINESS</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10070"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="059AC82E" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7408831C" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Will your school seek financial support to cover PD costs for the entry year?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="3D44CADF" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFE3BB2" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00000000" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="-660621379"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00A97E98" w:rsidRPr="00FC1B51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A97E98" w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Yes          </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                </w:rPr>
+                <w:id w:val="-258057304"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00A97E98" w:rsidRPr="00FC1B51">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A97E98" w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w14:paraId="6FF7305E" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="13279120" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>If yes, attach a fiscal report and narrative, described in Section D.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A97E98" w14:paraId="3188F322" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+          </w:tcPr>
+          <w:p w14:paraId="79078BBE" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="00FC1B51" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100" w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>If no, please share how your school plans to prioritize funding for long-term A+ work below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A97E98" w14:paraId="2D9680D6" w14:textId="77777777" w:rsidTr="00FF2331">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DE4239C" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="643703B7" w14:textId="77777777" w:rsidR="00A97E98" w:rsidRPr="007B38F8" w:rsidRDefault="00A97E98" w:rsidP="00FC1B51">
+            <w:pPr>
+              <w:spacing w:before="100"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6F760D62" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:lastRenderedPageBreak/>
+        <w:t>D. REQUIRED ATTACHMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EEC52B4" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Please include the following with your application:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B2D7EA8" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fiscal report and narrative (ONLY if requesting financial support)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B60E6DF" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(Most recent annual budget)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F85CBCE" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A narrative describing: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE89307" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Amount of funding requested for Year One</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375D2A51" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Your school’s financial priorities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C2D36CD" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fiscal need</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D9C13FD" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Long-term sustainability plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B7AF9F" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Staff roster </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD93104" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>All staff with grade/role/position</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="433A4084" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="360"/>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Letters of support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC9EE88" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>School principal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59D0A46E" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Two teachers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="344105AD" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>A parent (PTA/PTO preferred)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D837F09" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">District superintendent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78AD5728" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Superintendent letter should confirm awareness of and commitment to principal stability through the first three years of implementation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CF58009" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Optional: Community partners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="613D9F53" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="160"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Please attach a copy of your most recent NC School Report Card.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14162CFD" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C8A6B9" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:t>E. REQUIRED SIGNATURES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B0E59D" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>These signatures confirm that the information provided is accurate and that your school intends to fully participate in the A+ network, pending acceptance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1265B325" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3774"/>
+        <w:gridCol w:w="5041"/>
+        <w:gridCol w:w="1255"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w14:paraId="31335E9C" w14:textId="77777777" w:rsidTr="004D7EA6">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1874" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="629656B3" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="004D7EA6">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C88FD13" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="004D7EA6">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Signature</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6E6198E4" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="004D7EA6">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w14:paraId="160EBD76" w14:textId="77777777" w:rsidTr="004D7EA6">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1874" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1AC16336" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="004D7EA6">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Principal</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0807CE9C" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="004D7EA6">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8DEECB" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="004D7EA6">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w14:paraId="0349D663" w14:textId="77777777" w:rsidTr="004D7EA6">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1874" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4E8717EE" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="004D7EA6">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>School leadership team chair</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FADEAEA" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="004D7EA6">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3E19EA99" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="004D7EA6">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w14:paraId="01403702" w14:textId="77777777" w:rsidTr="004D7EA6">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1874" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42B24F88" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="004D7EA6">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FC1B51">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Superintendent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2503" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA1FDC2" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="004D7EA6">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A90D4CA" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="004D7EA6">
+            <w:pPr>
+              <w:spacing w:after="160"/>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="178AF13D" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48557CC4" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:t>NEXT STEPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A034C0" w14:textId="4663B4F0" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">In the unlikely event that a school withdraws after summer planning has begun, expenses incurred for </w:t>
+      </w:r>
+      <w:r w:rsidR="009D3694" w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sum</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3694">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidR="009D3694" w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>er</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC1B51">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> institute preparation may be billed back to the school. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271454D6" w14:textId="77777777" w:rsidR="00FC1B51" w:rsidRPr="00FC1B51" w:rsidRDefault="00FC1B51" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56D89A8E" w14:textId="1D9C5FDF" w:rsidR="005E5E07" w:rsidRPr="00FC1B51" w:rsidRDefault="006533AF" w:rsidP="00FC1B51">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251716608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A5E49DD" wp14:editId="572DEF3E">
-            <wp:simplePos x="914400" y="939800"/>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="45A6D915" wp14:editId="2A5875FC">
+            <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:align>left</wp:align>
+              <wp:posOffset>2809240</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:align>top</wp:align>
+              <wp:posOffset>1146175</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="3105084" cy="2019300"/>
-[...2 lines deleted...]
-            <wp:docPr id="3" name="Picture 3"/>
+            <wp:extent cx="1697990" cy="662940"/>
+            <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="772563118" name="Picture 6" descr="North Carolina Arts Council and Department of Natural and Cultural Resources logo"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="3" name="New Logo Vertical Unfilled Blue.png"/>
+                    <pic:cNvPr id="772563118" name="Picture 6" descr="North Carolina Arts Council and Department of Natural and Cultural Resources logo"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="3105084" cy="2019300"/>
+                      <a:ext cx="1697990" cy="662940"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00CE10BC">
-[...4 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00C41BFB">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2203 lines deleted...]
-          <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book" w:cs="Times New Roman"/>
+          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
           <w:noProof/>
+          <w:color w:val="767171"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E820B5C" wp14:editId="2DFA8963">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15A489C5" wp14:editId="5063D296">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3206750</wp:posOffset>
+                  <wp:posOffset>4585335</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>8890</wp:posOffset>
+                  <wp:posOffset>1151369</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="135890" cy="135890"/>
-                <wp:effectExtent l="0" t="0" r="16510" b="16510"/>
+                <wp:extent cx="1892300" cy="673100"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="8" name="Rectangle 8"/>
+                <wp:docPr id="561662521" name="Text Box 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr txBox="1"/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="135890" cy="135890"/>
+                          <a:ext cx="1892300" cy="673100"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
-                        <a:ln w="12700">
-[...2 lines deleted...]
-                          </a:solidFill>
+                        <a:ln w="6350">
+                          <a:noFill/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:style>
-[...15 lines deleted...]
-                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="5B7A06F7" w14:textId="77777777" w:rsidR="00945C27" w:rsidRPr="00C332BC" w:rsidRDefault="00945C27" w:rsidP="00945C27">
+                            <w:pPr>
+                              <w:jc w:val="both"/>
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:noProof/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                            </w:pPr>
+                            <w:r w:rsidRPr="00C332BC">
+                              <w:rPr>
+                                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                                <w:i/>
+                                <w:iCs/>
+                                <w:noProof/>
+                                <w:color w:val="000000" w:themeColor="text1"/>
+                                <w:sz w:val="18"/>
+                                <w:szCs w:val="18"/>
+                              </w:rPr>
+                              <w:t>A+ Schools of North Carolina is a program of the NC Arts Council, a division of the Department of Natural and Cultural Resources</w:t>
+                            </w:r>
+                          </w:p>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="47597079" id="Rectangle 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:252.5pt;margin-top:.7pt;width:10.7pt;height:10.7pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc/ib2lgIAAI0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21n7doadYogRYcB&#10;RVv0Az0rshQbkEVNUuJkv36UZDtBV+wwLAeHFMlH8Ynk1fWuU2QrrGtBV7Q4ySkRmkPd6nVFX19u&#10;v1xQ4jzTNVOgRUX3wtHr+edPV70pxQwaULWwBEG0K3tT0cZ7U2aZ443omDsBIzQaJdiOeVTtOqst&#10;6xG9U9ksz79lPdjaWODCOTy9SUY6j/hSCu4fpHTCE1VRvJuPXxu/q/DN5lesXFtmmpYP12D/cIuO&#10;tRqTTlA3zDOyse0fUF3LLTiQ/oRDl4GULRexBqymyN9V89wwI2ItSI4zE03u/8Hy++2jJW1dUXwo&#10;zTp8oickjem1EuQi0NMbV6LXs3m0g+ZQDLXupO3CP1ZBdpHS/USp2HnC8bD4enZxicRzNA0yomSH&#10;YGOd/y6gI0GoqMXkkUi2vXM+uY4uIZeG21YpPGel0qRH0Nl5nscIB6qtgzUYYwOJpbJky/Dp/a4I&#10;tWDeIy/UlMbDUGGqKUp+r0TCfxISqcEqZilBaMoDJuNcaF8kU8NqkVKd5fgbk40RMbXSCBiQJV5y&#10;wh4ARs8EMmKnOw/+IVTEnp6Ch8r/FjxFxMyg/RTctRrsR5UprGrInPxHkhI1gaUV1HtsHAtpopzh&#10;ty0+4B1z/pFZHCF8c1wL/gE/UgE+FAwSJQ3YXx+dB3/sbLRS0uNIVtT93DArKFE/NPb8ZXF6GmY4&#10;Kqdn5zNU7LFldWzRm24J+PQFLiDDoxj8vRpFaaF7w+2xCFnRxDTH3BXl3o7K0qdVgfuHi8UiuuHc&#10;Gubv9LPhATywGhr0ZffGrBm62GP738M4vqx818zJN0RqWGw8yDZ2+oHXgW+c+dg4w34KS+VYj16H&#10;LTr/DQAA//8DAFBLAwQUAAYACAAAACEAp26qdt8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wUrDQBCG74LvsIzgpbSbBlNKzKaIovQggtUevE2SMRub3Q3ZaRvf3vGktxm+4Z/vLzaT69WJxtgF&#10;b2C5SECRr0PT+dbA+9vjfA0qMvoG++DJwDdF2JSXFwXmTTj7VzrtuFUS4mOOBizzkGsda0sO4yIM&#10;5IV9htEhyzq2uhnxLOGu12mSrLTDzssHiwPdW6oPu6Mz8LGduP1aPvHzAWf72dZW9ctDZcz11XR3&#10;C4pp4r9j+NUXdSjFqQpH30TVG8iSTLqwgBtQwrN0JUNlIE3XoMtC/y9Q/gAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQDc/ib2lgIAAI0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCnbqp23wAAAAgBAAAPAAAAAAAAAAAAAAAAAPAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" filled="f" strokecolor="black [3213]" strokeweight="1pt"/>
+              <v:shape w14:anchorId="15A489C5" id="Text Box 7" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:361.05pt;margin-top:90.65pt;width:149pt;height:53pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBHyMnvFgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa+Uf0C8x7u+5LbyOnITuapk&#13;&#10;JZGcKs+YBe9KwFDA3nW/vgPrm9I+VX2BgRnmcs5h+thpRXbC+QZMSYeDnBJhOFSN2ZT0x/vi+p4S&#13;&#10;H5ipmAIjSroXnj7Orr5MW1uIEdSgKuEIJjG+aG1J6xBskWWe10IzPwArDDolOM0CHt0mqxxrMbtW&#13;&#10;2SjPb7MWXGUdcOE93j73TjpL+aUUPLxK6UUgqqTYW0irS+s6rtlsyoqNY7Zu+KEN9g9daNYYLHpK&#13;&#10;9cwCI1vX/JFKN9yBBxkGHHQGUjZcpBlwmmH+aZpVzaxIsyA43p5g8v8vLX/ZreybI6H7Ch0SGAFp&#13;&#10;rS88XsZ5Oul03LFTgn6EcH+CTXSB8Pjo/mE0ztHF0Xd7Nx6ijWmy82vrfPgmQJNolNQhLQkttlv6&#13;&#10;0IceQ2IxA4tGqUSNMqTFpOObPD04eTC5Mljj3Gu0QrfuSFNdzLGGao/jOeiZ95YvGuxhyXx4Yw6p&#13;&#10;xrZRvuEVF6kAa8HBoqQG9+tv9zEeGUAvJS1Kp6T+55Y5QYn6bpCbh+FkErWWDpObuxEe3KVnfekx&#13;&#10;W/0EqM4hfhTLkxnjgzqa0oH+QJXPY1V0McOxdknD0XwKvaDxl3Axn6cgVJdlYWlWlsfUEdWI8Hv3&#13;&#10;wZw90BCQwBc4iowVn9joY3s+5tsAsklURZx7VA/wozIT2YdfFKV/eU5R578++w0AAP//AwBQSwME&#13;&#10;FAAGAAgAAAAhAPWzPdTlAAAAEQEAAA8AAABkcnMvZG93bnJldi54bWxMTz1PwzAQ3ZH4D9YhsVE7&#13;&#10;rqBRGqeqgiokBENLF7ZL7CYRsR1itw38eq5TWU66e+/eR76abM9OZgyddwqSmQBmXO115xoF+4/N&#13;&#10;QwosRHQae++Mgh8TYFXc3uSYaX92W3PaxYaRiAsZKmhjHDLOQ90ai2HmB+MIO/jRYqR1bLge8Uzi&#13;&#10;tudSiCdusXPk0OJgytbUX7ujVfBabt5xW0mb/vbly9thPXzvPx+Vur+bnpc01ktg0Uzx+gGXDpQf&#13;&#10;CgpW+aPTgfUKFlImRCUgTebALgwhBZ0qBTJdzIEXOf/fpPgDAAD//wMAUEsBAi0AFAAGAAgAAAAh&#13;&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#13;&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#13;&#10;AAYACAAAACEAR8jJ7xYCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#13;&#10;LQAUAAYACAAAACEA9bM91OUAAAARAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1s&#13;&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="5B7A06F7" w14:textId="77777777" w:rsidR="00945C27" w:rsidRPr="00C332BC" w:rsidRDefault="00945C27" w:rsidP="00945C27">
+                      <w:pPr>
+                        <w:jc w:val="both"/>
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:noProof/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                      </w:pPr>
+                      <w:r w:rsidRPr="00C332BC">
+                        <w:rPr>
+                          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+                          <w:i/>
+                          <w:iCs/>
+                          <w:noProof/>
+                          <w:color w:val="000000" w:themeColor="text1"/>
+                          <w:sz w:val="18"/>
+                          <w:szCs w:val="18"/>
+                        </w:rPr>
+                        <w:t>A+ Schools of North Carolina is a program of the NC Arts Council, a division of the Department of Natural and Cultural Resources</w:t>
+                      </w:r>
+                    </w:p>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00256E42">
+      <w:r w:rsidR="00FC1B51" w:rsidRPr="00FC1B51">
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book" w:cs="Times New Roman"/>
-[...1409 lines deleted...]
-          <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...365 lines deleted...]
-          <w:rFonts w:ascii="Gotham Bold" w:hAnsi="Gotham Bold" w:cs="Times New Roman"/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00256E42">
+        <w:t>After receiving your application, we will be in touch with next steps, additional opportunities to ask questions, and the timeline leading to the 2027 A+ summer institute. We look forward to learning more about your school!</w:t>
+      </w:r>
+      <w:r w:rsidR="00945C27" w:rsidRPr="00945C27">
         <w:rPr>
-          <w:rFonts w:ascii="Gotham Bold" w:hAnsi="Gotham Bold" w:cs="Times New Roman"/>
-[...492 lines deleted...]
-          <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book" w:cs="Times New Roman"/>
           <w:noProof/>
-        </w:rPr>
-[...1964 lines deleted...]
-          <w:rFonts w:ascii="Gotham Rounded Book" w:hAnsi="Gotham Rounded Book" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DB7519" w14:textId="56168515" w:rsidR="00103C7A" w:rsidRPr="00256E42" w:rsidRDefault="00103C7A" w:rsidP="006353AB">
-[...1569 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidR="005E5E07" w:rsidRPr="00FC1B51" w:rsidSect="0004242C">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65BABC30" w14:textId="77777777" w:rsidR="00C20E68" w:rsidRDefault="00C20E68" w:rsidP="007F5ACB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="570039EE" w14:textId="77777777" w:rsidR="00716BA5" w:rsidRDefault="00716BA5" w:rsidP="00B6784D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6C0EE917" w14:textId="77777777" w:rsidR="00C20E68" w:rsidRDefault="00C20E68" w:rsidP="007F5ACB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="30108AF5" w14:textId="77777777" w:rsidR="00716BA5" w:rsidRDefault="00716BA5" w:rsidP="00B6784D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gotham Rounded Book">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="modern"/>
+    <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A000007F" w:usb1="0000004A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Gotham Bold">
-[...17 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-301389201"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="574FF02F" w14:textId="0B3478A5" w:rsidR="00A56114" w:rsidRDefault="00A56114" w:rsidP="00CE6D56">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="1739284710"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="2B1BA323" w14:textId="7B38244F" w:rsidR="0008692E" w:rsidRDefault="0008692E" w:rsidP="00A56114">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:ind w:firstLine="360"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="75535A26" w14:textId="77777777" w:rsidR="0008692E" w:rsidRDefault="0008692E" w:rsidP="0008692E">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-2041807009"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="582BC8DD" w14:textId="5A93ACBD" w:rsidR="0008692E" w:rsidRDefault="0008692E" w:rsidP="00A56114">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="0386A528" w14:textId="77777777" w:rsidR="0008692E" w:rsidRDefault="0008692E" w:rsidP="00A56114">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:ind w:right="360" w:firstLine="360"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0831134E" w14:textId="77777777" w:rsidR="00C20E68" w:rsidRDefault="00C20E68" w:rsidP="007F5ACB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="67FAAD1B" w14:textId="77777777" w:rsidR="00716BA5" w:rsidRDefault="00716BA5" w:rsidP="00B6784D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67FB42B9" w14:textId="77777777" w:rsidR="00C20E68" w:rsidRDefault="00C20E68" w:rsidP="007F5ACB">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="3BFCAA87" w14:textId="77777777" w:rsidR="00716BA5" w:rsidRDefault="00716BA5" w:rsidP="00B6784D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="310A2383" w14:textId="77777777" w:rsidR="008C2B3F" w:rsidRPr="00E9248B" w:rsidRDefault="008C2B3F" w:rsidP="008C2B3F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="014A6612" w14:textId="77777777" w:rsidR="0004242C" w:rsidRPr="0004242C" w:rsidRDefault="0004242C" w:rsidP="0004242C">
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0004242C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>A+ Schools of North Carolina</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="1E3A5F69" w14:textId="77777777" w:rsidR="0004242C" w:rsidRPr="0004242C" w:rsidRDefault="0004242C" w:rsidP="0004242C">
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0004242C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>new school application</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="276668CB" w14:textId="406B12B1" w:rsidR="0004242C" w:rsidRDefault="0004242C" w:rsidP="0004242C">
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="0004242C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+      <w:t>2027-2028</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6D17835C" w14:textId="77777777" w:rsidR="0004242C" w:rsidRDefault="0004242C" w:rsidP="0004242C">
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="79CF8CF5" w14:textId="3755AE96" w:rsidR="0004242C" w:rsidRPr="0004242C" w:rsidRDefault="0004242C" w:rsidP="0004242C">
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B6784D">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B71E489" wp14:editId="206ED100">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>0</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>441325</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2599690" cy="664845"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21043"/>
+              <wp:lineTo x="21526" y="21043"/>
+              <wp:lineTo x="21526" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="431289633" name="Picture 431289633" descr="A+ Schools of North Carolina"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="643517359" name="Picture 643517359" descr="A+ Schools of North Carolina"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2599690" cy="664845"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0F9EB773" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00B6784D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
-[...5 lines deleted...]
-      </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00E9248B">
-[...6 lines deleted...]
-      <w:t>A+ SCHOOLS OF NORTH CAROLINA</w:t>
+  </w:p>
+  <w:p w14:paraId="61C9DE88" w14:textId="77777777" w:rsidR="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00B6784D">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="59AE8445" w14:textId="663A3885" w:rsidR="00CD0E22" w:rsidRDefault="00CD0E22" w:rsidP="00CD0E22">
+    <w:pPr>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6D011DE5" w14:textId="3D63AF61" w:rsidR="008C2B3F" w:rsidRPr="00E9248B" w:rsidRDefault="008C2B3F" w:rsidP="008C2B3F">
+  <w:p w14:paraId="44B09010" w14:textId="186AF10F" w:rsidR="00B6784D" w:rsidRDefault="00B6784D" w:rsidP="00B6784D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Gotham Book" w:hAnsi="Gotham Book" w:cs="Times New Roman"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00B6784D">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
-        <w:sz w:val="20"/>
-[...37 lines deleted...]
-      <w:t xml:space="preserve"> ENTRY</w:t>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="449391C0" wp14:editId="276501BF">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>left</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-523875</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2599690" cy="664845"/>
+          <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21043"/>
+              <wp:lineTo x="21526" y="21043"/>
+              <wp:lineTo x="21526" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="1036308348" name="Picture 1036308348">
+            <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </wp:docPr>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="838139831" name="Picture 838139831">
+                    <a:extLst>
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </pic:cNvPr>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2599690" cy="664845"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="08FC2F52" w14:textId="77777777" w:rsidR="0090163F" w:rsidRDefault="0090163F" w:rsidP="007F4AB3">
+  <w:p w14:paraId="3A7BFC39" w14:textId="77777777" w:rsidR="00B6784D" w:rsidRDefault="00B6784D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-        <w:b/>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="122D0747"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="361C4BC2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1993560B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5DE0C552"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
-[...5 lines deleted...]
-        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
-[...10 lines deleted...]
-        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
-[...5 lines deleted...]
-        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
-[...6 lines deleted...]
-        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
-[...6 lines deleted...]
-        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
-[...15 lines deleted...]
-        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
-[...5 lines deleted...]
-        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
-[...6 lines deleted...]
-        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
-[...67 lines deleted...]
-    <w:nsid w:val="096B7395"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BFC4D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F746E158"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="D2E41C8E"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EF13787"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9A414C4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23FA66B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CCE9E58"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="267479EB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8003292"/>
+    <w:lvl w:ilvl="0" w:tplc="C1789858">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Gotham Rounded Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gotham Rounded Book" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A2D4660"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="46D25352"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...20 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5400"/>
+        </w:tabs>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...484 lines deleted...]
-      <w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6120"/>
+        </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
-      </w:pPr>
-[...96 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E584A95"/>
+    <w:nsid w:val="2BCE35C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F3245886"/>
-[...82 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="90D60106"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="450" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F425EFA"/>
+    <w:nsid w:val="3DA525B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9BEEA5E8"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="B8563492"/>
+    <w:lvl w:ilvl="0" w:tplc="C1789858">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:rFonts w:ascii="Gotham Rounded Book" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Gotham Rounded Book" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="500528DE"/>
+    <w:nsid w:val="3E161BE8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CCAA36BA"/>
-[...82 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="8E560DAC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55B65F92"/>
+    <w:nsid w:val="3E684D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E71E1192"/>
-[...82 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="0A466FD2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="597B1D49"/>
+    <w:nsid w:val="427B1D2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="01C2E54C"/>
-[...15 lines deleted...]
-      <w:lvlText w:val="%2."/>
+    <w:tmpl w:val="28E8CC30"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ADD251E"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="43C17438"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="CEB0EF4E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6070785B"/>
+    <w:nsid w:val="4CE47C71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="192C302E"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="7BD057EA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1490" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2210" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2930" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3650" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4370" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5090" w:hanging="360"/>
-[...35 lines deleted...]
-        <w:ind w:left="7250" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61BD6ABF"/>
+    <w:nsid w:val="5045361A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="207806A0"/>
-[...82 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="A08A6A18"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="694963B3"/>
+    <w:nsid w:val="52BC4A3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="398E5D32"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:tmpl w:val="D8D02CD2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
@@ -10062,857 +8097,1337 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E864AF3"/>
+    <w:nsid w:val="5E1A58A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2E9A2C32"/>
-[...82 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="FC68BF9C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="714F25D7"/>
+    <w:nsid w:val="6267631B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="E260247E"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="9BF0EE78"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...5 lines deleted...]
-      <w:lvlText w:val="%2."/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74CA4549"/>
+    <w:nsid w:val="63FF7757"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="84063CC0"/>
+    <w:tmpl w:val="0F3A80C2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76961A9D"/>
+    <w:nsid w:val="6A377D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4C8044EE"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="%1."/>
+    <w:tmpl w:val="5E901662"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%4."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%5."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...12 lines deleted...]
-      <w:lvlText w:val="%7."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...3 lines deleted...]
-      <w:lvlText w:val="%8."/>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C354033"/>
-[...7 lines deleted...]
-      <w:pPr>
+    <w:nsid w:val="6F8640AF"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="5058BECA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...14 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...5 lines deleted...]
-      <w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...7 lines deleted...]
-      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F104FF5"/>
+    <w:nsid w:val="72DC38D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="138C2074"/>
-[...82 lines deleted...]
-      </w:pPr>
+    <w:tmpl w:val="358CA0E6"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="607127005">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F7F7185"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AD12FBF2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="702443302">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="360664031">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1791708449">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="312487583">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="256983513">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1444231798">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1324822432">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1936748599">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1409688153">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1112632569">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="952248531">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1299920975">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="640841337">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="214388475">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="861012521">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="353464124">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="240413847">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1332292294">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="18" w16cid:durableId="1879470760">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1607886651">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="19" w16cid:durableId="577905493">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="246699161">
-[...11 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="731000426">
+  <w:num w:numId="20" w16cid:durableId="686444949">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1080178939">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="21" w16cid:durableId="1780753606">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="861935637">
-[...2 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1288470415">
+  <w:num w:numId="22" w16cid:durableId="194277706">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1701197820">
-[...11 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="2134205912">
+  <w:num w:numId="23" w16cid:durableId="2020767604">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="173"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00185938"/>
-[...52 lines deleted...]
-    <w:rsid w:val="00A53A5A"/>
+    <w:rsidRoot w:val="001B4EEE"/>
+    <w:rsid w:val="0000138F"/>
+    <w:rsid w:val="000028D7"/>
+    <w:rsid w:val="00002E76"/>
+    <w:rsid w:val="00027B55"/>
+    <w:rsid w:val="00030EFC"/>
+    <w:rsid w:val="0004242C"/>
+    <w:rsid w:val="0004626D"/>
+    <w:rsid w:val="00055A0E"/>
+    <w:rsid w:val="000561CC"/>
+    <w:rsid w:val="00080B91"/>
+    <w:rsid w:val="00085DB2"/>
+    <w:rsid w:val="0008692E"/>
+    <w:rsid w:val="000D6581"/>
+    <w:rsid w:val="000E2DC7"/>
+    <w:rsid w:val="000E52EA"/>
+    <w:rsid w:val="00122883"/>
+    <w:rsid w:val="00124982"/>
+    <w:rsid w:val="00131E7C"/>
+    <w:rsid w:val="001372BF"/>
+    <w:rsid w:val="00137DD8"/>
+    <w:rsid w:val="001514E9"/>
+    <w:rsid w:val="001612E9"/>
+    <w:rsid w:val="00163119"/>
+    <w:rsid w:val="00172906"/>
+    <w:rsid w:val="00173222"/>
+    <w:rsid w:val="001814EF"/>
+    <w:rsid w:val="00197763"/>
+    <w:rsid w:val="001A57F7"/>
+    <w:rsid w:val="001B4EEE"/>
+    <w:rsid w:val="001B71DC"/>
+    <w:rsid w:val="001C0A50"/>
+    <w:rsid w:val="001E0ADF"/>
+    <w:rsid w:val="001E1314"/>
+    <w:rsid w:val="001E3F08"/>
+    <w:rsid w:val="001F7DAC"/>
+    <w:rsid w:val="00200F20"/>
+    <w:rsid w:val="002053E0"/>
+    <w:rsid w:val="0021176B"/>
+    <w:rsid w:val="00225728"/>
+    <w:rsid w:val="00226624"/>
+    <w:rsid w:val="0022707F"/>
+    <w:rsid w:val="00253FF2"/>
+    <w:rsid w:val="00272D2B"/>
+    <w:rsid w:val="00275DF6"/>
+    <w:rsid w:val="00280744"/>
+    <w:rsid w:val="00287278"/>
+    <w:rsid w:val="002A7C21"/>
+    <w:rsid w:val="002B0F89"/>
+    <w:rsid w:val="002C3007"/>
+    <w:rsid w:val="002C4020"/>
+    <w:rsid w:val="002D0656"/>
+    <w:rsid w:val="002D5402"/>
+    <w:rsid w:val="003007EA"/>
+    <w:rsid w:val="00303DB3"/>
+    <w:rsid w:val="0030634D"/>
+    <w:rsid w:val="00322ACE"/>
+    <w:rsid w:val="0033134C"/>
+    <w:rsid w:val="0034628E"/>
+    <w:rsid w:val="00350C8C"/>
+    <w:rsid w:val="0035178D"/>
+    <w:rsid w:val="00353E9F"/>
+    <w:rsid w:val="003620B2"/>
+    <w:rsid w:val="00363E7D"/>
+    <w:rsid w:val="00364E19"/>
+    <w:rsid w:val="003928B6"/>
+    <w:rsid w:val="00397735"/>
+    <w:rsid w:val="0039779E"/>
+    <w:rsid w:val="003A6AF8"/>
+    <w:rsid w:val="003B4379"/>
+    <w:rsid w:val="003D578A"/>
+    <w:rsid w:val="003E690D"/>
+    <w:rsid w:val="003F3698"/>
+    <w:rsid w:val="003F5044"/>
+    <w:rsid w:val="00401557"/>
+    <w:rsid w:val="004021CE"/>
+    <w:rsid w:val="00412FE9"/>
+    <w:rsid w:val="00417A7D"/>
+    <w:rsid w:val="004322CB"/>
+    <w:rsid w:val="00446D4E"/>
+    <w:rsid w:val="00451D00"/>
+    <w:rsid w:val="00453C15"/>
+    <w:rsid w:val="004625F0"/>
+    <w:rsid w:val="00466A76"/>
+    <w:rsid w:val="004919A1"/>
+    <w:rsid w:val="0049412B"/>
+    <w:rsid w:val="004B1020"/>
+    <w:rsid w:val="004B4BED"/>
+    <w:rsid w:val="004D2EAF"/>
+    <w:rsid w:val="004D4DFA"/>
+    <w:rsid w:val="004D7EA6"/>
+    <w:rsid w:val="004E6F2F"/>
+    <w:rsid w:val="004F2241"/>
+    <w:rsid w:val="004F26A1"/>
+    <w:rsid w:val="004F31DA"/>
+    <w:rsid w:val="0051574E"/>
+    <w:rsid w:val="00520FF9"/>
+    <w:rsid w:val="00545CBC"/>
+    <w:rsid w:val="0055054A"/>
+    <w:rsid w:val="00554C5A"/>
+    <w:rsid w:val="00572380"/>
+    <w:rsid w:val="005724BB"/>
+    <w:rsid w:val="0058734A"/>
+    <w:rsid w:val="005922CA"/>
+    <w:rsid w:val="005A511D"/>
+    <w:rsid w:val="005B0AFF"/>
+    <w:rsid w:val="005C0BAE"/>
+    <w:rsid w:val="005C46D0"/>
+    <w:rsid w:val="005E5E07"/>
+    <w:rsid w:val="006050CE"/>
+    <w:rsid w:val="006108BD"/>
+    <w:rsid w:val="00611749"/>
+    <w:rsid w:val="006153B3"/>
+    <w:rsid w:val="00617C8A"/>
+    <w:rsid w:val="00630093"/>
+    <w:rsid w:val="00651939"/>
+    <w:rsid w:val="006533AF"/>
+    <w:rsid w:val="0067695E"/>
+    <w:rsid w:val="00682F61"/>
+    <w:rsid w:val="00684314"/>
+    <w:rsid w:val="00695888"/>
+    <w:rsid w:val="006A11E5"/>
+    <w:rsid w:val="006A7D93"/>
+    <w:rsid w:val="006B0F26"/>
+    <w:rsid w:val="006B5673"/>
+    <w:rsid w:val="006B643A"/>
+    <w:rsid w:val="006B6E65"/>
+    <w:rsid w:val="006D1862"/>
+    <w:rsid w:val="006D296D"/>
+    <w:rsid w:val="006E2DBD"/>
+    <w:rsid w:val="00712EB5"/>
+    <w:rsid w:val="00716BA5"/>
+    <w:rsid w:val="00736630"/>
+    <w:rsid w:val="00744581"/>
+    <w:rsid w:val="0074542A"/>
+    <w:rsid w:val="0075063F"/>
+    <w:rsid w:val="007521EF"/>
+    <w:rsid w:val="007544A5"/>
+    <w:rsid w:val="00781030"/>
+    <w:rsid w:val="007A2B2C"/>
+    <w:rsid w:val="007C12B7"/>
+    <w:rsid w:val="007C2966"/>
+    <w:rsid w:val="007C6820"/>
+    <w:rsid w:val="007C77BE"/>
+    <w:rsid w:val="007D190D"/>
+    <w:rsid w:val="007E14E0"/>
+    <w:rsid w:val="008100FF"/>
+    <w:rsid w:val="00815A8F"/>
+    <w:rsid w:val="0082447A"/>
+    <w:rsid w:val="00824A19"/>
+    <w:rsid w:val="00825610"/>
+    <w:rsid w:val="00825BD4"/>
+    <w:rsid w:val="00830F80"/>
+    <w:rsid w:val="00832851"/>
+    <w:rsid w:val="008417C4"/>
+    <w:rsid w:val="008658E3"/>
+    <w:rsid w:val="00866CB3"/>
+    <w:rsid w:val="00885D7A"/>
+    <w:rsid w:val="00893951"/>
+    <w:rsid w:val="00893A15"/>
+    <w:rsid w:val="00893C73"/>
+    <w:rsid w:val="008B1DC7"/>
+    <w:rsid w:val="008B6319"/>
+    <w:rsid w:val="0090421E"/>
+    <w:rsid w:val="00911F60"/>
+    <w:rsid w:val="00922227"/>
+    <w:rsid w:val="00933F99"/>
+    <w:rsid w:val="00942D33"/>
+    <w:rsid w:val="00945C27"/>
+    <w:rsid w:val="00955D16"/>
+    <w:rsid w:val="009649B7"/>
+    <w:rsid w:val="00965F06"/>
+    <w:rsid w:val="00975A13"/>
+    <w:rsid w:val="00990A3F"/>
+    <w:rsid w:val="009B0767"/>
+    <w:rsid w:val="009B2FBC"/>
+    <w:rsid w:val="009B3971"/>
+    <w:rsid w:val="009B6B93"/>
+    <w:rsid w:val="009D3694"/>
+    <w:rsid w:val="009D5821"/>
+    <w:rsid w:val="009D6A4C"/>
+    <w:rsid w:val="009E5265"/>
+    <w:rsid w:val="009E6F6D"/>
+    <w:rsid w:val="00A14236"/>
+    <w:rsid w:val="00A237A7"/>
+    <w:rsid w:val="00A33568"/>
+    <w:rsid w:val="00A41046"/>
+    <w:rsid w:val="00A56114"/>
+    <w:rsid w:val="00A5679A"/>
+    <w:rsid w:val="00A642BA"/>
     <w:rsid w:val="00A65B40"/>
-    <w:rsid w:val="00B27DDC"/>
-[...28 lines deleted...]
-    <w:rsid w:val="00FF429E"/>
+    <w:rsid w:val="00A72C0D"/>
+    <w:rsid w:val="00A7588C"/>
+    <w:rsid w:val="00A90AE5"/>
+    <w:rsid w:val="00A92D88"/>
+    <w:rsid w:val="00A97E98"/>
+    <w:rsid w:val="00AA206E"/>
+    <w:rsid w:val="00AC0EA9"/>
+    <w:rsid w:val="00AE444A"/>
+    <w:rsid w:val="00B04713"/>
+    <w:rsid w:val="00B0600A"/>
+    <w:rsid w:val="00B3296F"/>
+    <w:rsid w:val="00B3761C"/>
+    <w:rsid w:val="00B46D6E"/>
+    <w:rsid w:val="00B61789"/>
+    <w:rsid w:val="00B6750C"/>
+    <w:rsid w:val="00B6784D"/>
+    <w:rsid w:val="00B72AB5"/>
+    <w:rsid w:val="00BA5B10"/>
+    <w:rsid w:val="00BA72BE"/>
+    <w:rsid w:val="00BA78C4"/>
+    <w:rsid w:val="00BB0AA2"/>
+    <w:rsid w:val="00BC03BA"/>
+    <w:rsid w:val="00BC0BBB"/>
+    <w:rsid w:val="00BC2D36"/>
+    <w:rsid w:val="00BC45DA"/>
+    <w:rsid w:val="00BC63A0"/>
+    <w:rsid w:val="00BD69AF"/>
+    <w:rsid w:val="00BE6B5B"/>
+    <w:rsid w:val="00C15FFE"/>
+    <w:rsid w:val="00C209FC"/>
+    <w:rsid w:val="00C332BC"/>
+    <w:rsid w:val="00C36B0B"/>
+    <w:rsid w:val="00C41BFB"/>
+    <w:rsid w:val="00C577C2"/>
+    <w:rsid w:val="00C65E42"/>
+    <w:rsid w:val="00C72774"/>
+    <w:rsid w:val="00C72BC6"/>
+    <w:rsid w:val="00C906F8"/>
+    <w:rsid w:val="00CA4F4B"/>
+    <w:rsid w:val="00CC1109"/>
+    <w:rsid w:val="00CD0E22"/>
+    <w:rsid w:val="00CE34FD"/>
+    <w:rsid w:val="00CF464C"/>
+    <w:rsid w:val="00CF74A5"/>
+    <w:rsid w:val="00D13D66"/>
+    <w:rsid w:val="00D2508F"/>
+    <w:rsid w:val="00D4089A"/>
+    <w:rsid w:val="00D40A35"/>
+    <w:rsid w:val="00D41582"/>
+    <w:rsid w:val="00D42BBC"/>
+    <w:rsid w:val="00D45F73"/>
+    <w:rsid w:val="00D57E3F"/>
+    <w:rsid w:val="00D643E0"/>
+    <w:rsid w:val="00D97F89"/>
+    <w:rsid w:val="00DA0623"/>
+    <w:rsid w:val="00DA417A"/>
+    <w:rsid w:val="00DB4F77"/>
+    <w:rsid w:val="00DC6AEF"/>
+    <w:rsid w:val="00DF4CA6"/>
+    <w:rsid w:val="00E00529"/>
+    <w:rsid w:val="00E05E1E"/>
+    <w:rsid w:val="00E1139F"/>
+    <w:rsid w:val="00E238BE"/>
+    <w:rsid w:val="00E46381"/>
+    <w:rsid w:val="00E53541"/>
+    <w:rsid w:val="00E614FF"/>
+    <w:rsid w:val="00E64169"/>
+    <w:rsid w:val="00E64318"/>
+    <w:rsid w:val="00E6648A"/>
+    <w:rsid w:val="00E72F7C"/>
+    <w:rsid w:val="00E81696"/>
+    <w:rsid w:val="00E83E24"/>
+    <w:rsid w:val="00E85FC0"/>
+    <w:rsid w:val="00EB250E"/>
+    <w:rsid w:val="00EC435F"/>
+    <w:rsid w:val="00EC5F8E"/>
+    <w:rsid w:val="00ED61D3"/>
+    <w:rsid w:val="00EE4283"/>
+    <w:rsid w:val="00F03AE6"/>
+    <w:rsid w:val="00F066EB"/>
+    <w:rsid w:val="00F06C7F"/>
+    <w:rsid w:val="00F12F57"/>
+    <w:rsid w:val="00F13FD5"/>
+    <w:rsid w:val="00F2070C"/>
+    <w:rsid w:val="00F219B6"/>
+    <w:rsid w:val="00F323B0"/>
+    <w:rsid w:val="00F36BFE"/>
+    <w:rsid w:val="00F445CD"/>
+    <w:rsid w:val="00F702B5"/>
+    <w:rsid w:val="00F900D5"/>
+    <w:rsid w:val="00FA3C4F"/>
+    <w:rsid w:val="00FC1B51"/>
+    <w:rsid w:val="00FD0704"/>
+    <w:rsid w:val="00FF0CC2"/>
+    <w:rsid w:val="00FF4A3E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6071B0C6"/>
-  <w15:docId w15:val="{AE7AD343-6537-47D2-B2E7-A5DB462CAD52}"/>
+  <w14:docId w14:val="0D96DE19"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B386447A-E26E-4AAF-B7AE-CC8390620B59}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -10991,51 +9506,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -11217,548 +9732,819 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001B4EEE"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD0E22"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs w:val="0"/>
+      <w:sz w:val="44"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00FD0704"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A97E98"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00CD0E22"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001B4EEE"/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="001B4EEE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="003A6AF8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00185938"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00CF464C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00185938"/>
+    <w:rsid w:val="00CF464C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...9 lines deleted...]
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007F5ACB"/>
+    <w:rsid w:val="002053E0"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A90AE5"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
-  </w:style>
-[...40 lines deleted...]
-    <w:rsid w:val="007F5ACB"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="59"/>
-    <w:rsid w:val="007F5ACB"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007E14E0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...4 lines deleted...]
-    <w:rsid w:val="009803BE"/>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00353E9F"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00256E42"/>
+    <w:rsid w:val="001C0A50"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C0A50"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="001C0A50"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C0A50"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C0A50"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B6784D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B6784D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00B6784D"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B6784D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CD0E22"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="44"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FD0704"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:bCs/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A97E98"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0008692E"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00CD0E22"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1723862495">
+    <w:div w:id="604654797">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="969480883">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1512143445">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.huggins@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.huggins@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.huggins@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jennifer.huggins@dncr.nc.gov" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1583</Words>
-  <Characters>8930</Characters>
+  <Words>1013</Words>
+  <Characters>5777</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>297</Lines>
-  <Paragraphs>152</Paragraphs>
+  <Lines>48</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>State of North Carolina</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10361</CharactersWithSpaces>
+  <CharactersWithSpaces>6777</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
-  <dc:creator>State of NC</dc:creator>
+  <dc:subject/>
+  <dc:creator>Burrows, Michelle Mazan</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>