--- v0 (2025-10-20)
+++ v1 (2026-04-30)
@@ -11,342 +11,196 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2A542B86" w14:textId="2E3E3AAB" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2A542B86" w14:textId="326DA5B3" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:noProof/>
-[...144 lines deleted...]
-        <w:rPr>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t>FY2</w:t>
       </w:r>
-      <w:r w:rsidR="00346DC3">
+      <w:r w:rsidR="0033606C">
         <w:rPr>
           <w:sz w:val="52"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
-      <w:r w:rsidR="00346DC3">
+      <w:r w:rsidR="0033606C">
         <w:rPr>
           <w:sz w:val="52"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> Final Report Guide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A168127" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="7A168127" w14:textId="397B70B0" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="753" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">For North Carolina Arts Council Grantees </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C65AE54" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="4C65AE54" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000" w:rsidP="009760BA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="83"/>
-        <w:ind w:left="20"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Introduction </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DD9B6A" w14:textId="7EEB511F" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="73DD9B6A" w14:textId="6635CE53" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="370"/>
         <w:ind w:left="10"/>
       </w:pPr>
       <w:r>
         <w:t>The purpose of this guide is to help you complete your FY2</w:t>
       </w:r>
-      <w:r w:rsidR="005F6870">
-        <w:t>4</w:t>
+      <w:r w:rsidR="0033606C">
+        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>-2</w:t>
       </w:r>
-      <w:r w:rsidR="005F6870">
-        <w:t>5</w:t>
+      <w:r w:rsidR="0033606C">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Final Report for grants from the North Carolina Arts Council. We strongly recommend that you print out this guide or have it up on another screen while you work through the final report questions. This guide includes tips, descriptions, and additional details that will help make this report easier to complete.  It follows the questions in the order </w:t>
       </w:r>
       <w:r w:rsidR="00627A07">
         <w:t xml:space="preserve">in which they </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">appear </w:t>
       </w:r>
       <w:r w:rsidR="00627A07">
         <w:t>within</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the final report. Note that some reports may not include all sections.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A0159D" w14:textId="208472E0" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="17A0159D" w14:textId="2B740E3D" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="422"/>
           <w:tab w:val="center" w:pos="4630"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68AB6D39" wp14:editId="138A159A">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68AB6D39" wp14:editId="5E975C35">
                 <wp:extent cx="279990" cy="399962"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="13090" name="Group 13090" descr="P6#y1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="279990" cy="399962"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="279990" cy="399962"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
-                        <wps:cNvPr id="898" name="Shape 898"/>
+                        <wps:cNvPr id="898" name="Shape 898" descr="An hourglass"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="210651"/>
                             <a:ext cx="86611" cy="189311"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
                             <a:rect l="0" t="0" r="0" b="0"/>
                             <a:pathLst>
                               <a:path w="86611" h="189311">
                                 <a:moveTo>
                                   <a:pt x="86611" y="0"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="86611" y="44095"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="67107" y="77673"/>
                                 </a:lnTo>
                                 <a:cubicBezTo>
                                   <a:pt x="54502" y="104554"/>
@@ -799,94 +653,95 @@
                             <a:miter lim="127000"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:srgbClr val="000000"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:group id="Group 13090" style="width:22.0465pt;height:31.4931pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2799,3999">
-[...2 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+              <v:group w14:anchorId="71B30990" id="Group 13090" o:spid="_x0000_s1026" alt="P6#y1" style="width:22.05pt;height:31.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="279990,399962" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQD7JBI3TAcAAJwjAAAOAAAAZHJzL2Uyb0RvYy54bWzsWttu4zYQfS/QfzD83rV40YXBJou22+5L&#13;&#10;0S662w9QZPkCyJIhKXHSr+8hhyOJjnNpCiRAN3kIZXM4nBnOnBmO/P7Dza6aXZdtt23q87l4F81n&#13;&#10;ZV00y229Pp//9fXXH7L5rOvzeplXTV2ez2/Lbv7h4vvv3h/2Z6VsNk21LNsZmNTd2WF/Pt/0/f5s&#13;&#10;seiKTbnLu3fNvqwxuWraXd7jY7teLNv8AO67aiGjKFkcmna5b5ui7Dp8+5Em5xeO/2pVFv0fq1VX&#13;&#10;9rPqfA7Zeve/df8v7f/Fxfv8bN3m+8228GLkz5Bil29rbDqw+pj3+eyq3d5htdsWbdM1q/5d0ewW&#13;&#10;zWq1LUqnA7QR0ZE2n9rmau90WZ8d1vvBTDDtkZ2ezbb4/fpTu/+y/9zCEof9GrZwn6wuN6t2Z0dI&#13;&#10;ObtxJrsdTFbe9LMCX8rUGAPDFphSeEwkmbTYwO53VhWbXx5ct+BNF4Eohz2coxv17/6b/l82+b50&#13;&#10;Zu3OoP/ndrZdns8zA1et8x2c1BHM3BfLsivgLj/Ws01z1a6rvOusglYiLB3s1p11MOG9RpMiSmJB&#13;&#10;lmHLZUkiBBlOZEbhGXwHA+RnxVXXfyobdwL59W9dT6665Kd8w0/FTc2PLRz+QVff571dZyW1j7MD&#13;&#10;FCdBNghfksNO7prr8mvjyHp7jJ6IHQByjhRVfZpS68jEXium4XHvuCapiNL5DFzTNEnVEW1xdbkt&#13;&#10;fir/nnKPdRxJt0JEOo412ZS46TgTcEVwE0or9kQ/p0RMO4nYSFoHJcItQuGySKYxsZsuYSIeif9o&#13;&#10;HxFLI8yRKvcST0+eiXgkzl6jJxNCVvPw9kJF3urWFneIQ5uQECJJY4SHNa1Ik8y7Ms2p2KSJm0tE&#13;&#10;qtwhwrnofLVJaEraP2+UcINQ29GODptxRDxfVE1XUohYz3WxMnizO8oxXqraOraFpRw5ZVXlvQPn&#13;&#10;3bZHsqm2O6gh0ygatwA3G9IUxO6pv61K6/5V/We5AkA4ALRfdO368ueqnV3nNqW4P8c8r/ab3H/r&#13;&#10;FfWkTlTHx65fbatqYCnc0lMsSVNPbNeVLpsNKyNaWXhpKKUhMUBpTmwwyrDI7dzU/bC+Rjp2Yk60&#13;&#10;tY+XzfLWJQNnEKAugd0LwK85hl/nxVamf4G0PqOfBlmZpf5kOLW9DshaOeyBjBA6DXX2ynGWQ4Co&#13;&#10;7g+R++gQ79HDQKyVFASPoB1SEfMLA5ak0InIlIv6WCrpzU5TsTBIdg7VtUgya/IBECKVEaCZOFKJ&#13;&#10;P42QP+96rO10BdPweEyLTDYeNhPxSMRJjARCkJakkWFZmCiUiZYoAJymJUgN5EysmUiRdEhpkUjH&#13;&#10;bZga8HZq3HAD3pY2IhNNqXmexykdOwzPvSGlrfsHpPu/IaVB3goKVfsFYuzJSDkCyBBSyBS+MLeV&#13;&#10;aoZU7wr6SBtyZaSSF4dMlgSFqSJBno+ZzGtSv3K08EgRNSE0ymhXX06KkJDYAAOovEExaoAmlLSZ&#13;&#10;iMc7nAXqrkdYT+QQSSQJRe8VBNsLe2i2PosToY4lCbGG5DGJMB7MdOyXMGJlqc68YirOtMuaPJdm&#13;&#10;SvkKXBqpudQMtwg/0YZpon0xiOIro7JzYKrThEBPyESpIGekytbrTjepUWs+IWkkSid+icIVgwtP&#13;&#10;PhAeSa6RWMo4yo5tFxJPzgWHIh9JqxNq78IPeQij/iToeHMeSWIixP7xnZMOCbXS3nRPUG0kFirF&#13;&#10;XepBb4YPSBRs1uGkVumxhU+dvxJJQhUDzliK4KIgTZaxU6VZeK1Di0H6qxscDudKNgy3CD+RmUSW&#13;&#10;4k7pZIQXk0LscAK9I88U3k/ByHMy4mWIJc338nCH0M7edeGcd2qnk4Q2SB/zM2W87I9DC21vtKQe&#13;&#10;w70wQXRv5QIM9O1crEyEWnza17JfPK9c8FX+6VJhvGK8bqVg5XjZQgEtFCTfpyD7aCOGBR6nwP4W&#13;&#10;oN9YgCLzhQHq0umT63mB7jHKKZvo0Gg2uGDDF8eKPktSMzSa0dTmXP3iYeoFcY1mJ8fzwxTlg/CN&#13;&#10;RRS+x6k0TNUUWmg3RFQSoj5G4etMRFOJibmiRQMzDgoTFJ+ZryTjDOndh3m4QxjEXk1Xi0+WMBGP&#13;&#10;tPeEOJucDRPxOIUHKDweIhPwGBDGUiYsMRPw6FVPuCSHdsNVj2l4JFqtUOpROXWKODSJXxJpLqWU&#13;&#10;jtAfmVhdiZRLvkhD0OmcMCKl6gwVnOb3AuEOoXBU2mj0sbg+5Hkep5Z5Q9hvDGFRSocI63zqOQj7&#13;&#10;CLiyZ702uFLTa2whn/L+cTaMkRGTWBue55G4jXS2AuK0wjQ8Eu2Io6dow8imFSMqp2iXBPAALBe+&#13;&#10;24E+LN7rTWAFmYFvi2jrpqfbE6Fs/vZmYfVhhf09a9K5ZkY8kui43gJ3bT4eGmyTO9kpZdGvsG/R&#13;&#10;sSLVwMWpQsBN/+oNjXa835zoCkTGm0aX9ycHEPIPJaM9nlqwHlvjrbH8Wo1l93sI/ATEvUr0P1ex&#13;&#10;vzGZfnbvMMcf1Vz8AwAA//8DAFBLAwQUAAYACAAAACEAt9PZLN8AAAAIAQAADwAAAGRycy9kb3du&#13;&#10;cmV2LnhtbEyPT2vCQBDF74V+h2UKvdVNqpUSsxGxf05SqBbE25iMSTA7G7JrEr99p720lwfD4715&#13;&#10;v3Q52kb11PnasYF4EoEizl1Rc2nga/f28AzKB+QCG8dk4EoeltntTYpJ4Qb+pH4bSiUl7BM0UIXQ&#13;&#10;Jlr7vCKLfuJaYvFOrrMY5OxKXXQ4SLlt9GMUzbXFmuVDhS2tK8rP24s18D7gsJrGr/3mfFpfD7un&#13;&#10;j/0mJmPu78aXhchqASrQGP4S8MMg+yGTYUd34cKrxoDQhF8VbzaLQR0NzKcR6CzV/wGybwAAAP//&#13;&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#13;&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#13;&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD7JBI3TAcAAJwjAAAOAAAAAAAAAAAAAAAAAC4CAABk&#13;&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC309ks3wAAAAgBAAAPAAAAAAAAAAAAAAAAAKYJ&#13;&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAsgoAAAAA&#13;&#10;">
+                <v:shape id="Shape 898" o:spid="_x0000_s1027" alt="An hourglass" style="position:absolute;top:210651;width:86611;height:189311;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="86611,189311" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQC1XTlIyAAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#13;&#10;DIbvg72D0WCX0TrLYWRp3TI2RtfSy7rRs4jVJDSWg+0m2dtPh0Ivgh/xf9K3XE+uUwOF2Ho28DzP&#13;&#10;QBFX3rZcG/j9+ZwVoGJCtth5JgN/FGG9ur9bYmn9yN80HFKtBMKxRANNSn2pdawachjnvieW3ckH&#13;&#10;h0liqLUNOArcdTrPshftsGW50GBP7w1V58PFGdhktB227bi57IYu9+G4z+mpMObxYfpYyHhbgEo0&#13;&#10;pVvjiviyBopXeVmMxAb06h8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC1XTlIyAAAAOEA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" path="m86611,r,44095l67107,77673c54502,104554,45810,134362,43157,159254r37118,l86611,152919r,36392l,189311,,159299r13007,c16758,117681,35976,61733,64966,22222l86611,xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,86611,189311"/>
                 </v:shape>
-                <v:shape id="Shape 899" style="position:absolute;width:866;height:1892;left:0;top:0;" coordsize="86611,189287" path="m0,0l86611,0l86611,30005l43217,30011c46183,52320,51951,74168,60380,95036l86611,95036l86611,189287l65045,167096c36174,127587,17134,71626,13007,30011l0,30011l0,0x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 899" o:spid="_x0000_s1028" style="position:absolute;width:86611;height:189287;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="86611,189287" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAloXaKygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9LawJB&#13;&#10;EITvQv7D0IHcdNYI6j5GCQlRT4ImiN6anXYf2elZdia6+uszgUAuBUVRX1HZsjeNuFDnKssKxqMI&#13;&#10;BHFudcWFgs+P9+EchPPIGhvLpOBGDpaLh0GGibZX3tFl7wsRIOwSVFB63yZSurwkg25kW+KQnW1n&#13;&#10;0AfbFVJ3eA1w08jnKJpKgxWHhRJbei0p/9p/GwUTnh36tT8dt6t6Gt/tpj5N2lqpp8f+LQ3ykoLw&#13;&#10;1Pv/xh9ioxXM4xh+H4U3IBc/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACWhdorKAAAA&#13;&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m,l86611,r,30005l43217,30011v2966,22309,8734,44157,17163,65025l86611,95036r,94251l65045,167096c36174,127587,17134,71626,13007,30011l,30011,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,86611,189287"/>
                 </v:shape>
-                <v:shape id="Shape 900" style="position:absolute;width:1065;height:3049;left:866;top:950;" coordsize="106588,304926" path="m0,0l106588,0l106588,93944l95876,104945l106588,115944l106588,160268l104188,156135c96194,145135,87486,135847,78332,129249c76466,127899,74760,126338,73254,124597l63464,137102l63464,225085l106588,268205l106588,304926l0,304926l0,268535l43454,225085l43454,137458l33229,124372c31663,126213,29882,127854,27927,129264c18773,135858,10067,145144,2073,156141l0,159711l0,115615l10393,104945l0,94251l0,0x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 900" o:spid="_x0000_s1029" style="position:absolute;left:86611;top:95036;width:106588;height:304926;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="106588,304926" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCyLXUyxwAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfC/7DMoIvRTdaKBpdRZTSWvpS9QOG3TEJZmdDdhvj33ceBF8GLsM9l7Pa9L5WHbWxCmxgOslA&#13;&#10;EdvgKi4MnE8f4zmomJAd1oHJwJ0ibNaDlxXmLtz4l7pjKpRAOOZooEypybWOtiSPcRIaYvldQusx&#13;&#10;SWwL7Vq8CdzXepZl79pjxbJQYkO7kuz1+OcNfN4vPhav12/b4Vvn/OFn1xysMaNhv1/K2S5BJerT&#13;&#10;s/FAfDkDi0wcxEhsQK//AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALItdTLHAAAA4QAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" path="m,l106588,r,93944l95876,104945r10712,10999l106588,160268r-2400,-4133c96194,145135,87486,135847,78332,129249v-1866,-1350,-3572,-2911,-5078,-4652l63464,137102r,87983l106588,268205r,36721l,304926,,268535,43454,225085r,-87627l33229,124372v-1566,1841,-3347,3482,-5302,4892c18773,135858,10067,145144,2073,156141l,159711,,115615,10393,104945,,94251,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,106588,304926"/>
                 </v:shape>
-                <v:shape id="Shape 901" style="position:absolute;width:1065;height:300;left:866;top:0;" coordsize="106588,30005" path="m0,0l106588,0l106588,29988l0,30005l0,0x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 901" o:spid="_x0000_s1030" style="position:absolute;left:86611;width:106588;height:30005;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="106588,30005" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCuyJmcygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#13;&#10;FMTvQr/D8gq9hLqxQmmiq7QV/x081BZ6fWafydLs25hdNX57Vyh4GRiG+Q0znna2FidqvXGsYNBP&#13;&#10;QRAXThsuFfx8z5/fQPiArLF2TAou5GE6eeiNMdfuzF902oZSRAj7HBVUITS5lL6oyKLvu4Y4ZnvX&#13;&#10;WgzRtqXULZ4j3NbyJU1fpUXDcaHChj4rKv62R6vg1yR+U5ss+VgvZ91huDsskwUq9fTYzUZR3kcg&#13;&#10;AnXh3vhHrLSCLB3A7VF8A3JyBQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAK7ImZzKAAAA&#13;&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m,l106588,r,29988l,30005,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,106588,30005"/>
                 </v:shape>
-                <v:shape id="Shape 902" style="position:absolute;width:867;height:1889;left:1931;top:2109;" coordsize="86791,188982" path="m0,0l21316,21885c50304,61394,69532,117353,73284,158971l86791,158971l86791,188982l0,188982l0,152261l6666,158926l43124,158926c40473,134034,31782,104226,19177,77343l0,44324l0,0x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 902" o:spid="_x0000_s1031" style="position:absolute;left:193199;top:210980;width:86791;height:188982;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="86791,188982" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDRMYxRxgAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#13;&#10;FMTvgt8hPMFL0VRhRatRxFVW2JN/wOujebbV5qUkWe1++42w4GVgGOY3zGLVmlo8yPnKsoLRMAVB&#13;&#10;nFtdcaHgfNoNpiB8QNZYWyYFv+Rhtex2Fphp++QDPY6hEBHCPkMFZQhNJqXPSzLoh7YhjtnVOoMh&#13;&#10;WldI7fAZ4aaW4zSdSIMVx4USG9qUlN+PP0bBBzrZmMR+rb/vfsrbhG6XXaJUv9d+zqOs5yACteHd&#13;&#10;+EfstYJZOobXo/gG5PIPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA0TGMUcYAAADhAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" path="m,l21316,21885v28988,39509,48216,95468,51968,137086l86791,158971r,30011l,188982,,152261r6666,6665l43124,158926c40473,134034,31782,104226,19177,77343l,44324,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,86791,188982"/>
                 </v:shape>
-                <v:shape id="Shape 903" style="position:absolute;width:867;height:1889;left:1931;top:0;" coordsize="86791,188980" path="m0,0l86791,0l86791,29982l73284,29982c69532,71596,50318,127557,21327,167079l0,188980l0,95036l26261,95036c34690,74178,40358,52310,43119,29982l0,29988l0,0x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 903" o:spid="_x0000_s1032" style="position:absolute;left:193199;width:86791;height:188980;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="86791,188980" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBeXtsZygAAAOEAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvQv/D8gq96UalpUZXEW2LR7Wi7e2ZfU3SZN+G7GrS/npXELwMDMN8w0xmrSnFmWqXW1bQ70Ug&#13;&#10;iBOrc04V7D7fu68gnEfWWFomBX/kYDZ96Eww1rbhDZ23PhUBwi5GBZn3VSylSzIy6Hq2Ig7Zj60N&#13;&#10;+mDrVOoamwA3pRxE0Ys0mHNYyLCiRUZJsT0ZBYUt/v1wv3ar56b//fv1cTy8rY9KPT22y3GQ+RiE&#13;&#10;p9bfGzfESisYRUO4PgpvQE4vAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF5e2xnKAAAA&#13;&#10;4QAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m,l86791,r,29982l73284,29982c69532,71596,50318,127557,21327,167079l,188980,,95036r26261,c34690,74178,40358,52310,43119,29982l,29988,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,86791,188980"/>
                 </v:shape>
+                <w10:anchorlock/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t>Final Reports and signed Certifications are due by: July 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="00AE31E4">
+      <w:r w:rsidR="0033606C">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> @ 11:59 PM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7369F549" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="254" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="840" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -2017,69 +1872,69 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="20"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc192064080"/>
       <w:r>
         <w:t>Getting Started with your Final Report</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F9B48CD" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRPr="00390CE3" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="13"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Log into the grants portal (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId7">
         <w:r w:rsidR="00D14DD2">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>https://</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId8">
         <w:r w:rsidR="00D14DD2">
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>ncarts.gosmart.org</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId9">
         <w:r w:rsidR="00D14DD2">
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECD4E34" w14:textId="759B9887" w:rsidR="00390CE3" w:rsidRDefault="00390CE3" w:rsidP="00390CE3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="13"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00390CE3">
         <w:t xml:space="preserve">If you have difficulty logging in, please contact us.  </w:t>
@@ -2125,126 +1980,126 @@
     </w:p>
     <w:p w14:paraId="1552ADDF" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To start work on the final report, click the START Final Report button, which looks </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FE50128" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="1450"/>
       </w:pPr>
       <w:r>
         <w:t>like this:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="336B6C05" wp14:editId="3B1BC2B3">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="336B6C05" wp14:editId="079AE757">
             <wp:extent cx="1059180" cy="259079"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1054" name="Picture 1054" descr="P29#yIS1"/>
+            <wp:docPr id="1054" name="Picture 1054" descr="Start final report button"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1054" name="Picture 1054"/>
+                    <pic:cNvPr id="1054" name="Picture 1054" descr="Start final report button"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId10"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1059180" cy="259079"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F6A1766" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you’ve saved your final report and need to resume working on it, the button </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="141082EB" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="78"/>
         <w:ind w:left="1450"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">will look like this:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3309206C" wp14:editId="002DAF72">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3309206C" wp14:editId="7ED54BA4">
             <wp:extent cx="944880" cy="259080"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1056" name="Picture 1056" descr="P30#yIS1"/>
+            <wp:docPr id="1056" name="Picture 1056" descr="edit final report button"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1056" name="Picture 1056"/>
+                    <pic:cNvPr id="1056" name="Picture 1056" descr="edit final report button"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13"/>
+                    <a:blip r:embed="rId11"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="944880" cy="259080"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="587B2332" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
@@ -2581,54 +2436,54 @@
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="7425" y="0"/>
                 <wp:lineTo x="5400" y="2700"/>
                 <wp:lineTo x="2025" y="9450"/>
                 <wp:lineTo x="2700" y="20925"/>
                 <wp:lineTo x="14850" y="20925"/>
                 <wp:lineTo x="18900" y="12825"/>
                 <wp:lineTo x="18900" y="11475"/>
                 <wp:lineTo x="10125" y="0"/>
                 <wp:lineTo x="7425" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
             <wp:docPr id="1331789124" name="Graphic 109" descr="Coffee with solid fill"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1331789124" name="Graphic 1331789124" descr="Coffee with solid fill"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId15"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId13"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="609600" cy="609600"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -4681,62 +4536,62 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Enter the amount of the grant award that you spent on the project.  Do not include matching or other funds in this number.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="705DD3EA" w14:textId="2A1A2794" w:rsidR="004F2DB0" w:rsidRDefault="004F2DB0" w:rsidP="00545350">
       <w:pPr>
         <w:spacing w:after="78" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="25" w:firstLine="16"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B644164" wp14:editId="794A471D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B644164" wp14:editId="46B08869">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>253453</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4445</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="444500" cy="386715"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="14684" name="Group 14684" descr="P145#y1"/>
+                <wp:docPr id="14684" name="Group 14684" descr="A call out word bubble with an exclamation sign in it"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="444500" cy="386715"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="287124" cy="260882"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="1800" name="Shape 1800"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="143619" cy="202400"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
@@ -4919,56 +4774,56 @@
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:ln w="0" cap="flat">
                             <a:noFill/>
                             <a:miter lim="127000"/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="2188797D" id="Group 14684" o:spid="_x0000_s1026" alt="P145#y1" style="position:absolute;margin-left:19.95pt;margin-top:.35pt;width:35pt;height:30.45pt;z-index:251672576" coordsize="287124,260882" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+S677oAQAAC4QAAAOAAAAZHJzL2Uyb0RvYy54bWzcV9tu4zYQfS/QfxD03pg3SZQRZ4F2u3kp&#10;2gV2+wGKLNsCJFEQFTvp13d4GUmMjbWzBfaheQgl88ztzHCGuv/w0jbRsRp0rbpNTO9IHFVdqbZ1&#10;t9/Ef3/99IuMIz0W3bZoVFdt4tdKxx8efv7p/tSvK6YOqtlWQwRKOr0+9Zv4MI79erXS5aFqC32n&#10;+qqDzZ0a2mKE12G/2g7FCbS3zYoRkq5Oatj2gyorreHXj24zfrD6d7uqHP/a7XQ1Rs0mBt9G+3+w&#10;/5/M/9XDfbHeD0V/qEvvRvEdXrRF3YHRSdXHYiyi56E+U9XW5aC02o13pWpXarery8rGANFQ8iaa&#10;x0E99zaW/fq07yeagNo3PH232vLP4+PQf+k/D8DEqd8DF/bNxPKyG1qzgpfRi6XsdaKsehmjEn4U&#10;QiQEiC1hi8s0o4mjtDwA72dS5eF3L8dkRplwciwlUjIjt0Kjq8CVUw/Foef49X+L/8uh6CtLq15D&#10;/J+HqN5C7UoTR1e0UKUWEdlfLC0WN5Gk1xr4upUhKnhKcx8pYQKsLCMt1uWzHh8rZakujn/oEbah&#10;kLb4VBzwqXzp8HGAyv5mTffFaOSMKvMYnSBC78lhEzPniNlt1bH6qixuNAmjQrAsjjDVkJIZ0XQh&#10;0kW2gCIA196rnICcZ1R6AhCEqwdzwXliHXgXmDKSX1PtCQCH34nmnOXZt902up3b1KDTN+jy+aku&#10;f63+CQjkCRHQII0/nHNXGZAvRxqTlHC3KQhj/mAtNl2WqJBZipSGVsK3hSSUo7GZcMJz4+dsM5fC&#10;q03SnNggpk3O0gSOrJXMMyJ8hKGVN8lcMJ4KxrH2EYWr921G+wJ1JwVRuCIaC/UiOHQLRbhgNoJZ&#10;ZApPsMTl4tIezVzk8x4cjNBE+OYMppymaI8zmyW0B83GMJknOaPLHGTOQSolkVhEoeqQBsQLTjEj&#10;CAjFkAIXZCpEYDZNuDOchUk/6wah0rJRunJZMm3GtvCp9ViK5uamVVNvP9VNYwpOD/un35ohOhZm&#10;Mts/X08BrOlM5zIDpoDbwa4pRjtmO2X02Mpt6xFuEE3dmkOdgSKvpumMmcreAVzXhKGCrds8Pant&#10;qx179neYL2YA/phBQ88Gjc2FMQ8D6fqgwU4OBeSvMDiPYSch0IbMPL4wV3/stLGemGnjBrzJxzxL&#10;XDm6U4A5m3exhH3RspwkrjwRioCwHD2cZ0T6NuZaDh46pAfYme8qeDC4IL4ZiwxGoKvqUD9aPReR&#10;UuTYhREVyk4yMB782U9hGi7PPuVp7gcCNJqMWycm32cSYFNSvDGFVtC2syZT4mMKRBCE6xl4eSND&#10;EK4OzGQK1JoWFrREBOHqwO8E0uujws8hA7QMQqtBk7g609yn9BIyZM7hKfPJmQSQf0bh2EK81rsg&#10;bSz3g3+SuWk4yAxuvV4jTQKNNIGx4PaSjLGwJScJ5N7KmdHPbynUQCSxM3/B2EUeQMSlDS6EQgaj&#10;i/JsmjokDccXJXnqk8MhvluK1Ju5fsfywOsXvRyuKo6hd2Cv3zad/VtxZ53qfzUq7RcafJTaie8/&#10;oM1X7/Idnpef+Q//AgAA//8DAFBLAwQUAAYACAAAACEAwc0PetsAAAAGAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyOwUrDQBRF94L/MDzBnZ3EYrRpXkop6qoIbQXpbpp5TUIzb0JmmqR/72Sly8u9nHuy&#10;1Wga0VPnassI8SwCQVxYXXOJ8H34eHoD4bxirRrLhHAjB6v8/i5TqbYD76jf+1IECLtUIVTet6mU&#10;rqjIKDezLXHozrYzyofYlVJ3aghw08jnKEqkUTWHh0q1tKmouOyvBuFzUMN6Hr/328t5czseXr5+&#10;tjEhPj6M6yUIT6P/G8OkH9QhD04ne2XtRIMwXyzCEuEVxNRGUzwhJHECMs/kf/38FwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAP5LrvugBAAALhAAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMHND3rbAAAABgEAAA8AAAAAAAAAAAAAAAAA+gYAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAACCAAAAAA=&#10;">
-                <v:shape id="Shape 1800" o:spid="_x0000_s1027" style="position:absolute;width:143619;height:202400;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="143619,202400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBu7Qg0wwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;EIXvgv8hjOBNE1coy9YorVCx0Iu2P2DYjJulm8mySXX9986h4G2G9+a9bza7MXTqSkNqI1tYLQ0o&#10;4jq6lhsLP98fixJUysgOu8hk4U4JdtvpZIOVizc+0fWcGyUhnCq04HPuK61T7SlgWsaeWLRLHAJm&#10;WYdGuwFvEh46XRjzogO2LA0ee9p7qn/Pf8HC8d4eik9ax/emyKYsw1fnL8na+Wx8ewWVacxP8//1&#10;0Ql+aYRfvpER9PYBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAbu0INMMAAADdAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m14427,l143619,r,33718l134335,33718r,87200l143619,120918r,12379l143615,133296v-8567,4,-15512,6929,-15508,15472c128109,153039,129847,156906,132654,159704r10965,4526l143619,202400r-129192,c14342,202400,14258,202400,14174,202400,6316,202328,,195921,72,188086l72,14314c148,6441,6532,76,14427,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:group w14:anchorId="509ECC4F" id="Group 14684" o:spid="_x0000_s1026" alt="A call out word bubble with an exclamation sign in it" style="position:absolute;margin-left:19.95pt;margin-top:.35pt;width:35pt;height:30.45pt;z-index:251672576" coordsize="287124,260882" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQD+S677oAQAAC4QAAAOAAAAZHJzL2Uyb0RvYy54bWzcV9tu4zYQfS/QfxD03pg3SZQRZ4F2u3kp&#13;&#10;2gV2+wGKLNsCJFEQFTvp13d4GUmMjbWzBfaheQgl88ztzHCGuv/w0jbRsRp0rbpNTO9IHFVdqbZ1&#13;&#10;t9/Ef3/99IuMIz0W3bZoVFdt4tdKxx8efv7p/tSvK6YOqtlWQwRKOr0+9Zv4MI79erXS5aFqC32n&#13;&#10;+qqDzZ0a2mKE12G/2g7FCbS3zYoRkq5Oatj2gyorreHXj24zfrD6d7uqHP/a7XQ1Rs0mBt9G+3+w&#13;&#10;/5/M/9XDfbHeD0V/qEvvRvEdXrRF3YHRSdXHYiyi56E+U9XW5aC02o13pWpXarery8rGANFQ8iaa&#13;&#10;x0E99zaW/fq07yeagNo3PH232vLP4+PQf+k/D8DEqd8DF/bNxPKyG1qzgpfRi6XsdaKsehmjEn4U&#13;&#10;QiQEiC1hi8s0o4mjtDwA72dS5eF3L8dkRplwciwlUjIjt0Kjq8CVUw/Foef49X+L/8uh6CtLq15D&#13;&#10;/J+HqN5C7UoTR1e0UKUWEdlfLC0WN5Gk1xr4upUhKnhKcx8pYQKsLCMt1uWzHh8rZakujn/oEbah&#13;&#10;kLb4VBzwqXzp8HGAyv5mTffFaOSMKvMYnSBC78lhEzPniNlt1bH6qixuNAmjQrAsjjDVkJIZ0XQh&#13;&#10;0kW2gCIA196rnICcZ1R6AhCEqwdzwXliHXgXmDKSX1PtCQCH34nmnOXZt902up3b1KDTN+jy+aku&#13;&#10;f63+CQjkCRHQII0/nHNXGZAvRxqTlHC3KQhj/mAtNl2WqJBZipSGVsK3hSSUo7GZcMJz4+dsM5fC&#13;&#10;q03SnNggpk3O0gSOrJXMMyJ8hKGVN8lcMJ4KxrH2EYWr921G+wJ1JwVRuCIaC/UiOHQLRbhgNoJZ&#13;&#10;ZApPsMTl4tIezVzk8x4cjNBE+OYMppymaI8zmyW0B83GMJknOaPLHGTOQSolkVhEoeqQBsQLTjEj&#13;&#10;CAjFkAIXZCpEYDZNuDOchUk/6wah0rJRunJZMm3GtvCp9ViK5uamVVNvP9VNYwpOD/un35ohOhZm&#13;&#10;Mts/X08BrOlM5zIDpoDbwa4pRjtmO2X02Mpt6xFuEE3dmkOdgSKvpumMmcreAVzXhKGCrds8Pant&#13;&#10;qx179neYL2YA/phBQ88Gjc2FMQ8D6fqgwU4OBeSvMDiPYSch0IbMPL4wV3/stLGemGnjBrzJxzxL&#13;&#10;XDm6U4A5m3exhH3RspwkrjwRioCwHD2cZ0T6NuZaDh46pAfYme8qeDC4IL4ZiwxGoKvqUD9aPReR&#13;&#10;UuTYhREVyk4yMB782U9hGi7PPuVp7gcCNJqMWycm32cSYFNSvDGFVtC2syZT4mMKRBCE6xl4eSND&#13;&#10;EK4OzGQK1JoWFrREBOHqwO8E0uujws8hA7QMQqtBk7g609yn9BIyZM7hKfPJmQSQf0bh2EK81rsg&#13;&#10;bSz3g3+SuWk4yAxuvV4jTQKNNIGx4PaSjLGwJScJ5N7KmdHPbynUQCSxM3/B2EUeQMSlDS6EQgaj&#13;&#10;i/JsmjokDccXJXnqk8MhvluK1Ju5fsfywOsXvRyuKo6hd2Cv3zad/VtxZ53qfzUq7RcafJTaie8/&#13;&#10;oM1X7/Idnpef+Q//AgAA//8DAFBLAwQUAAYACAAAACEARbziUOAAAAALAQAADwAAAGRycy9kb3du&#13;&#10;cmV2LnhtbExPy2rDMBC8F/oPYgu9NbIb6jaO1yGkj1MINCmU3jbWxjaxJGMptvP3lU/tZWCY3Xlk&#13;&#10;q1E3oufO1dYgxLMIBJvCqtqUCF+H94cXEM6TUdRYwwhXdrDKb28ySpUdzCf3e1+KYGJcSgiV920q&#13;&#10;pSsq1uRmtmUTtJPtNPlAu1KqjoZgrhv5GEWJ1FSbkFBRy5uKi/P+ohE+BhrW8/it355Pm+vP4Wn3&#13;&#10;vY0Z8f5ufF0GWC9BeB793wdMG0J/yEOxo70Y5USDMF8swiXCM4hJjSZ6REjiBGSeyf8b8l8AAAD/&#13;&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#13;&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#13;&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/kuu+6AEAAAuEAAADgAAAAAAAAAAAAAAAAAuAgAA&#13;&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEARbziUOAAAAALAQAADwAAAAAAAAAAAAAAAAD6&#13;&#10;BgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAcIAAAAAA==&#13;&#10;">
+                <v:shape id="Shape 1800" o:spid="_x0000_s1027" style="position:absolute;width:143619;height:202400;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="143619,202400" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAqEgFRxgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BagIx&#13;&#10;EIbvhb5DmEJvNekWZFmNYlssCl60fYBhM24WN5NlE3V9+85B8DL8wzDfzzdfjqFTFxpSG9nC+8SA&#13;&#10;Iq6ja7mx8Pe7fitBpYzssItMFm6UYLl4fppj5eKV93Q55EYJhFOFFnzOfaV1qj0FTJPYE8vtGIeA&#13;&#10;Wdah0W7Aq8BDpwtjpjpgy9LgsacvT/XpcA4WNrf2p9jSR/xsimzKMuw6f0zWvr6M3zMZqxmoTGN+&#13;&#10;fNwRGycOpREJUZIIevEPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAKhIBUcYAAADiAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" path="m14427,l143619,r,33718l134335,33718r,87200l143619,120918r,12379l143615,133296v-8567,4,-15512,6929,-15508,15472c128109,153039,129847,156906,132654,159704r10965,4526l143619,202400r-129192,c14342,202400,14258,202400,14174,202400,6316,202328,,195921,72,188086l72,14314c148,6441,6532,76,14427,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,143619,202400"/>
                 </v:shape>
-                <v:shape id="Shape 1801" o:spid="_x0000_s1028" style="position:absolute;left:143619;width:143505;height:260882;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="143505,260882" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHrZhhxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X+h/CFLzVxB6sbI3SlpZqQYoPKt6GzXR36Way3Yy6/nsjCL3Nx/ec8bTztTpQG6vAFgZ9A4o4&#10;D67iwsJm/X4/AhUF2WEdmCycKMJ0cnszxsyFIy/psJJCpRCOGVooRZpM65iX5DH2Q0OcuJ/QepQE&#10;20K7Fo8p3Nf6wZih9lhxaiixodeS8t/V3luQxdv8U17+tt+PX6fNhxge7oit7d11z0+ghDr5F1/d&#10;M5fmj8wALt+kE/TkDAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAetmGHEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l129052,v8035,130,14453,6715,14356,14727l143408,188498v-76,7873,-6460,14239,-14356,14314l86008,202812r,58070l28630,202400,,202400,,164230r4,1l38,164231v84,,173,,257,c8782,164151,15592,157226,15512,148763r,-4c15510,144488,13772,140621,10964,137822l,133297,,120918r9326,l9326,33718,,33718,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 1801" o:spid="_x0000_s1028" style="position:absolute;left:143619;width:143505;height:260882;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="143505,260882" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmyet4ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NawIx&#13;&#10;EIbvhf6HMIXeamIPVlajtLalH1DEDxRvw2bcXdxMtpuprv++KRS8DDO8vM/wjKedr9WR2lgFttDv&#13;&#10;GVDEeXAVFxbWq9e7IagoyA7rwGThTBGmk+urMWYunHhBx6UUKkE4ZmihFGkyrWNeksfYCw1xyvah&#13;&#10;9SjpbAvtWjwluK/1vTED7bHi9KHEhmYl5Yflj7cgXy8fn/L0vd08zM/rNzE82BFbe3vTPY/SeByB&#13;&#10;Eurk0vhHvLvkMDR9+FNKK+jJLwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#13;&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDmyet4ywAA&#13;&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#13;&#10;AAAA&#13;&#10;" path="m,l129052,v8035,130,14453,6715,14356,14727l143408,188498v-76,7873,-6460,14239,-14356,14314l86008,202812r,58070l28630,202400,,202400,,164230r4,1l38,164231v84,,173,,257,c8782,164151,15592,157226,15512,148763r,-4c15510,144488,13772,140621,10964,137822l,133297,,120918r9326,l9326,33718,,33718,,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,143505,260882"/>
                 </v:shape>
                 <w10:wrap type="square"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>If you discover unspent funds, call your Program Director immediately to determine if funds can be reallocated or if they need to be returned.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A97BA92" w14:textId="77777777" w:rsidR="004F2DB0" w:rsidRDefault="004F2DB0" w:rsidP="004F2DB0">
       <w:pPr>
         <w:spacing w:after="335" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
@@ -5006,62 +4861,62 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46AC8A31" w14:textId="5864FE04" w:rsidR="00CB4979" w:rsidRPr="00545350" w:rsidRDefault="004F2DB0" w:rsidP="00CB4979">
       <w:pPr>
         <w:ind w:left="380"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00545350">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C00FAC6" wp14:editId="725EAE63">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C00FAC6" wp14:editId="587D1459">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>320040</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>45351</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="392034" cy="424150"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="14682" name="Group 14682" descr="P150#y1"/>
+                <wp:docPr id="14682" name="Group 14682" descr="a light bulb"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="392034" cy="424150"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="392034" cy="424150"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="1787" name="Shape 1787"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="139559" y="139436"/>
                             <a:ext cx="56483" cy="111823"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
@@ -6014,100 +5869,100 @@
                                   <a:pt x="9832" y="0"/>
                                 </a:cubicBezTo>
                                 <a:close/>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:ln w="0" cap="flat">
                             <a:noFill/>
                             <a:miter lim="127000"/>
                           </a:ln>
                           <a:effectLst/>
                         </wps:spPr>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="1C1CF5D9" id="Group 14682" o:spid="_x0000_s1026" alt="P150#y1" style="position:absolute;margin-left:25.2pt;margin-top:3.55pt;width:30.85pt;height:33.4pt;z-index:251662336" coordsize="392034,424150" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkVK/X4A4AAOpIAAAOAAAAZHJzL2Uyb0RvYy54bWzsXNtuG8kRfQ+QfyD4ntX0dWaEtRdINuuX&#10;IFlgdz+ApiiJAEUSJG3Z+fqc7qqa6ZoZSrQSaBeB/OAh2beq6qpTl+7R9z98edjMPq8Ox/Vu+25u&#10;vqvms9V2ubtZb+/ezX/79ae/NPPZ8bTY3iw2u+3q3fzr6jj/4f2f//T94/56ZXf3u83N6jDDJNvj&#10;9eP+3fz+dNpfX10dl/erh8Xxu91+tUXj7e7wsDjh6+Hu6uaweMTsD5srW1Xx6nF3uNkfdsvV8Yhf&#10;f6TG+fs8/+3tann61+3tcXWabd7NQdsp/3/I/39M/1+9/35xfXdY7O/XSyZj8QIqHhbrLRbtpvpx&#10;cVrMPh3Wo6ke1svD7ri7PX233D1c7W5v18tV5gHcmGrAzYfD7tM+83J3/Xi378QE0Q7k9OJpl//8&#10;/OGw/2X/8wGSeNzfQRb5W+Lly+3hIT1B5exLFtnXTmSrL6fZEj+61lbOz2dLNHnrTWCRLu8h99Go&#10;5f3fnxx3JYteKVIe91COY8//8b/j/5f7xX6VxXq8Bv8/H2brG+hu3dTz2XbxAC3NPWb5lyyW3K8T&#10;0vH6CHlNSMi4NoR2PoMs8NG7SOolsgrRN45EZYxprEvNHcuL6+Wn4+nDapdlvvj8j+OJlPNGPi3u&#10;5dPyy1Y+HqDiTyr3fnFK4xK56ePs8d2cCbkHmURHanzYfV79usvdTmnjfNt6bKxsOejse2y2ZU+e&#10;rugp7fLc5xn7fi76EJh76bP89HG9/Ovq3+XMPkRIKdHQjQAXeTIXG0Oi9sHSZOOmEE3V8Dp6fv1t&#10;OGWMbTS0edTUE1KHOrKOD7nqmiArPb/wOByh1EA6yZNXbhsfSaVKnZFO8uTOvpLOVWXr+hIRV762&#10;ef62dZUvmXZ15Q011U2jm1xjuSlWwU6KWJNmjXe0lWaKNN3ZmFjx9FXjxU6kjzyJZxPqBsgOHakh&#10;KSFF+uh94BEu7W4eESx0PJsZN9mA3c1NpjFqn3uaYmM7mvT8sipNRhNBg9vhRkz18623GTCgPdIu&#10;TyaukwqgxYpeSx9NScdOEzI7vsI+K06hKkSgi7HSTaG1gMJkdc5X7QWba0zb0jrWVCPKhEKiqVAE&#10;EzCKMFD6yJP6uk7NsMt1tshCOlMcQ2d5A4HAMWuOwIKvgqFtN9hl3QQ2iX5T0KTn15SN0VHal5vd&#10;cUVMJbzNCN9hcEaGHuWPu8365qf1ZpNg93i4+/i3zWH2eZFilfyPhaO6bbYJwrF1ywXipdvN4pQD&#10;j+0uzZNV+WF9Qky1WT8A322NiToZp2VWOSoi9wE3K84sffq4u/maA4H8OzxuCglex/UiTBy43qzf&#10;aXm46AtcbxsrTzg27XqrBt4iRSkKcyXEeUXXmwl52vWSXcq2nXO7MSLASFYqHUUD5SkY4B1ZM3Qb&#10;3kHbm9ZxHhERWOeZYSjaJRjEBJ2UCRrEvKyNQN9ED2zVCg7r+TVlLlQIF/OICcp0X+99Ax3B7LZq&#10;a8Ek6SNPot9XDqSlvs45ctbPoIZPoEQjYohZ84Qt74LnOAOWNEANoQmdOpqe4hjOJakhKHse7fu+&#10;0daAar1vA4594D2OTXCXeAbvPPv22hqbZ+84xibTRtYBIVtauGuCYlBMiIAAOkI0PcUx1IUna40Z&#10;Uaa5cL6BtmV9wDqIL55i2VofCbIB8yM3oklitW4tBwptY7CnBV8mNC1pF/yYloaxjhUPcYuvJRbR&#10;C2g+YtqCzMbzEZvof5EOyGTyJOqpYxliSrsmhXmtGk5EuhGyh6YFcGTyRlFu3/RtgbNpAwMG9BBR&#10;eSnZqmbPijDDZFQQQoijLrDPrrFMAYS/kv+hGbw52yfKB2fzXEDQwNnmPbvc2bpW1Mt5RN+cKkme&#10;a4y1BhaQvK1tHJkatvfVna0QAm9LdCQk690pm4prkCMmcxXl6ntoFUQmxn5Fekr7tAmiFkBu1JM7&#10;FMVHBALHRCZoAhcJmBhjavySwQN9xM/p+fU3GUgyTyJHpqInBZhyrG+B2yrW73kqd0qvIFwO5VWO&#10;kD56JI1AXED+xNYtpTgiiYazE9DeKmxIiVwWQkBVbNLNTC3EGGlQZSkgKLQ17S9nh7I43NFg4/Wc&#10;b9jyAmxpsQcaW/ALNuNybInBRo7e2jDClojo/o8ALUzHk8hC6ijqew5VeKYCf560pSpFa2Qa7dBm&#10;6prCJximVXGbq2r8kEaVNjtQ94n6m/GR473RlMYhGBY6FKRotgeLvCXH58v95/x1i6rFwKayx73Y&#10;pmqLAC1vVu26Gl/nra1tUoiWvXXwDVVGfhd3zZQkoyJCJv019yoM5pxpIQ7JrGW9RyGRHYnYlzzZ&#10;r1mkWZQoI08Iw85aj2lIjQCDnDXMQ6eNtkVQnEUekW0od4y+hotNSDsppXwm+C2HIHMcZkZTtNmm&#10;5pTWoFhIeb94PmcqqcUio2lVwI6kHD+QYSN0z5Y9om5qQaRJjpEpQpBqUmSBHAKYOtqgEuyAiiFH&#10;PI1LaRi8xUULRtNIqa+NLeWWwiF2xlGtD9EQzgnLeKBukKBlDlGy6GuzmqeRbnSKVI6RXvLsNKnr&#10;DT2mCjNYkl7y5OioRmJJ5Ex11mTxEBcMa2pnsMJ5rJCw8nRQG7UNocG5C7V5ZM3T+fvUgsGhwkED&#10;XYsFSnF6Y2RSE5LSF6GXbZuuamP5SOWivbVVDQvMWoiQEfFbMalxASXm3IYATle1m8Bba2JT2cvD&#10;ZxS6xZuh0qR8p2dQgKlWlP6LqFnbcfoExZ/SWr3R0h2ec1j1npI5am8kgZDOVUsBBJx4UJM3aisK&#10;vJsm6C2kfUlIi1Rk4H5zrnKx+4VRNGwi/wf+l9RY9Kt3vVM6HIHD1H+kqSZy/XGk3oUWG1sYi15A&#10;25YaU9ij9NJjO5g+b9s40Qo41yQ/OIQEIJ5j6r8RZ0zVog52BrzgCAEyZ1APh7M4pUv0WAAbnU5f&#10;BKUNKgo0qTXD487YenahOKQc4HoE7FAggOe3OItoI8KGTCmAeuCBWsfJOEd4Ba4D1lpOUkpHqLdO&#10;NpS2kPkqu0sHeaqOz/vuvl6tggOZTRNDcweTnFDmF7EGVerFRaDkWbEWtXWKcwp+UXiXOBCFpe5k&#10;Ri+hv9GCddOm8hpUAdGUpzK8LIjTcjnkjAi11IIo2cvhTcDhtkS4egn9jRbEHR9OH42vUeEtucBZ&#10;AUdaiDOdDvtajwSeCMVBEiKB550kpuOaEGy/D46fkj8sylJw0thal5gRe8NlJ0n5ttbCwCC+BOAC&#10;dvAC0ljZUszBvYUqeZa6JgApbW+u9yWuF5s3cL054Lnc9Ta1nOznDcHxN19A47OOlPUGWJ9s6evX&#10;qOk4BjkvkTGV8rao52QtFqV62usC5rlqwzyTXvanO56zHgGNvqVtyEpGnkXUeDQVjk7FeKTPFIT0&#10;S8CZ6Ji9J7fbCCGsY7xrGRE2tZhHqJ7l1Q2TCennEQn8c8GLnlY4Kw28EJU060Fl56HEOwrVDnXs&#10;yj7rCd8g5CUQgpBiACHZ1i+GENwu5LoGLg3JlQdBER+8ge9PKIJYsks4Xx1FmA6gCJExhSKmSgcj&#10;OWzormg9AySoxFOwqtQUBsuHy6hklbGAqVFCyysAgAQVtA6LqZBxeNxo49AJ97ak1iR99EgeQQKH&#10;vB2uUqjqBssgNdXpmkURavXr4ATvzN2UqdVcXUv8ILsrSIIaHoKdHFoMm3DxktO986sJj8QVsgmO&#10;EmPKOihMki5ThHFWZSxuMpSMEpChoqTKMLhGR1J2jo4bL0JRXITgTCUlO4U061jTOrhGV/4+pWCa&#10;+DcEewmCIbgdIFje3YsRDNV/OekMsNhsmH0gVEIYTkTF9fyeEJbJmIIw+PWuVkq3DqDJT2MYcnc+&#10;tA8RF4YKNe7xAtd0dBaFcnXgq6K4h5RDzpHJiHmSBZu6BX5lOKjq7i6Y9NFWwCMiagw0AmmpNiTc&#10;WuPJ3LD4WSGloVHSNKJsarXGcQjpZY8FyIKceiDzQnpYCMilG9CZJVQmpGSpJ9ffiDEa4+rBkT7/&#10;nG5/Ty6C3A2wQtCnpxUp0vQoKfAdOosrnzxAuuiBNAAaz/mhLuy6iHJ15k95t0kd0/O+wdhLYAzO&#10;ZABjWekvhjFSIBRbunK4RGEI81PckaIw5BmdA311CGM6EIURGVMQNorxe/gSJSa17StRYhXSrpWR&#10;ewN+KPRSyswUpfB0kPP1LUUio2fW32idfliKAjWediR0myAY0/PSNY1QS7ijdToxlQOkyxRhXUbV&#10;DZDFWW+G5NLP38Q8DRlKsltZSb5jQHZPE/0GIS+BEHi+AYTknOFiCAm4eEcxbToeR6E0ezuBER9d&#10;KmXmZC4amBM5o1eHEaYjJXOZjCkYwcUGVNaTc3Z8l/nZSMjZdKc6DVGKingAudroZ+S1nPYWCwx0&#10;eOLGECq+fGwZ8ZoUyZcRiqSbMNo2gyZcuOD8B6+riNz1YmL7NBm8AF8SwyunXdggffRIGYGbY5lN&#10;j6MdfWxayxtkqZatiIYQ8PJWjoGQ0mZ9GQHX5GrOSuIomiRwhESXgBrvFOoLXA7H7Exhz5OeXX8j&#10;zgiVXI03JJS8IWPSDztoiJzXIU/FAcQlEdeErnWyfrvR9YIbXTC4AZDlvbsYyJDS4dw07y/OS5Df&#10;0853SFb7tPuEZIFUGnr7+khGdGQkS2RMIVk6TCUTAy6wNvYx0ZTCw5DlRFNHIOlMmSzIDEoW6fUK&#10;qn2dLYGIQjNaIcgkVLQod4iVSJ8pqjwOaGkJFGUGV2Rg2YQ9FtfrVMEmBQ/skXBj7PILK54km/Df&#10;odylDD+2uHCWTb8Ng5QX9TniCtTSyexFcOYaZIkETUiaFEI66yCejJCh1UADH8XZOpxJnYP90Woi&#10;UZa6Yw+FSiJ5ZwyQLpNCx3sueXET8bp6KQWQzKqAc1AF9zimJBkYpAqicXpy/a2EWRzw6qqj3OXD&#10;C7lqfdwQ4H09VwqdWgSFAHLRg8pq0/J78Gqnp0xHz/oWZr4kzIStDtA5G+bF6AyLlDfMUXJvUENX&#10;cSbnUG/pakINpdB9djlMsvqWb8rY+mEpXVVr4RCQMW2UMf5B0lVF7lu6+r97qT3/dRn8QZ180Zj/&#10;+E/6iz3ld3wu/0TR+/8AAAD//wMAUEsDBBQABgAIAAAAIQD0Akk23QAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI5BS8NAFITvgv9heYI3u9nWao3ZlFLUUxFsBentNfuahGZ3Q3abpP/e15PeZphh&#10;5suWo21ET12ovdOgJgkIcoU3tSs1fO/eHxYgQkRnsPGONFwowDK/vckwNX5wX9RvYyl4xIUUNVQx&#10;tqmUoajIYpj4lhxnR99ZjGy7UpoOBx63jZwmyZO0WDt+qLCldUXFaXu2Gj4GHFYz9dZvTsf1Zb+b&#10;f/5sFGl9fzeuXkFEGuNfGa74jA45Mx382ZkgGg3z5JGbGp4ViGuspiwO7GcvIPNM/ufPfwEAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAkVK/X4A4AAOpIAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQD0Akk23QAAAAcBAAAPAAAAAAAAAAAAAAAAADoR&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAARBIAAAAA&#10;">
-                <v:shape id="Shape 1787" o:spid="_x0000_s1027" style="position:absolute;left:139559;top:139436;width:56483;height:111823;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="56483,111823" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGgwecwgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvBf/DMkJvdaOHRlJXEUHiSWj0B4zZaRLNzobsaOK/7wqF3mZ4b973ZrUZXase1IfGs4H5LAFF&#10;XHrbcGXgfNp/LEEFQbbYeiYDTwqwWU/eVphZP/A3PQqpVAzhkKGBWqTLtA5lTQ7DzHfEUfvxvUOJ&#10;a19p2+MQw12rF0nyqR02HAk1drSrqbwVd/fiFte9PVb5BdO8uQw2F+HcmPfpuP0CJTTKv/nv+mBj&#10;/XSZwuubOIJe/wIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBGgwecwgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m49944,r6539,l56483,36455v-10860,,-19664,8800,-19664,19653c36819,66961,45623,75760,56483,75760r,36063l49846,111823,44046,100277c40472,99304,37041,97884,33821,96052r-12388,4225l11601,90843,15780,78462c13961,75244,12560,71810,11601,68243l,62397,,49426,11601,43628v984,-3581,2439,-7021,4326,-10219l11995,21028r9438,-9433l33821,15771v3239,-1808,6690,-3208,10274,-4176l49944,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:group w14:anchorId="7BFCDAF7" id="Group 14682" o:spid="_x0000_s1026" alt="a light bulb" style="position:absolute;margin-left:25.2pt;margin-top:3.55pt;width:30.85pt;height:33.4pt;z-index:251662336" coordsize="392034,424150" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAkVK/X4A4AAOpIAAAOAAAAZHJzL2Uyb0RvYy54bWzsXNtuG8kRfQ+QfyD4ntX0dWaEtRdINuuX&#13;&#10;IFlgdz+ApiiJAEUSJG3Z+fqc7qqa6ZoZSrQSaBeB/OAh2beq6qpTl+7R9z98edjMPq8Ox/Vu+25u&#13;&#10;vqvms9V2ubtZb+/ezX/79ae/NPPZ8bTY3iw2u+3q3fzr6jj/4f2f//T94/56ZXf3u83N6jDDJNvj&#13;&#10;9eP+3fz+dNpfX10dl/erh8Xxu91+tUXj7e7wsDjh6+Hu6uaweMTsD5srW1Xx6nF3uNkfdsvV8Yhf&#13;&#10;f6TG+fs8/+3tann61+3tcXWabd7NQdsp/3/I/39M/1+9/35xfXdY7O/XSyZj8QIqHhbrLRbtpvpx&#13;&#10;cVrMPh3Wo6ke1svD7ri7PX233D1c7W5v18tV5gHcmGrAzYfD7tM+83J3/Xi378QE0Q7k9OJpl//8&#13;&#10;/OGw/2X/8wGSeNzfQRb5W+Lly+3hIT1B5exLFtnXTmSrL6fZEj+61lbOz2dLNHnrTWCRLu8h99Go&#13;&#10;5f3fnxx3JYteKVIe91COY8//8b/j/5f7xX6VxXq8Bv8/H2brG+hu3dTz2XbxAC3NPWb5lyyW3K8T&#13;&#10;0vH6CHlNSMi4NoR2PoMs8NG7SOolsgrRN45EZYxprEvNHcuL6+Wn4+nDapdlvvj8j+OJlPNGPi3u&#13;&#10;5dPyy1Y+HqDiTyr3fnFK4xK56ePs8d2cCbkHmURHanzYfV79usvdTmnjfNt6bKxsOejse2y2ZU+e&#13;&#10;rugp7fLc5xn7fi76EJh76bP89HG9/Ovq3+XMPkRIKdHQjQAXeTIXG0Oi9sHSZOOmEE3V8Dp6fv1t&#13;&#10;OGWMbTS0edTUE1KHOrKOD7nqmiArPb/wOByh1EA6yZNXbhsfSaVKnZFO8uTOvpLOVWXr+hIRV762&#13;&#10;ef62dZUvmXZ15Q011U2jm1xjuSlWwU6KWJNmjXe0lWaKNN3ZmFjx9FXjxU6kjzyJZxPqBsgOHakh&#13;&#10;KSFF+uh94BEu7W4eESx0PJsZN9mA3c1NpjFqn3uaYmM7mvT8sipNRhNBg9vhRkz18623GTCgPdIu&#13;&#10;TyaukwqgxYpeSx9NScdOEzI7vsI+K06hKkSgi7HSTaG1gMJkdc5X7QWba0zb0jrWVCPKhEKiqVAE&#13;&#10;EzCKMFD6yJP6uk7NsMt1tshCOlMcQ2d5A4HAMWuOwIKvgqFtN9hl3QQ2iX5T0KTn15SN0VHal5vd&#13;&#10;cUVMJbzNCN9hcEaGHuWPu8365qf1ZpNg93i4+/i3zWH2eZFilfyPhaO6bbYJwrF1ywXipdvN4pQD&#13;&#10;j+0uzZNV+WF9Qky1WT8A322NiToZp2VWOSoi9wE3K84sffq4u/maA4H8OzxuCglex/UiTBy43qzf&#13;&#10;aXm46AtcbxsrTzg27XqrBt4iRSkKcyXEeUXXmwl52vWSXcq2nXO7MSLASFYqHUUD5SkY4B1ZM3Qb&#13;&#10;3kHbm9ZxHhERWOeZYSjaJRjEBJ2UCRrEvKyNQN9ED2zVCg7r+TVlLlQIF/OICcp0X+99Ax3B7LZq&#13;&#10;a8Ek6SNPot9XDqSlvs45ctbPoIZPoEQjYohZ84Qt74LnOAOWNEANoQmdOpqe4hjOJakhKHse7fu+&#13;&#10;0daAar1vA4594D2OTXCXeAbvPPv22hqbZ+84xibTRtYBIVtauGuCYlBMiIAAOkI0PcUx1IUna40Z&#13;&#10;Uaa5cL6BtmV9wDqIL55i2VofCbIB8yM3oklitW4tBwptY7CnBV8mNC1pF/yYloaxjhUPcYuvJRbR&#13;&#10;C2g+YtqCzMbzEZvof5EOyGTyJOqpYxliSrsmhXmtGk5EuhGyh6YFcGTyRlFu3/RtgbNpAwMG9BBR&#13;&#10;eSnZqmbPijDDZFQQQoijLrDPrrFMAYS/kv+hGbw52yfKB2fzXEDQwNnmPbvc2bpW1Mt5RN+cKkme&#13;&#10;a4y1BhaQvK1tHJkatvfVna0QAm9LdCQk690pm4prkCMmcxXl6ntoFUQmxn5Fekr7tAmiFkBu1JM7&#13;&#10;FMVHBALHRCZoAhcJmBhjavySwQN9xM/p+fU3GUgyTyJHpqInBZhyrG+B2yrW73kqd0qvIFwO5VWO&#13;&#10;kD56JI1AXED+xNYtpTgiiYazE9DeKmxIiVwWQkBVbNLNTC3EGGlQZSkgKLQ17S9nh7I43NFg4/Wc&#13;&#10;b9jyAmxpsQcaW/ALNuNybInBRo7e2jDClojo/o8ALUzHk8hC6ijqew5VeKYCf560pSpFa2Qa7dBm&#13;&#10;6prCJximVXGbq2r8kEaVNjtQ94n6m/GR473RlMYhGBY6FKRotgeLvCXH58v95/x1i6rFwKayx73Y&#13;&#10;pmqLAC1vVu26Gl/nra1tUoiWvXXwDVVGfhd3zZQkoyJCJv019yoM5pxpIQ7JrGW9RyGRHYnYlzzZ&#13;&#10;r1mkWZQoI08Iw85aj2lIjQCDnDXMQ6eNtkVQnEUekW0od4y+hotNSDsppXwm+C2HIHMcZkZTtNmm&#13;&#10;5pTWoFhIeb94PmcqqcUio2lVwI6kHD+QYSN0z5Y9om5qQaRJjpEpQpBqUmSBHAKYOtqgEuyAiiFH&#13;&#10;PI1LaRi8xUULRtNIqa+NLeWWwiF2xlGtD9EQzgnLeKBukKBlDlGy6GuzmqeRbnSKVI6RXvLsNKnr&#13;&#10;DT2mCjNYkl7y5OioRmJJ5Ex11mTxEBcMa2pnsMJ5rJCw8nRQG7UNocG5C7V5ZM3T+fvUgsGhwkED&#13;&#10;XYsFSnF6Y2RSE5LSF6GXbZuuamP5SOWivbVVDQvMWoiQEfFbMalxASXm3IYATle1m8Bba2JT2cvD&#13;&#10;ZxS6xZuh0qR8p2dQgKlWlP6LqFnbcfoExZ/SWr3R0h2ec1j1npI5am8kgZDOVUsBBJx4UJM3aisK&#13;&#10;vJsm6C2kfUlIi1Rk4H5zrnKx+4VRNGwi/wf+l9RY9Kt3vVM6HIHD1H+kqSZy/XGk3oUWG1sYi15A&#13;&#10;25YaU9ij9NJjO5g+b9s40Qo41yQ/OIQEIJ5j6r8RZ0zVog52BrzgCAEyZ1APh7M4pUv0WAAbnU5f&#13;&#10;BKUNKgo0qTXD487YenahOKQc4HoE7FAggOe3OItoI8KGTCmAeuCBWsfJOEd4Ba4D1lpOUkpHqLdO&#13;&#10;NpS2kPkqu0sHeaqOz/vuvl6tggOZTRNDcweTnFDmF7EGVerFRaDkWbEWtXWKcwp+UXiXOBCFpe5k&#13;&#10;Ri+hv9GCddOm8hpUAdGUpzK8LIjTcjnkjAi11IIo2cvhTcDhtkS4egn9jRbEHR9OH42vUeEtucBZ&#13;&#10;AUdaiDOdDvtajwSeCMVBEiKB550kpuOaEGy/D46fkj8sylJw0thal5gRe8NlJ0n5ttbCwCC+BOAC&#13;&#10;dvAC0ljZUszBvYUqeZa6JgApbW+u9yWuF5s3cL054Lnc9Ta1nOznDcHxN19A47OOlPUGWJ9s6evX&#13;&#10;qOk4BjkvkTGV8rao52QtFqV62usC5rlqwzyTXvanO56zHgGNvqVtyEpGnkXUeDQVjk7FeKTPFIT0&#13;&#10;S8CZ6Ji9J7fbCCGsY7xrGRE2tZhHqJ7l1Q2TCennEQn8c8GLnlY4Kw28EJU060Fl56HEOwrVDnXs&#13;&#10;yj7rCd8g5CUQgpBiACHZ1i+GENwu5LoGLg3JlQdBER+8ge9PKIJYsks4Xx1FmA6gCJExhSKmSgcj&#13;&#10;OWzormg9AySoxFOwqtQUBsuHy6hklbGAqVFCyysAgAQVtA6LqZBxeNxo49AJ97ak1iR99EgeQQKH&#13;&#10;vB2uUqjqBssgNdXpmkURavXr4ATvzN2UqdVcXUv8ILsrSIIaHoKdHFoMm3DxktO986sJj8QVsgmO&#13;&#10;EmPKOihMki5ThHFWZSxuMpSMEpChoqTKMLhGR1J2jo4bL0JRXITgTCUlO4U061jTOrhGV/4+pWCa&#13;&#10;+DcEewmCIbgdIFje3YsRDNV/OekMsNhsmH0gVEIYTkTF9fyeEJbJmIIw+PWuVkq3DqDJT2MYcnc+&#13;&#10;tA8RF4YKNe7xAtd0dBaFcnXgq6K4h5RDzpHJiHmSBZu6BX5lOKjq7i6Y9NFWwCMiagw0AmmpNiTc&#13;&#10;WuPJ3LD4WSGloVHSNKJsarXGcQjpZY8FyIKceiDzQnpYCMilG9CZJVQmpGSpJ9ffiDEa4+rBkT7/&#13;&#10;nG5/Ty6C3A2wQtCnpxUp0vQoKfAdOosrnzxAuuiBNAAaz/mhLuy6iHJ15k95t0kd0/O+wdhLYAzO&#13;&#10;ZABjWekvhjFSIBRbunK4RGEI81PckaIw5BmdA311CGM6EIURGVMQNorxe/gSJSa17StRYhXSrpWR&#13;&#10;ewN+KPRSyswUpfB0kPP1LUUio2fW32idfliKAjWediR0myAY0/PSNY1QS7ijdToxlQOkyxRhXUbV&#13;&#10;DZDFWW+G5NLP38Q8DRlKsltZSb5jQHZPE/0GIS+BEHi+AYTknOFiCAm4eEcxbToeR6E0ezuBER9d&#13;&#10;KmXmZC4amBM5o1eHEaYjJXOZjCkYwcUGVNaTc3Z8l/nZSMjZdKc6DVGKingAudroZ+S1nPYWCwx0&#13;&#10;eOLGECq+fGwZ8ZoUyZcRiqSbMNo2gyZcuOD8B6+riNz1YmL7NBm8AF8SwyunXdggffRIGYGbY5lN&#13;&#10;j6MdfWxayxtkqZatiIYQ8PJWjoGQ0mZ9GQHX5GrOSuIomiRwhESXgBrvFOoLXA7H7Exhz5OeXX8j&#13;&#10;zgiVXI03JJS8IWPSDztoiJzXIU/FAcQlEdeErnWyfrvR9YIbXTC4AZDlvbsYyJDS4dw07y/OS5Df&#13;&#10;0853SFb7tPuEZIFUGnr7+khGdGQkS2RMIVk6TCUTAy6wNvYx0ZTCw5DlRFNHIOlMmSzIDEoW6fUK&#13;&#10;qn2dLYGIQjNaIcgkVLQod4iVSJ8pqjwOaGkJFGUGV2Rg2YQ9FtfrVMEmBQ/skXBj7PILK54km/Df&#13;&#10;odylDD+2uHCWTb8Ng5QX9TniCtTSyexFcOYaZIkETUiaFEI66yCejJCh1UADH8XZOpxJnYP90Woi&#13;&#10;UZa6Yw+FSiJ5ZwyQLpNCx3sueXET8bp6KQWQzKqAc1AF9zimJBkYpAqicXpy/a2EWRzw6qqj3OXD&#13;&#10;C7lqfdwQ4H09VwqdWgSFAHLRg8pq0/J78Gqnp0xHz/oWZr4kzIStDtA5G+bF6AyLlDfMUXJvUENX&#13;&#10;cSbnUG/pakINpdB9djlMsvqWb8rY+mEpXVVr4RCQMW2UMf5B0lVF7lu6+r97qT3/dRn8QZ180Zj/&#13;&#10;+E/6iz3ld3wu/0TR+/8AAAD//wMAUEsDBBQABgAIAAAAIQC8qLbc4QAAAAwBAAAPAAAAZHJzL2Rv&#13;&#10;d25yZXYueG1sTE/JbsIwEL1X6j9YU6m34hhKlxAHIbqcUKVCpao3Ew9JRDyOYpOEv+9wai+jeXoz&#13;&#10;b8mWo2tEj12oPWlQkwQEUuFtTaWGr93b3ROIEA1Z03hCDWcMsMyvrzKTWj/QJ/bbWAoWoZAaDVWM&#13;&#10;bSplKCp0Jkx8i8TcwXfORIZdKW1nBhZ3jZwmyYN0piZ2qEyL6wqL4/bkNLwPZljN1Gu/OR7W55/d&#13;&#10;/ON7o1Dr25vxZcFjtQARcYx/H3DpwPkh52B7fyIbRKNhntzzpYZHBeJCqykve8azZ5B5Jv+XyH8B&#13;&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#13;&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#13;&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJFSv1+AOAADqSAAADgAAAAAAAAAAAAAAAAAu&#13;&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAvKi23OEAAAAMAQAADwAAAAAAAAAAAAAA&#13;&#10;AAA6EQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEgSAAAAAA==&#13;&#10;">
+                <v:shape id="Shape 1787" o:spid="_x0000_s1027" style="position:absolute;left:139559;top:139436;width:56483;height:111823;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="56483,111823" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCeTZgaxgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;EIXvBf/DMoK3urEHI9FVSkXiSWjsDxiz0yRtdjZkpyb+e1coeBne8Hjf4212o2vVlfrQeDawmCeg&#13;&#10;iEtvG64MfJ0PrytQQZAttp7JwI0C7LaTlw1m1g/8SddCKhUhHDI0UIt0mdahrMlhmPuOOHrfvnco&#13;&#10;8e0rbXscIty1+i1Jltphw7Ghxo4+aip/iz/36C1+DvZU5RdM8+Yy2FyEc2Nm03G/jud9DUpolGfi&#13;&#10;H3G0cUO6SuExKUrQ2zsAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAnk2YGsYAAADiAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" path="m49944,r6539,l56483,36455v-10860,,-19664,8800,-19664,19653c36819,66961,45623,75760,56483,75760r,36063l49846,111823,44046,100277c40472,99304,37041,97884,33821,96052r-12388,4225l11601,90843,15780,78462c13961,75244,12560,71810,11601,68243l,62397,,49426,11601,43628v984,-3581,2439,-7021,4326,-10219l11995,21028r9438,-9433l33821,15771v3239,-1808,6690,-3208,10274,-4176l49944,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,56483,111823"/>
                 </v:shape>
-                <v:shape id="Shape 1788" o:spid="_x0000_s1028" style="position:absolute;left:196042;top:139436;width:56089;height:111823;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="56089,111823" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC6/G9cxwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvQv/DMoXe7EYptsZuiwoBPfSQKIK3MTsm0exs2F2b9N93DgVvM7w3732z3U+uV0cKsfNs4GaZ&#10;gSKuve24MfD+VlxvQMWEbLH3TAZOFGG/m11tMbd+5JKOVWqUhHDM0UCb0pBrHeuWHMalH4hF+/bB&#10;YZI1NNoGHCXc9fo2y+60w46locWBnluqf6s/Z+C1G7IxrMp7/1N+fR4+noo1VoUxi/n0+AAq0ZT+&#10;zZfrFyv4643gyjcygt6dAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALr8b1zHAAAA3QAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l6636,r5801,11546c16006,12504,19442,13909,22662,15722l35050,11546r9438,9433l40309,33360v1834,3208,3240,6643,4179,10219l56089,49426r,13314l44537,68538v-1096,3582,-2595,7026,-4473,10268l44242,91138r-9438,9483l22465,96395v-3185,1754,-6567,3125,-10077,4078l6538,111823r-6538,l,75760v10859,,19663,-8799,19663,-19652c19506,45319,10795,36612,,36455l,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 1788" o:spid="_x0000_s1028" style="position:absolute;left:196042;top:139436;width:56089;height:111823;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="56089,111823" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB6oSidywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#13;&#10;EMXvgt9hmYI3u6mIbdNui38I6MFD0lLwNmbHJJqdDbtrE7+9cxC8PObxmN/M2+4n16szhdh5NrCY&#13;&#10;Z6CIa287bgwcD8X1ClRMyBZ7z2TghyLsd5cXW8ytH7mkc5UaJRCOORpoUxpyrWPdksM49wOxZB8+&#13;&#10;OExiQ6NtwFHgrtc3WXanHXYsF1oc6LGl+qv6dgZeuiEbw2259p/l+9vr6aFYYlUYczWbnjYi9xtQ&#13;&#10;iab0v/GHeLbSYbmSn6WSjKB3vwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#13;&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB6oSidywAA&#13;&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#13;&#10;AAAA&#13;&#10;" path="m,l6636,r5801,11546c16006,12504,19442,13909,22662,15722l35050,11546r9438,9433l40309,33360v1834,3208,3240,6643,4179,10219l56089,49426r,13314l44537,68538v-1096,3582,-2595,7026,-4473,10268l44242,91138r-9438,9483l22465,96395v-3185,1754,-6567,3125,-10077,4078l6538,111823r-6538,l,75760v10859,,19663,-8799,19663,-19652c19506,45319,10795,36612,,36455l,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,56089,111823"/>
                 </v:shape>
-                <v:shape id="Shape 1789" o:spid="_x0000_s1029" style="position:absolute;left:139859;top:347801;width:112218;height:28349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="112218,28349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDx7nqjxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L+x/CLHjTdAXXbjWKiMKCguiq4G1oZttiMylNtPXfG0HwNo/3OZNZa0pxo9oVlhV89SMQxKnV&#10;BWcKDn+rXgzCeWSNpWVScCcHs+lHZ4KJtg3v6Lb3mQgh7BJUkHtfJVK6NCeDrm8r4sD929qgD7DO&#10;pK6xCeGmlIMo+pYGCw4NOVa0yCm97K9GwXG4PfvtYtO403p9j6+jy2GwXCrV/WznYxCeWv8Wv9y/&#10;OswfxT/w/CacIKcPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPHueqPEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m13808,l98409,v7187,422,12924,6156,13347,13339c112218,21166,106240,27887,98409,28349r-84601,c6622,27926,885,22192,462,15010,,7183,5978,462,13808,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 1789" o:spid="_x0000_s1029" style="position:absolute;left:139859;top:347801;width:112218;height:28349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="112218,28349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDzTNHdygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfBf9hGaFvuqlQjdFVRC0UFKRWBd+G7DQJZmdDdjXx712h0Jdhhss9w5ktWlOKO9WusKzgfRCB&#13;&#10;IE6tLjhTcPz57McgnEfWWFomBQ9ysJh3OzNMtG34m+4Hn4kAYZeggtz7KpHSpTkZdANbEYfs19YG&#13;&#10;fTjrTOoamwA3pRxG0UgaLDh8yLGiVU7p9XAzCk4f+4vfr3aNO2+3j/g2vh6Hm41Sb712PQ1jOQXh&#13;&#10;qfX/jT/Elw4O43gCL6Wwgpw/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPNM0d3KAAAA&#13;&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m13808,l98409,v7187,422,12924,6156,13347,13339c112218,21166,106240,27887,98409,28349r-84601,c6622,27926,885,22192,462,15010,,7183,5978,462,13808,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,112218,28349"/>
                 </v:shape>
-                <v:shape id="Shape 1790" o:spid="_x0000_s1030" style="position:absolute;left:165269;top:395801;width:61398;height:28349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="61398,28349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDrU7QTxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvk/gPkZG4bSkcxihLJ4aExg2xDYmj1bhNIXGqJlsLvx4fkHaz9Z7f+7zeTMGrMw2pi2zgdlGA&#10;Iq6j7bg1cDy8zFegUka26COTgR9KsKmuZmssbRz5nc773CoJ4VSiAZdzX2qdakcB0yL2xKI1cQiY&#10;ZR1abQccJTx4fVcUSx2wY2lw2NOzo/p7fwoGlvHt4/fz5HbbZvSdd0cO26+dMTfX09MjqExTvpj/&#10;r1+t4N8/CL98IyPo6g8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDrU7QTxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l61398,c60120,15992,46774,28324,30724,28349,14664,28324,1303,15997,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 1790" o:spid="_x0000_s1030" style="position:absolute;left:165269;top:395801;width:61398;height:28349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="61398,28349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBNkbapyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BTgIx&#13;&#10;EIbvJr5DMybepCsH1IVCBGPwRkRMPE62w3ahnW62hV19eudAwmXyTybz/flmiyF4daYuNZENPI4K&#13;&#10;UMRVtA3XBnZf7w/PoFJGtugjk4FfSrCY397MsLSx5086b3OtBMKpRAMu57bUOlWOAqZRbInlto9d&#13;&#10;wCxrV2vbYS/w4PW4KCY6YMPS4LCllaPquD0FA5O4+f77Obn1ct/7xrsdh+Vhbcz93fA2lfE6BZVp&#13;&#10;yNePC+LDisPTi0iIkkTQ838AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATZG2qckAAADi&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" path="m,l61398,c60120,15992,46774,28324,30724,28349,14664,28324,1303,15997,,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,61398,28349"/>
                 </v:shape>
-                <v:shape id="Shape 1791" o:spid="_x0000_s1031" style="position:absolute;left:72950;top:73304;width:122895;height:254863;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="122895,254863" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDtMNMOwQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4L/ocwC97W1BUf220UVxQ8rs/z0EwfbDMpTar13xtB8DYf33OSZWcqcaXGlZYVjIYRCOLU6pJz&#10;Bafj9nMOwnlkjZVlUnAnB8tFv5dgrO2N93Q9+FyEEHYxKii8r2MpXVqQQTe0NXHgMtsY9AE2udQN&#10;3kK4qeRXFE2lwZJDQ4E1rQtK/w+tUbA5Ty/n9jfjcru7jCea8jG1f0oNPrrVDwhPnX+LX+6dDvNn&#10;3yN4fhNOkIsHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAO0w0w7BAAAA3QAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" path="m122895,r,28084l122747,28054c71126,28368,29195,69816,28315,121403r,3538c28743,136246,31033,147399,35099,157957v3731,9522,9123,18301,15927,25941c61860,196938,71131,211200,78653,226397r44242,l122895,254844r-55795,c63517,254863,60238,252839,58645,249636,53435,239023,41145,215195,29888,202961,20754,192678,13528,180847,8553,168029,3343,154444,447,140073,,125530r,-4225c1254,54241,55784,413,122895,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 1791" o:spid="_x0000_s1031" style="position:absolute;left:72950;top:73304;width:122895;height:254863;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="122895,254863" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCVCpKhxgAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ni8Iw&#13;&#10;EIbvC/6HMII3TVXWj2oUdVfw6Pd5aMa22ExKk2r33xtB2Msww8v7DM982ZhCPKhyuWUF/V4Egjix&#13;&#10;OudUwfm07U5AOI+ssbBMCv7IwXLR+ppjrO2TD/Q4+lQECLsYFWTel7GULsnIoOvZkjhkN1sZ9OGs&#13;&#10;UqkrfAa4KeQgikbSYM7hQ4YlbTJK7sfaKPi9jK6Xen3jfLu7Dr81pUOq90p12s3PLIzVDISnxv83&#13;&#10;PoidDg7jaR/eSmEFuXgBAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#13;&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#13;&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAlQqSocYAAADiAAAA&#13;&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#13;&#10;" path="m122895,r,28084l122747,28054c71126,28368,29195,69816,28315,121403r,3538c28743,136246,31033,147399,35099,157957v3731,9522,9123,18301,15927,25941c61860,196938,71131,211200,78653,226397r44242,l122895,254844r-55795,c63517,254863,60238,252839,58645,249636,53435,239023,41145,215195,29888,202961,20754,192678,13528,180847,8553,168029,3343,154444,447,140073,,125530r,-4225c1254,54241,55784,413,122895,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,122895,254863"/>
                 </v:shape>
-                <v:shape id="Shape 1792" o:spid="_x0000_s1032" style="position:absolute;left:195845;top:73304;width:122895;height:254863;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="122895,254863" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAd4k15wgAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LFHprNhqqNbqKlgoea6yeh+yYBLOzIbsx6b/vCoK3ebzPWa4HU4sbta6yrGAcxSCIc6sr&#10;LhT8HnfvnyCcR9ZYWyYFf+RgvXoZLTHVtucD3TJfiBDCLkUFpfdNKqXLSzLoItsQB+5iW4M+wLaQ&#10;usU+hJtaTuJ4Kg1WHBpKbOirpPyadUbB92l6PnXbC1e7/Tn50FQk1P0o9fY6bBYgPA3+KX649zrM&#10;n80ncP8mnCBX/wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAd4k15wgAAAN0AAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,c67110,413,121641,54241,122895,121305r,4225c122447,140073,119552,154444,114341,168029v-4975,12818,-12201,24649,-21334,34932c81750,215244,69460,239023,64249,249636v-1592,3203,-4871,5227,-8455,5208l,254844,,226397r44242,c51847,211240,61202,197026,72115,184046v6803,-7640,12196,-16420,15927,-25942c92024,147531,94231,136379,94580,125088r-295,-3685c93625,82712,69873,49726,36261,35518l,28084,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 1792" o:spid="_x0000_s1032" style="position:absolute;left:195845;top:73304;width:122895;height:254863;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="122895,254863" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBl2AzWxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ni8Iw&#13;&#10;EIbvwv6HMAveNFXR1WqUXT/Ao1s/zkMztsVmUppU67/fLAhehhle3md4FqvWlOJOtSssKxj0IxDE&#13;&#10;qdUFZwpOx11vCsJ5ZI2lZVLwJAer5UdngbG2D/6le+IzESDsYlSQe1/FUro0J4OubyvikF1tbdCH&#13;&#10;s86krvER4KaUwyiaSIMFhw85VrTOKb0ljVGwPU8u5+bnysVufxmNNWUjag5KdT/bzTyM7zkIT61/&#13;&#10;N16IvQ4OX7Mh/CuFFeTyDwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGXYDNbHAAAA4gAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" path="m,c67110,413,121641,54241,122895,121305r,4225c122447,140073,119552,154444,114341,168029v-4975,12818,-12201,24649,-21334,34932c81750,215244,69460,239023,64249,249636v-1592,3203,-4871,5227,-8455,5208l,254844,,226397r44242,c51847,211240,61202,197026,72115,184046v6803,-7640,12196,-16420,15927,-25942c92024,147531,94231,136379,94580,125088r-295,-3685c93625,82712,69873,49726,36261,35518l,28084,,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,122895,254863"/>
                 </v:shape>
-                <v:shape id="Shape 1793" o:spid="_x0000_s1033" style="position:absolute;left:187095;width:19663;height:54044;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="19663,54044" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDXBHxLxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LawIx&#10;EL4X+h/CFHoRzVphdVejFEHoxYMPxOOwGTdrN5Mlibr996ZQ6G0+vucsVr1txZ18aBwrGI8yEMSV&#10;0w3XCo6HzXAGIkRkja1jUvBDAVbL15cFlto9eEf3faxFCuFQogITY1dKGSpDFsPIdcSJuzhvMSbo&#10;a6k9PlK4beVHluXSYsOpwWBHa0PV9/5mFZyLa5EP+u3pcDHb9WBzzP3O5Eq9v/WfcxCR+vgv/nN/&#10;6TR/Wkzg95t0glw+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANcEfEvEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m9832,v5432,,9831,4397,9831,9826l19663,44218v,5429,-4399,9826,-9831,9826c4400,54044,,49647,,44218l,9826c,4397,4400,,9832,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 1793" o:spid="_x0000_s1033" style="position:absolute;left:187095;width:19663;height:54044;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="19663,54044" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQABamdSygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BagIx&#13;&#10;EIbvQt8hTKEXqVlb2HZXoxSL0IsHXSk9Dptxs+1msiRRt29vBMHLMMPP/w3ffDnYTpzIh9axgukk&#13;&#10;A0FcO91yo2BfrZ/fQYSIrLFzTAr+KcBy8TCaY6ndmbd02sVGJAiHEhWYGPtSylAbshgmridO2cF5&#13;&#10;izGdvpHa4znBbSdfsiyXFltOHwz2tDJU/+2OVsFP8Vvk42HzXR3MZjVe73O/NblST4/D5yyNjxmI&#13;&#10;SEO8N26IL50c3opXuCqlFeTiAgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAFqZ1LKAAAA&#13;&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m9832,v5432,,9831,4397,9831,9826l19663,44218v,5429,-4399,9826,-9831,9826c4400,54044,,49647,,44218l,9826c,4397,4400,,9832,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,19663,54044"/>
                 </v:shape>
-                <v:shape id="Shape 1794" o:spid="_x0000_s1034" style="position:absolute;left:52530;top:56309;width:45417;height:44729;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45417,44729" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAVchYIxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/basJA&#10;EH0v9B+WKfimGyV4ia7SCoLaF41+wJAdk7TZ2ZhdY9qv7wpC3+ZwrrNYdaYSLTWutKxgOIhAEGdW&#10;l5wrOJ82/SkI55E1VpZJwQ85WC1fXxaYaHvnI7Wpz0UIYZeggsL7OpHSZQUZdANbEwfuYhuDPsAm&#10;l7rBewg3lRxF0VgaLDk0FFjTuqDsO70ZBXK4T6Od+4r38e927A8f18+2vCrVe+ve5yA8df5f/HRv&#10;dZg/mcXw+CacIJd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABVyFgjEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m10183,128c12696,,15259,831,17274,2648l41607,27067v3810,3832,3810,10022,,13855c37773,44729,31579,44729,27745,40922l3412,16552c10,12814,,7105,3387,3356,5206,1341,7670,256,10183,128xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 1794" o:spid="_x0000_s1034" style="position:absolute;left:52530;top:56309;width:45417;height:44729;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45417,44729" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAO6fhFygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#13;&#10;EEXfC/2HZQq+6UYJtkZXaRXB6ouNfsCQHZO02dmYXWPq17sFoS/DDJd7hjNbdKYSLTWutKxgOIhA&#13;&#10;EGdWl5wrOB7W/TcQziNrrCyTgl9ysJg/P80w0fbKX9SmPhcBwi5BBYX3dSKlywoy6Aa2Jg7ZyTYG&#13;&#10;fTibXOoGrwFuKjmKorE0WHL4UGBNy4Kyn/RiFMjhNo0+3Xe8jW+bsd9/nHdteVaq99KtpmG8T0F4&#13;&#10;6vx/44HY6ODwOonhTymsIOd3AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA7p+EXKAAAA&#13;&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m10183,128c12696,,15259,831,17274,2648l41607,27067v3810,3832,3810,10022,,13855c37773,44729,31579,44729,27745,40922l3412,16552c10,12814,,7105,3387,3356,5206,1341,7670,256,10183,128xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,45417,44729"/>
                 </v:shape>
-                <v:shape id="Shape 1795" o:spid="_x0000_s1035" style="position:absolute;left:295808;top:58318;width:45417;height:43800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45417,43800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAJPRJMxQAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4X/B/CCXubqcLUdUZR2WCMgdhtsMejuTWdzaUkqXb76xdh4Nt9fD9vue5tI07kQ+1YwWScgSAu&#10;na65UvD+9nS7ABEissbGMSn4oQDr1XCwxFy7Mx/oVMRKpBAOOSowMba5lKE0ZDGMXUucuC/nLcYE&#10;fSW1x3MKt42cZtlMWqw5NRhsaWeoPBadVfDqC+7sfquN/51+zL6rx5fu86jUzajfPICI1Mer+N/9&#10;rNP8+f0dXL5JJ8jVHwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAJPRJMxQAAAN0AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m40000,2501v4409,3164,5417,9305,2251,13712l17967,40779v-1848,1857,-4360,2899,-6980,2899c8332,43800,5747,42842,3810,41025,,37192,,31002,3810,27170l28389,2604c31825,44,36519,,40000,2501xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 1795" o:spid="_x0000_s1035" style="position:absolute;left:295808;top:58318;width:45417;height:43800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45417,43800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAXfoCsygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#13;&#10;EEbvC32HMIXe1WyF2roapb8gIhRXhV4Om+lm62ayJFnd9umNUPBmmOHjO8OZznvbiAP5UDtWcD/I&#13;&#10;QBCXTtdcKdhuPu6eQISIrLFxTAp+KcB8dn01xVy7I6/pUMRKJAiHHBWYGNtcylAashgGriVO2bfz&#13;&#10;FmM6fSW1x2OC20YOs2wkLdacPhhs6dVQuS86q2DlC+7s54s2/m+4G/1U78vua6/U7U3/NknjeQIi&#13;&#10;Uh8vjX/EQieHx/EDnJXSCnJ2AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhABd+gKzKAAAA&#13;&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m40000,2501v4409,3164,5417,9305,2251,13712l17967,40779v-1848,1857,-4360,2899,-6980,2899c8332,43800,5747,42842,3810,41025,,37192,,31002,3810,27170l28389,2604c31825,44,36519,,40000,2501xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,45417,43800"/>
                 </v:shape>
-                <v:shape id="Shape 1796" o:spid="_x0000_s1036" style="position:absolute;top:184241;width:54074;height:19652;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="54074,19652" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDQe+mtxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4L/odlhN50Vy2xTV1FfJReSn1dvA3ZaRLMzobsNqb/vlsQvM3H95z5srOVaKnxpWMN45ECQZw5&#10;U3Ku4XzaDV9A+IBssHJMGn7Jw3LR780xNe7GB2qPIRcxhH2KGooQ6lRKnxVk0Y9cTRy5b9dYDBE2&#10;uTQN3mK4reREqURaLDk2FFjTuqDsevyxGg5bFap9Jj9V/n5KLuNNO7XPX1o/DbrVG4hAXXiI7+4P&#10;E+fPXhP4/yaeIBd/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANB76a3EAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m9832,l44242,v5432,,9832,4397,9832,9826c54074,15255,49674,19652,44242,19652r-34410,c4400,19652,,15255,,9826,,4397,4400,,9832,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 1796" o:spid="_x0000_s1036" style="position:absolute;top:184241;width:54074;height:19652;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="54074,19652" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQA2s+pMygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#13;&#10;EIbvBf/DMoI33bWW2EZXKdoWL+JXL70N2TEJZmdDdo3pv+8KQi/DDC/vMzzzZWcr0VLjS8caxiMF&#13;&#10;gjhzpuRcw/fpc/gKwgdkg5Vj0vBLHpaL3tMcU+NufKD2GHIRIexT1FCEUKdS+qwgi37kauKYnV1j&#13;&#10;McSzyaVp8BbhtpLPSiXSYsnxQ4E1rQrKLser1XD4UKHaZ3Kr8q9T8jNetxP7stN60O/WszjeZyAC&#13;&#10;deG/8UBsTHSYviVwV4oryMUfAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADaz6kzKAAAA&#13;&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m9832,l44242,v5432,,9832,4397,9832,9826c54074,15255,49674,19652,44242,19652r-34410,c4400,19652,,15255,,9826,,4397,4400,,9832,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,54074,19652"/>
                 </v:shape>
-                <v:shape id="Shape 1797" o:spid="_x0000_s1037" style="position:absolute;left:51336;top:287411;width:46331;height:46174;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="46331,46174" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDYknmHxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/fa8Iw&#10;EH4f7H8IN/BlaDod1nVGEaFsiAha9340Z1tsLiXJtO6vN4PB3u7j+3nzZW9acSHnG8sKXkYJCOLS&#10;6oYrBcciH85A+ICssbVMCm7kYbl4fJhjpu2V93Q5hErEEPYZKqhD6DIpfVmTQT+yHXHkTtYZDBG6&#10;SmqH1xhuWjlOkqk02HBsqLGjdU3l+fBtFBTbD+vO+c9JbwpX5jRpd6/PX0oNnvrVO4hAffgX/7k/&#10;dZyfvqXw+008QS7uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANiSeYfEAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m28939,3149c32621,,38048,,41730,3149v4124,3533,4601,9733,1072,13855l18469,41570v-330,383,-689,742,-1072,1071c13273,46174,7064,45692,3534,41570,,37448,482,31248,4606,27715l28939,3149xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 1797" o:spid="_x0000_s1037" style="position:absolute;left:51336;top:287411;width:46331;height:46174;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="46331,46174" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCxBZZZygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#13;&#10;EEbvBd9hGcGbohtt8Se6SqmEFpFCTXs/ZMckmJ0Nu6umffpuoeDNMMPHd4az3namEVdyvrasYDJO&#13;&#10;QBAXVtdcKvjMs9EChA/IGhvLpOCbPGw3/d4aU21v/EHXYyhFhLBPUUEVQptK6YuKDPqxbYljdrLO&#13;&#10;YIinK6V2eItw08hpksykwZrjhwpbeqmoOB8vRkF+eLXunP2c9D53RUaPzfvTw5dSw0G3W8XxvAIR&#13;&#10;qAv3xj/iTUeH+XIOf0pxBbn5BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALEFllnKAAAA&#13;&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m28939,3149c32621,,38048,,41730,3149v4124,3533,4601,9733,1072,13855l18469,41570v-330,383,-689,742,-1072,1071c13273,46174,7064,45692,3534,41570,,37448,482,31248,4606,27715l28939,3149xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,46331,46174"/>
                 </v:shape>
-                <v:shape id="Shape 1798" o:spid="_x0000_s1038" style="position:absolute;left:295542;top:285338;width:47482;height:46512;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="47482,46512" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDJ5PgmxwAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#10;EIXvBf9DGMFbm1Ww1rVpKQVFCj3YiuBt3Iybxc1kTdLt9t93DoXeZnhv3vtmvhx8q3qKqQls4H5S&#10;gCKugm24NvC5fx3PQKWMbLENTAZOlGC5uBnNsbThyB/U73KtJIRTiQZczl2pdaoceUyT0BGL9hui&#10;xyxrrLWNeJRw3+qHophqjw1Lg8OO1o6qv93BG+hcsT5sf4avU676t2nkx9Xm/9uYu9th9QIq05Cv&#10;5sv1uxX8p2fBlW9kBL04AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMnk+CbHAAAA3QAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m11437,128v2513,127,4977,1213,6796,3228l42418,27675v585,448,1121,959,1588,1524c47482,33370,46916,39565,42748,43039,38574,46512,32375,45948,28900,41776l4321,17211v-236,-217,-467,-448,-683,-683c,12499,315,6284,4346,2648,6361,831,8923,,11437,128xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 1798" o:spid="_x0000_s1038" style="position:absolute;left:295542;top:285338;width:47482;height:46512;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="47482,46512" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4FL+pygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BSwMx&#13;&#10;EIXvgv8hjODNZi3Y6rZpKRVFhB5apdDbuBk3i5vJNkm323/vHAQvj3k85pt58+XgW9VTTE1gA/ej&#13;&#10;AhRxFWzDtYHPj5e7R1ApI1tsA5OBCyVYLq6v5ljacOYt9btcK4FwKtGAy7krtU6VI49pFDpiyb5D&#13;&#10;9JjFxlrbiGeB+1aPi2KiPTYsFxx2tHZU/exO3kDnivVp8zXsL7nqXyeRH1bvx4MxtzfD80xkNQOV&#13;&#10;acj/G3+INysdpk/ys1SSEfTiFwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHgUv6nKAAAA&#13;&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m11437,128v2513,127,4977,1213,6796,3228l42418,27675v585,448,1121,959,1588,1524c47482,33370,46916,39565,42748,43039,38574,46512,32375,45948,28900,41776l4321,17211v-236,-217,-467,-448,-683,-683c,12499,315,6284,4346,2648,6361,831,8923,,11437,128xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,47482,46512"/>
                 </v:shape>
-                <v:shape id="Shape 1799" o:spid="_x0000_s1039" style="position:absolute;left:337961;top:183896;width:54074;height:19652;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="54074,19652" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCh5H3fxAAAAN0AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/JbsIw&#10;EL1X4h+sQeoNbBZBSTEIsVS9IMpy4TaKp0lEPI5iN4S/rysh9TZPb535srWlaKj2hWMNg74CQZw6&#10;U3Cm4XLe9d5A+IBssHRMGh7kYbnovMwxMe7OR2pOIRMxhH2CGvIQqkRKn+Zk0fddRRy5b1dbDBHW&#10;mTQ13mO4LeVQqYm0WHBsyLGidU7p7fRjNRy3KpRfqdyr7OM8uQ42zciOD1q/dtvVO4hAbfgXP92f&#10;Js6fzmbw9008QS5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKHkfd/EAAAA3QAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m9832,l44242,v5432,,9832,4397,9832,9826c54074,15250,49674,19652,44242,19652r-34410,c4400,19652,,15250,,9826,,4397,4400,,9832,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 1799" o:spid="_x0000_s1039" style="position:absolute;left:337961;top:183896;width:54074;height:19652;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="54074,19652" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBHLH4+ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NawIx&#13;&#10;EIbvQv9DmIK3mtiK1dUopX7gRerXxduwme4u3UyWTVzXf2+Egpdhhpf3GZ7pvLWlaKj2hWMN/Z4C&#13;&#10;QZw6U3Cm4XRcvY1A+IBssHRMGm7kYT576UwxMe7Ke2oOIRMRwj5BDXkIVSKlT3Oy6HuuIo7Zr6st&#13;&#10;hnjWmTQ1XiPclvJdqaG0WHD8kGNF3zmlf4eL1bBfqlDuUrlV2fo4PPcXzYcd/GjdfW0Xkzi+JiAC&#13;&#10;teHZ+EdsTHT4HI/hoRRXkLM7AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEcsfj7KAAAA&#13;&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m9832,l44242,v5432,,9832,4397,9832,9826c54074,15250,49674,19652,44242,19652r-34410,c4400,19652,,15250,,9826,,4397,4400,,9832,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,54074,19652"/>
                 </v:shape>
                 <w10:wrap type="square"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00CB4979" w:rsidRPr="00545350">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>We recommend drafting your answers in a text editor like Word or Google Docs, then copying them into your final report to avoid losing them due to portal or computer errors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48579284" w14:textId="77777777" w:rsidR="00CB4979" w:rsidRDefault="00CB4979" w:rsidP="00CB4979">
       <w:pPr>
         <w:ind w:left="380"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C28F3B1" w14:textId="36FBF481" w:rsidR="00627A07" w:rsidRDefault="001009FD" w:rsidP="001009FD">
       <w:pPr>
@@ -6129,61 +5984,61 @@
     </w:p>
     <w:p w14:paraId="5907D58A" w14:textId="77777777" w:rsidR="00627A07" w:rsidRDefault="00627A07" w:rsidP="001009FD">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10592124" w14:textId="7E0DD937" w:rsidR="001009FD" w:rsidRDefault="00627A07" w:rsidP="001009FD">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Also, if there were significant changes from your initial application, please make sure they were approved by your program director, and discuss them briefly in the narrative.</w:t>
       </w:r>
       <w:r w:rsidR="001009FD">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="001009FD">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="238A2D4B" w14:textId="77777777" w:rsidR="001009FD" w:rsidRDefault="001009FD" w:rsidP="001009FD">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0453A59B" w14:textId="2B48375D" w:rsidR="004F2DB0" w:rsidRDefault="0013049A" w:rsidP="00CB4979">
+    <w:p w14:paraId="0453A59B" w14:textId="0F5D2432" w:rsidR="004F2DB0" w:rsidRDefault="00A260B1" w:rsidP="00CB4979">
       <w:pPr>
         <w:ind w:left="10"/>
       </w:pPr>
       <w:r>
-        <w:t>Except for Hurricane Helene Relief grants, i</w:t>
+        <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="004F2DB0">
         <w:t>n-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="0013049A">
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidR="004F2DB0">
         <w:t xml:space="preserve">ind contributions are also included in this section. In-kind contributions refer to the donations of things such as labor, space, services, and supplies that typically have associated costs but are not directly paid for by the applicant. They serve as valuable evidence of community support for a project. Examples of in-kind contributions: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1804EEBF" w14:textId="77777777" w:rsidR="004F2DB0" w:rsidRDefault="004F2DB0" w:rsidP="004F2DB0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A print shop donating the printing of a poster </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1047DB26" w14:textId="77777777" w:rsidR="004F2DB0" w:rsidRDefault="004F2DB0" w:rsidP="004F2DB0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:ind w:hanging="360"/>
@@ -6191,83 +6046,50 @@
       <w:r>
         <w:t xml:space="preserve">A venue waiving the rental fee for rehearsal time </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FAEF867" w14:textId="77777777" w:rsidR="004F2DB0" w:rsidRDefault="004F2DB0" w:rsidP="004F2DB0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="271"/>
         <w:ind w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The staff time or any expense incurred by a partner organization that is involved in the project but who is not the applicant </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CCF0CD4" w14:textId="77777777" w:rsidR="00C40FCB" w:rsidRDefault="004F2DB0" w:rsidP="00C40FCB">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Provide an estimate for the total dollar value of these services, and briefly describe them.  If there are none, enter 0.   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E640871" w14:textId="77777777" w:rsidR="00C82571" w:rsidRDefault="00C82571" w:rsidP="00C40FCB">
-[...31 lines deleted...]
-    </w:p>
     <w:p w14:paraId="430F8D01" w14:textId="77777777" w:rsidR="00C40FCB" w:rsidRDefault="00C40FCB" w:rsidP="00C40FCB">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49667C48" w14:textId="2BF54E71" w:rsidR="00C40FCB" w:rsidRPr="004F2DB0" w:rsidRDefault="00C40FCB" w:rsidP="00C40FCB">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc192064084"/>
       <w:r w:rsidRPr="004F2DB0">
         <w:t>Multicultural Programs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="004F2DB0">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D7AD4A" w14:textId="77777777" w:rsidR="00A87D3F" w:rsidRDefault="00C40FCB" w:rsidP="00D832A3">
       <w:pPr>
         <w:spacing w:after="168" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -6323,51 +6145,50 @@
         <w:spacing w:after="168" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>We also ask for the race of the artist/organization as follows:  A – Asian, B – Black/African American, H – Hispanic/Latino, N – American Indian, and P – Native Hawaiian/Pacific Islander.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EF4E1DA" w14:textId="6B6B7D60" w:rsidR="00A87D3F" w:rsidRDefault="00A87D3F" w:rsidP="00D832A3">
       <w:pPr>
         <w:spacing w:after="168" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The first section is for subgranted artists/organizations.  Enter the name of the artist/organization as well as the artist race.  In the second column, enter the amount spent for that artist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7945318E" w14:textId="77777777" w:rsidR="00A87D3F" w:rsidRDefault="00A87D3F" w:rsidP="00A87D3F">
       <w:pPr>
         <w:spacing w:after="168" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>For multicultural artists/organizations not supported by a subgrant, scroll down to the second section.  Enter the name of the artist/organization as well as the artist race.  In the second column, enter the amount spent for that artist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BBFFC2" w14:textId="4A371C1C" w:rsidR="00A87D3F" w:rsidRDefault="00A87D3F" w:rsidP="00A87D3F">
       <w:pPr>
         <w:spacing w:after="168" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="20"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
@@ -6409,60 +6230,60 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Expenses refer to the total dollar amount spent to support the organization/project, including grant funds and matching (if applicable). </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57BB4A24" w14:textId="77777777" w:rsidR="00C82571" w:rsidRDefault="00C82571" w:rsidP="00C82571">
       <w:pPr>
         <w:spacing w:after="171"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Depending on your grant type, your final report will ask you to complete either Organization Expenses or Project Expenses.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E7F87A8" w14:textId="73F6E5B8" w:rsidR="00C82571" w:rsidRDefault="00C82571" w:rsidP="00C82571">
       <w:pPr>
         <w:spacing w:after="399" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:firstLine="0"/>
       </w:pPr>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId14">
         <w:r>
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>Glossary of budget terms.</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId15">
         <w:r>
           <w:rPr>
             <w:b/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="71A04E1E" w14:textId="60119B4B" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t>Organization Expenses</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DE1BB1A" w14:textId="6F5F5C91" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
@@ -6644,66 +6465,66 @@
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BBE345D" w14:textId="7B914D55" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="168"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
         <w:t>On the left are pre-filled descriptions categorizing expenses, with blank spaces for you to write</w:t>
       </w:r>
       <w:r w:rsidR="001E6741">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in other expenses that don’t fit these descriptions.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AEBC1C8" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="171"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Make sure you categorize expenses accurately. Distinguish between organizational costs and contract costs.  Organizational staff costs can include administrative costs, artistic staff costs, or technical staff costs, such as salary and benefits. Contracts, on the other hand, consist of written agreements with other organizations or vendors for services to your organization to help carry out the grant. Contracts with artists outside of your organization would be considered artist contracts, while any other contracts with non-artist organizations/vendors would be considered “other contracts.”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5175E202" w14:textId="6997C568" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="129"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Then in the Grant Amount column, indicate how much grant funding was spent on these expenses, followed by how much cash match was spent. (In-kind contributions cannot be counted toward match</w:t>
       </w:r>
       <w:r w:rsidR="00467640">
         <w:t>, unless your contract was amended to explicitly allow it</w:t>
       </w:r>
       <w:r>
         <w:t>.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E7CE644" w14:textId="4AE83C2E" w:rsidR="00D14DD2" w:rsidRDefault="00000000" w:rsidP="005641FD">
       <w:pPr>
         <w:ind w:left="35"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once your expenses are filled in, the bottom Expense Totals will show you the Grant Amount spent + Applicant Cash Match = Cash Expenses. Please make sure that the </w:t>
       </w:r>
@@ -6721,62 +6542,62 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23558647" w14:textId="77777777" w:rsidR="005641FD" w:rsidRDefault="005641FD" w:rsidP="005641FD">
       <w:pPr>
         <w:ind w:left="35"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29D546D2" w14:textId="1293175B" w:rsidR="00422C43" w:rsidRDefault="00422C43" w:rsidP="00422C43">
       <w:pPr>
         <w:ind w:left="380"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="151AA7EE" wp14:editId="3AA91D78">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="151AA7EE" wp14:editId="053B2783">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>54266</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>32200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="392034" cy="424151"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="1132978388" name="Group 1132978388" descr="P198#y1"/>
+                <wp:docPr id="1132978388" name="Group 1132978388" descr="a light bulb"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="392034" cy="424151"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="392034" cy="424151"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="2107051674" name="Shape 2091"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="139559" y="139437"/>
                             <a:ext cx="56482" cy="111823"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
@@ -7846,100 +7667,100 @@
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:srgbClr val="000000"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="34113427" id="Group 1132978388" o:spid="_x0000_s1026" alt="P198#y1" style="position:absolute;margin-left:4.25pt;margin-top:2.55pt;width:30.85pt;height:33.4pt;z-index:251668480" coordsize="392034,424151" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnn3byiA8AAO9RAAAOAAAAZHJzL2Uyb0RvYy54bWzsXNtuI8cRfQ+QfyD0Hmv6PiN410DixC9B&#10;YsTOB3Ap6gJQJEFyV7v5+pzuquqZGo4kygGURKANLDXsW1V31alLF+f7H74+rGZflrv9/Wb94cJ8&#10;11zMluvF5vp+ffvh4p+//uUP7cVsf5ivr+erzXr54eLbcn/xw8ff/+77x+3V0m7uNqvr5W6GSdb7&#10;q8fth4u7w2F7dXm5X9wtH+b77zbb5RqNN5vdw/yAx93t5fVu/ojZH1aXtmni5eNmd73dbRbL/R7f&#10;/kiNFx/L/Dc3y8Xh7zc3++VhtvpwAdoO5d9d+fdT/vfy4/fzq9vdfHt3v2Ay5r+Biof5/RqL1ql+&#10;nB/ms8+7+6OpHu4Xu81+c3P4brF5uNzc3NwvloUHcGOaETc/7Taft4WX26vH223dJmztaJ9+87SL&#10;v335abf9ZfvzDjvxuL3FXpSnzMvXm91D/gSVs69ly77VLVt+PcwW+NJ1tnH+YrZAk7feBENburjD&#10;vh+NWtz9+dlxl7LopSLlcQvh2Pf87/8z/n+5m2+XZVv3V+D/593s/vrDhTVNaoKJCdys5w+Q1dJv&#10;Zpuu8JSJQO+6VfurPXZtYp+M60LoLmbYEfzpXaIdkR0L0beWNswY01qXmyvj86vF5/3hp+Wm7Pz8&#10;y1/3BxLRa/lrfid/Lb6u5c8dBP1ZEd/OD3lcJjf/OXv8cMGE3IFMoiM3Pmy+LH/dlG6HfHy+6zw2&#10;RA4edPY9VuthT55u0FPa5XNbZuz7uehDYO6lz+Lzp/vFH5f/Gs7sQ8QuZRrqCHBRJnOxNbTVPlia&#10;7LgpRNO0vI6eXz+Np4yxiyzO1NQTkkKKDB5jrmoT9krPLzyORygxkE7yySt3rY8kUkOZkU7yyZ19&#10;4wN1bhqbivyBGOmkieIhjU8QSmxx17nGk8RSk0uNB3LmptS2usm11lBTbIKd3GJZlSazxjs6SjNF&#10;mu5sTGx4+qb1oifSRz5pYhNSS1Qm7JSQIn2mWIZu4nQzXylYyHhRM57MBpxuaTKtUefc0xRbW2nS&#10;88uqNBlNBAnuxgcx1c933kbeSGmXTyau7op30YpcSx9NSWUH55bZ8Q3OWXHqG0f642JsdFPobCqj&#10;nPNNd8LhGtN1JHfA0iPKhEKiaSAIJmAUYaD0kU/q66qY4ZRT0cgXxBkyyweYT7lIjsCCB8bTsRuc&#10;sm4Cm6w3A5r0jmrKjtFR2herzX5JTGW8LQhfMbggQ4/yq3WGY8jJYg4P6GY1PxRX4uH+ANdodf8A&#10;gLapaYocFsYxW7ZGZH/KX4dvq2UG7dX6H8sbmLNirvMX+93tpz+tdrMv8+wAlf/K5PPV9m7O3/Lm&#10;c9dCapknj7+5X63qlKYMnZqSOOXOedyy+F51ZEMjF0wNOWBwY8C0uGHgrA4qK2/Whzp+DeexkDng&#10;Nv/5aXP9rbguZUPgI2Qn5g2cBdM2runaYhtHzkLBnkzEac5CFxtPyDvtLDQt9DN7V8pKiGv2hs5C&#10;IeR5Z4GgTuT0KUchRkemTDqKzsinoFZ2nTJqGRNg/DRCaK3kEREBAY2wQRsxg5Oqu0xgJoBgbYS9&#10;KOuEZMVy6Pk1ZS40gVidokz39d63CIHABfzIJCgqfeST6AcWg7Tc1zlH7sULOOczjNKIGGKxBcKW&#10;d8GzZwStH+Gc0IROlabnOIY5zGIIyl62T33faBM8B31uI4594DOObXCn2DLvvGerbY0ts1eOcch0&#10;kCnAycwL1yYIBllAuDCQEaLpOY4hLjxZZ8wRZZoL51tIW5EgrAOP6DmWrfWRjAwM05Hh0ySxWHeW&#10;XZuuNTjTAV8mtB1JFyyv3g1jHQsePC2fxHvSC2g+Yj6CwsbLPqbI/yCAkcnkk6injkOnWNo1Kcxr&#10;03LoVEfIGZoOwFHIO/LL+6bXufqmCwwYkEPEEcOdbRL7AnCMTEEFIYQ4qqFIMebDoEX4G/I/VoOz&#10;e5BTM9W8vzf3ALAcHAA5C+zIPSiKeLp74DpRCOcR4bAgSi7BGGsNdDb7B7Z1BA4QyDd3D4QQ+AdE&#10;R8be3gFg5XYt4vAMMKIOfQ+tNIh22RJKT2mfBg3kW8jwezLgoqrwmWBKCTRMKLg/aEr4psAd+ohl&#10;1vPrJ+aC9zxvOaJBPSngn4NlC0uj4qmep+FJ6RWEy/F+DUdIHz2SRsCTIQtoU0dhpLDbthyZWdMp&#10;NMvBctmEgPzjpGGcWohR3bTKsQjIEJTJOAKXxWFARwev5zyj4btGQ/gI3rTRdJCaERoWL+10NIzB&#10;RvaQu4AQjCy2oGFEBPW/AIZMx7NYSAokCvcUDvJMA8R8Vvub7BGTMndjLU85r01mwirf2DUJX3BT&#10;tSAjBZ3Iyhof2acGOukpjcPRCB0KBDXbo0XOKZP37BMl3BMh4EEWdAwCJft3MggkC6+9SFdyNVUt&#10;EADb3Ga/vThEwWcHjIKxt/eImJKMAkTIpEvEvQYa/hQWCGtFh5EPZ8YEEOSTXQeL2JuyJwgew7iz&#10;VjwakuDDyQhcqxC0UpPtECmVLY8IQZXHA9031GTg9BIivxARDYcgnTAOl6dos23iPIdBzpuSQeJc&#10;ONPIlQLC3E5FccjU4AtCIsRzBYqOqJtaELGzYyjFhSDlSGRBpAbYyzIp2qB2KiDxzU5l63JsTtKn&#10;l9BP7LnBQPKCXewo4SAL4mQcu3U4I8oD17YWUXvhEHms/opBL3EkG0VHsiANx0gv+aySVHtDjumi&#10;BHsoveST2UiGr2yy0B911mTxEBcMy11VWOEuNshiEHfB8nTSFlpcH1KbRyplOqkztWAADvFA12GB&#10;oaR7g8iNJsVVNqVnZEHbtTWVZ/lm8CRhsg0SUmVS+N4RLvIwz+DAGLXBR9aXM22A4hbhjYj8To9Q&#10;cF8j5hfpR2XsPYMCVLWhnJBwx8KHS1QI/pTU6oOW7jD148ubqT3HXQuxEnKRwHADAi7uqMkbdRQD&#10;vJsm6Bw1vOuoAZhvHNLb0I5R0FBU/WR/AVrcsk6/A4eB9E4UovcVppQuwnBQ/yPVMpGz6Ef6OFA7&#10;WPReu/UCGgzUmAGASC89ttqVp8EIN8kB9QRkuMcYBoh2TL15HTCapkM29wm0heUGKlLjEUyjKAK3&#10;45keCySmqpCTsL81ib1Va8ZlBrHzbPNRHDAyRBE4SZ4LPl9j3aKN8HMKpccms3OcoGGXdGCIgMMd&#10;h4FDy62PTg6UjpA2a9LQT3Z82dnob10mPRNNDBERTLaahV84R3TfJDYNiXtkTIsUdSk7ZgN+E5J3&#10;bJSRbKz3i3oJ/UQLprbLKVeIAtw/T5dJsiCqVKS4IMI3VAvi4kmuIAOKSsQl10voJ1oQFXYcoBuf&#10;cE8x5AI3XviiEOOi035q55EioTZch8J1edmqYzrOEypvXk5zkjo45LSPrU36ogTBAnyMTJzvkt4M&#10;DOLiGxdwgieQxsKWnSTuLVTJ51AoBSCl7ewrvGtfwXvXQPxyknnkK5SQ73RfoU1SAlQkCCUpXK/K&#10;V4w5rxAAFyKDb59WoFtQZBWIjKmkQod8XFE70YLn3QTYJU7kMc+kSP2lKtI2KonXt3QtqfWRKRS9&#10;O5oKFQui7dJnClX6JWD9dFTUk1sPQuC3Ml5bjgibWswjGCr7VYfJhPT1EQn89YAXPa1wNkSkwVZJ&#10;sx407Dze8UqhOqHKrpyznvCMee8a82zTpoT6jwSHdgR6RcNOBj0UTnOuC/WQVCjd454P3sC9yrgH&#10;d70mId4c95gO4B6RMYV7SD3hPrI4Q7X69AXow3USxQNKsQAxXIWSs4ADp9EkpFXLCoBMwTGtdaLc&#10;pM4exbrsnaIkVfKP0keP5BG04dhvnIXOZvIe5CaYOpXo7NfBxfkTRWxTq7mUxEWT0xXsQ14X/mTx&#10;3sZNqCnniPrp1YRH4goBGzviMQd25IlKlynCOHA1FiVPwxMg6EWWsWSdKq0Od+2ZVIeqC55dz6qf&#10;iChUTHEw6OCZD445xUTroEJ4+P2UgOmJz5j7rjHXIEaOiKrwK6cx5hZ1PBlzcYclJREBNyjsXomz&#10;OQRdlE6Ief9vgm4hYwp04Tux94QgU+5ynkddJHS4uidE1EIOFK9HOFQg6tAaly5516HjBiWWcq2n&#10;tU8AhdQbhwXELQDWpFrmKn30SB4RkXiiEchVaNVHQS5P5sYpfBSCj5pOcjtbx246cpz6UifI3R3C&#10;cY1MLv8cpbCEdJUk3jUr+okYozEujWp/+Ov8U5zhKdRFENADCAms9bSyizQ9bvS4PNiimp0HSBc9&#10;kAY4lIRQ0kBfT7iIS5fCnzK7kzKm5z0D77sG3oga6M7h/xHuQnSzuJ2MuyTxSBnWTKFgLmK/7Npl&#10;RxfBZ/VR3hxzmQ44ukTGFOYeBX493orWkZ71+VRRY2nX2sO9gZfk3SrtY4qwMeOwtG8ZRLd6Zv1E&#10;6/TDsqOtDUAloR6C+Hg9L7XpCGaFO1qnbtNwgHSZIqyG2XWALM5yMyaXvn4V8zRkvJN1ZbXzlQE5&#10;PU30GfPeNeYF3BihvjjfYKj4PldYvAbzAmqgKc7JZTTy4yfBPR9dvkEoAX400H8y92+Oe0xHDvAL&#10;GVO4V2xAcQ9wMSz1ED32ae0gDHA2/yAne0xKs+BxIX4/+hq5Dk6FDBbQ0+onBs7QcnlDxK+C8w4K&#10;bjBX2ajYdtSEwiyOifHjTtl3Pb2AFS0Ds8XVr3jPQnXMpI8eKSNQElvY9LhR1eUVSX4wna+QFNHY&#10;hFyllwEfaQ7x6fX8+olXc1aSCSJJsg9IfpBlwU/odWWqQzkOU9jzpGfXT7QWwahL+Hmd2u/8agUQ&#10;Do5GDZFjfeQucO9HQq4nlo2kBSZlTbqckfddI69BARWK94CWR9BbFOVkdxNhPgosikTiYhXJKZLV&#10;ir2pvgoEaQVSQvg0b4+9REfB3kzGFPbmqgsCBSAZ68/z0AvokdIH7eTl4hPSeWy0us7OvyakDO6T&#10;iTxRQdLSXE1GOG6RtBO9lj5av3kEKjloCaQWR8V/FYssCodV2jH7Z2xDUQsrpkfPr594NdrZjEgO&#10;SVsFVbFDKW0Bqy6M0iDIMhNXuNd8xU+TXIvMAYGpiJMAsLMO21MwPXQaGoF0nMGB+cNtwsvY6B3b&#10;VOTDUe9AA57d9EYqESLeJzPcBZDMooCCCWWgUM9Ae2AQjYnE6T3WT7Tj7KmjakYlyKVKGW/MUOuj&#10;lIjP9amE/tQiSA6RU4Hc3ZCbtuMX1aiTnlIdPevZnrxve5ILkTzMCYRm5MoXkT/ZngBD5KU1uOpC&#10;RoSET+wJB9bnHEbGOaWCfcphHHn3La8K4/th5xwGv4vrnMOQV+/8X7wnp7xiD28VLO/74Tcg5tcW&#10;Dp/Li4b69zR+/DcAAAD//wMAUEsDBBQABgAIAAAAIQCpWpsj3AAAAAUBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI5BS8NAFITvgv9heYI3u9lKtI3ZlFLUUxFsBentNfuahGbfhuw2Sf+960lPwzDDzJev&#10;JtuKgXrfONagZgkI4tKZhisNX/u3hwUIH5ANto5Jw5U8rIrbmxwz40b+pGEXKhFH2GeooQ6hy6T0&#10;ZU0W/cx1xDE7ud5iiLavpOlxjOO2lfMkeZIWG44PNXa0qak87y5Ww/uI4/pRvQ7b82lzPezTj++t&#10;Iq3v76b1C4hAU/grwy9+RIciMh3dhY0XrYZFGosaUgUips/JHMQxqlqCLHL5n774AQAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACefdvKIDwAA71EAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKlamyPcAAAABQEAAA8AAAAAAAAAAAAAAAAA4hEAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADrEgAAAAA=&#10;">
-                <v:shape id="Shape 2091" o:spid="_x0000_s1027" style="position:absolute;left:139559;top:139437;width:56482;height:111823;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="56482,111823" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBhM0xRyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhf6D2EJujeSQxMWNEkqhUEIudUvPi7Wxja2VkdTYyddHgUCPw8y8YTa7yfbiRD60jjVkcwWC&#10;uHKm5VrDz/fH8wuIEJEN9o5Jw5kC7LaPDxssjBv5i05lrEWCcChQQxPjUEgZqoYshrkbiJN3dN5i&#10;TNLX0ngcE9z2cqHUWlpsOS00ONB7Q1VX/lkNqyXldfUrfSe7cZjUAcvjZa/17Gl6ewURaYr/4Xv7&#10;02hYZCpXq2ydL+H2Kf0Bub0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYTNMUckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m49944,r6538,l56482,36455v-10859,,-19663,8800,-19663,19653c36819,66961,45623,75760,56482,75760r,36063l49846,111823,44045,100277c40472,99304,37040,97884,33821,96052r-12388,4225l11601,90843,15780,78462c13961,75244,12560,71810,11601,68243l,62397,,49426,11601,43628v983,-3581,2438,-7021,4326,-10219l11995,21028r9438,-9433l33821,15771v3239,-1808,6690,-3208,10274,-4176l49944,xe" fillcolor="black" stroked="f" strokeweight="0">
+              <v:group w14:anchorId="4B0180CD" id="Group 1132978388" o:spid="_x0000_s1026" alt="a light bulb" style="position:absolute;margin-left:4.25pt;margin-top:2.55pt;width:30.85pt;height:33.4pt;z-index:251668480" coordsize="392034,424151" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQAnn3byiA8AAO9RAAAOAAAAZHJzL2Uyb0RvYy54bWzsXNtuI8cRfQ+QfyD0Hmv6PiN410DixC9B&#13;&#10;YsTOB3Ap6gJQJEFyV7v5+pzuquqZGo4kygGURKANLDXsW1V31alLF+f7H74+rGZflrv9/Wb94cJ8&#13;&#10;11zMluvF5vp+ffvh4p+//uUP7cVsf5ivr+erzXr54eLbcn/xw8ff/+77x+3V0m7uNqvr5W6GSdb7&#13;&#10;q8fth4u7w2F7dXm5X9wtH+b77zbb5RqNN5vdw/yAx93t5fVu/ojZH1aXtmni5eNmd73dbRbL/R7f&#13;&#10;/kiNFx/L/Dc3y8Xh7zc3++VhtvpwAdoO5d9d+fdT/vfy4/fzq9vdfHt3v2Ay5r+Biof5/RqL1ql+&#13;&#10;nB/ms8+7+6OpHu4Xu81+c3P4brF5uNzc3NwvloUHcGOaETc/7Taft4WX26vH223dJmztaJ9+87SL&#13;&#10;v335abf9ZfvzDjvxuL3FXpSnzMvXm91D/gSVs69ly77VLVt+PcwW+NJ1tnH+YrZAk7feBENburjD&#13;&#10;vh+NWtz9+dlxl7LopSLlcQvh2Pf87/8z/n+5m2+XZVv3V+D/593s/vrDhTVNaoKJCdys5w+Q1dJv&#13;&#10;Zpuu8JSJQO+6VfurPXZtYp+M60LoLmbYEfzpXaIdkR0L0beWNswY01qXmyvj86vF5/3hp+Wm7Pz8&#13;&#10;y1/3BxLRa/lrfid/Lb6u5c8dBP1ZEd/OD3lcJjf/OXv8cMGE3IFMoiM3Pmy+LH/dlG6HfHy+6zw2&#13;&#10;RA4edPY9VuthT55u0FPa5XNbZuz7uehDYO6lz+Lzp/vFH5f/Gs7sQ8QuZRrqCHBRJnOxNbTVPlia&#13;&#10;7LgpRNO0vI6eXz+Np4yxiyzO1NQTkkKKDB5jrmoT9krPLzyORygxkE7yySt3rY8kUkOZkU7yyZ19&#13;&#10;4wN1bhqbivyBGOmkieIhjU8QSmxx17nGk8RSk0uNB3LmptS2usm11lBTbIKd3GJZlSazxjs6SjNF&#13;&#10;mu5sTGx4+qb1oifSRz5pYhNSS1Qm7JSQIn2mWIZu4nQzXylYyHhRM57MBpxuaTKtUefc0xRbW2nS&#13;&#10;88uqNBlNBAnuxgcx1c933kbeSGmXTyau7op30YpcSx9NSWUH55bZ8Q3OWXHqG0f642JsdFPobCqj&#13;&#10;nPNNd8LhGtN1JHfA0iPKhEKiaSAIJmAUYaD0kU/q66qY4ZRT0cgXxBkyyweYT7lIjsCCB8bTsRuc&#13;&#10;sm4Cm6w3A5r0jmrKjtFR2herzX5JTGW8LQhfMbggQ4/yq3WGY8jJYg4P6GY1PxRX4uH+ANdodf8A&#13;&#10;gLapaYocFsYxW7ZGZH/KX4dvq2UG7dX6H8sbmLNirvMX+93tpz+tdrMv8+wAlf/K5PPV9m7O3/Lm&#13;&#10;c9dCapknj7+5X63qlKYMnZqSOOXOedyy+F51ZEMjF0wNOWBwY8C0uGHgrA4qK2/Whzp+DeexkDng&#13;&#10;Nv/5aXP9rbguZUPgI2Qn5g2cBdM2runaYhtHzkLBnkzEac5CFxtPyDvtLDQt9DN7V8pKiGv2hs5C&#13;&#10;IeR5Z4GgTuT0KUchRkemTDqKzsinoFZ2nTJqGRNg/DRCaK3kEREBAY2wQRsxg5Oqu0xgJoBgbYS9&#13;&#10;KOuEZMVy6Pk1ZS40gVidokz39d63CIHABfzIJCgqfeST6AcWg7Tc1zlH7sULOOczjNKIGGKxBcKW&#13;&#10;d8GzZwStH+Gc0IROlabnOIY5zGIIyl62T33faBM8B31uI4594DOObXCn2DLvvGerbY0ts1eOcch0&#13;&#10;kCnAycwL1yYIBllAuDCQEaLpOY4hLjxZZ8wRZZoL51tIW5EgrAOP6DmWrfWRjAwM05Hh0ySxWHeW&#13;&#10;XZuuNTjTAV8mtB1JFyyv3g1jHQsePC2fxHvSC2g+Yj6CwsbLPqbI/yCAkcnkk6injkOnWNo1Kcxr&#13;&#10;03LoVEfIGZoOwFHIO/LL+6bXufqmCwwYkEPEEcOdbRL7AnCMTEEFIYQ4qqFIMebDoEX4G/I/VoOz&#13;&#10;e5BTM9W8vzf3ALAcHAA5C+zIPSiKeLp74DpRCOcR4bAgSi7BGGsNdDb7B7Z1BA4QyDd3D4QQ+AdE&#13;&#10;R8be3gFg5XYt4vAMMKIOfQ+tNIh22RJKT2mfBg3kW8jwezLgoqrwmWBKCTRMKLg/aEr4psAd+ohl&#13;&#10;1vPrJ+aC9zxvOaJBPSngn4NlC0uj4qmep+FJ6RWEy/F+DUdIHz2SRsCTIQtoU0dhpLDbthyZWdMp&#13;&#10;NMvBctmEgPzjpGGcWohR3bTKsQjIEJTJOAKXxWFARwev5zyj4btGQ/gI3rTRdJCaERoWL+10NIzB&#13;&#10;RvaQu4AQjCy2oGFEBPW/AIZMx7NYSAokCvcUDvJMA8R8Vvub7BGTMndjLU85r01mwirf2DUJX3BT&#13;&#10;tSAjBZ3Iyhof2acGOukpjcPRCB0KBDXbo0XOKZP37BMl3BMh4EEWdAwCJft3MggkC6+9SFdyNVUt&#13;&#10;EADb3Ga/vThEwWcHjIKxt/eImJKMAkTIpEvEvQYa/hQWCGtFh5EPZ8YEEOSTXQeL2JuyJwgew7iz&#13;&#10;VjwakuDDyQhcqxC0UpPtECmVLY8IQZXHA9031GTg9BIivxARDYcgnTAOl6dos23iPIdBzpuSQeJc&#13;&#10;ONPIlQLC3E5FccjU4AtCIsRzBYqOqJtaELGzYyjFhSDlSGRBpAbYyzIp2qB2KiDxzU5l63JsTtKn&#13;&#10;l9BP7LnBQPKCXewo4SAL4mQcu3U4I8oD17YWUXvhEHms/opBL3EkG0VHsiANx0gv+aySVHtDjumi&#13;&#10;BHsoveST2UiGr2yy0B911mTxEBcMy11VWOEuNshiEHfB8nTSFlpcH1KbRyplOqkztWAADvFA12GB&#13;&#10;oaR7g8iNJsVVNqVnZEHbtTWVZ/lm8CRhsg0SUmVS+N4RLvIwz+DAGLXBR9aXM22A4hbhjYj8To9Q&#13;&#10;cF8j5hfpR2XsPYMCVLWhnJBwx8KHS1QI/pTU6oOW7jD148ubqT3HXQuxEnKRwHADAi7uqMkbdRQD&#13;&#10;vJsm6Bw1vOuoAZhvHNLb0I5R0FBU/WR/AVrcsk6/A4eB9E4UovcVppQuwnBQ/yPVMpGz6Ef6OFA7&#13;&#10;WPReu/UCGgzUmAGASC89ttqVp8EIN8kB9QRkuMcYBoh2TL15HTCapkM29wm0heUGKlLjEUyjKAK3&#13;&#10;45keCySmqpCTsL81ib1Va8ZlBrHzbPNRHDAyRBE4SZ4LPl9j3aKN8HMKpccms3OcoGGXdGCIgMMd&#13;&#10;h4FDy62PTg6UjpA2a9LQT3Z82dnob10mPRNNDBERTLaahV84R3TfJDYNiXtkTIsUdSk7ZgN+E5J3&#13;&#10;bJSRbKz3i3oJ/UQLprbLKVeIAtw/T5dJsiCqVKS4IMI3VAvi4kmuIAOKSsQl10voJ1oQFXYcoBuf&#13;&#10;cE8x5AI3XviiEOOi035q55EioTZch8J1edmqYzrOEypvXk5zkjo45LSPrU36ogTBAnyMTJzvkt4M&#13;&#10;DOLiGxdwgieQxsKWnSTuLVTJ51AoBSCl7ewrvGtfwXvXQPxyknnkK5SQ73RfoU1SAlQkCCUpXK/K&#13;&#10;V4w5rxAAFyKDb59WoFtQZBWIjKmkQod8XFE70YLn3QTYJU7kMc+kSP2lKtI2KonXt3QtqfWRKRS9&#13;&#10;O5oKFQui7dJnClX6JWD9dFTUk1sPQuC3Ml5bjgibWswjGCr7VYfJhPT1EQn89YAXPa1wNkSkwVZJ&#13;&#10;sx407Dze8UqhOqHKrpyznvCMee8a82zTpoT6jwSHdgR6RcNOBj0UTnOuC/WQVCjd454P3sC9yrgH&#13;&#10;d70mId4c95gO4B6RMYV7SD3hPrI4Q7X69AXow3USxQNKsQAxXIWSs4ADp9EkpFXLCoBMwTGtdaLc&#13;&#10;pM4exbrsnaIkVfKP0keP5BG04dhvnIXOZvIe5CaYOpXo7NfBxfkTRWxTq7mUxEWT0xXsQ14X/mTx&#13;&#10;3sZNqCnniPrp1YRH4goBGzviMQd25IlKlynCOHA1FiVPwxMg6EWWsWSdKq0Od+2ZVIeqC55dz6qf&#13;&#10;iChUTHEw6OCZD445xUTroEJ4+P2UgOmJz5j7rjHXIEaOiKrwK6cx5hZ1PBlzcYclJREBNyjsXomz&#13;&#10;OQRdlE6Ief9vgm4hYwp04Tux94QgU+5ynkddJHS4uidE1EIOFK9HOFQg6tAaly5516HjBiWWcq2n&#13;&#10;tU8AhdQbhwXELQDWpFrmKn30SB4RkXiiEchVaNVHQS5P5sYpfBSCj5pOcjtbx246cpz6UifI3R3C&#13;&#10;cY1MLv8cpbCEdJUk3jUr+okYozEujWp/+Ov8U5zhKdRFENADCAms9bSyizQ9bvS4PNiimp0HSBc9&#13;&#10;kAY4lIRQ0kBfT7iIS5fCnzK7kzKm5z0D77sG3oga6M7h/xHuQnSzuJ2MuyTxSBnWTKFgLmK/7Npl&#13;&#10;RxfBZ/VR3hxzmQ44ukTGFOYeBX493orWkZ71+VRRY2nX2sO9gZfk3SrtY4qwMeOwtG8ZRLd6Zv1E&#13;&#10;6/TDsqOtDUAloR6C+Hg9L7XpCGaFO1qnbtNwgHSZIqyG2XWALM5yMyaXvn4V8zRkvJN1ZbXzlQE5&#13;&#10;PU30GfPeNeYF3BihvjjfYKj4PldYvAbzAmqgKc7JZTTy4yfBPR9dvkEoAX400H8y92+Oe0xHDvAL&#13;&#10;GVO4V2xAcQ9wMSz1ED32ae0gDHA2/yAne0xKs+BxIX4/+hq5Dk6FDBbQ0+onBs7QcnlDxK+C8w4K&#13;&#10;bjBX2ajYdtSEwiyOifHjTtl3Pb2AFS0Ds8XVr3jPQnXMpI8eKSNQElvY9LhR1eUVSX4wna+QFNHY&#13;&#10;hFyllwEfaQ7x6fX8+olXc1aSCSJJsg9IfpBlwU/odWWqQzkOU9jzpGfXT7QWwahL+Hmd2u/8agUQ&#13;&#10;Do5GDZFjfeQucO9HQq4nlo2kBSZlTbqckfddI69BARWK94CWR9BbFOVkdxNhPgosikTiYhXJKZLV&#13;&#10;ir2pvgoEaQVSQvg0b4+9REfB3kzGFPbmqgsCBSAZ68/z0AvokdIH7eTl4hPSeWy0us7OvyakDO6T&#13;&#10;iTxRQdLSXE1GOG6RtBO9lj5av3kEKjloCaQWR8V/FYssCodV2jH7Z2xDUQsrpkfPr594NdrZjEgO&#13;&#10;SVsFVbFDKW0Bqy6M0iDIMhNXuNd8xU+TXIvMAYGpiJMAsLMO21MwPXQaGoF0nMGB+cNtwsvY6B3b&#13;&#10;VOTDUe9AA57d9EYqESLeJzPcBZDMooCCCWWgUM9Ae2AQjYnE6T3WT7Tj7KmjakYlyKVKGW/MUOuj&#13;&#10;lIjP9amE/tQiSA6RU4Hc3ZCbtuMX1aiTnlIdPevZnrxve5ILkTzMCYRm5MoXkT/ZngBD5KU1uOpC&#13;&#10;RoSET+wJB9bnHEbGOaWCfcphHHn3La8K4/th5xwGv4vrnMOQV+/8X7wnp7xiD28VLO/74Tcg5tcW&#13;&#10;Dp/Li4b69zR+/DcAAAD//wMAUEsDBBQABgAIAAAAIQBSSsGh4AAAAAoBAAAPAAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sTE9NT8MwDL0j8R8iI3FjaYYKo2s6TePjNCGxISFuXuO11ZqkarK2+/eYE1xsWe/5feSr&#13;&#10;ybZioD403mlQswQEudKbxlUaPvevdwsQIaIz2HpHGi4UYFVcX+WYGT+6Dxp2sRIs4kKGGuoYu0zK&#13;&#10;UNZkMcx8R46xo+8tRj77SpoeRxa3rZwnyYO02Dh2qLGjTU3laXe2Gt5GHNf36mXYno6by/c+ff/a&#13;&#10;KtL69mZ6XvJYL0FEmuLfB/x24PxQcLCDPzsTRKthkTJRQ6pAMPqYzEEceKsnkEUu/1cofgAAAP//&#13;&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#13;&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#13;&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnn3byiA8AAO9RAAAOAAAAAAAAAAAAAAAAAC4CAABk&#13;&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBSSsGh4AAAAAoBAAAPAAAAAAAAAAAAAAAAAOIR&#13;&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA7xIAAAAA&#13;&#10;">
+                <v:shape id="Shape 2091" o:spid="_x0000_s1027" style="position:absolute;left:139559;top:139437;width:56482;height:111823;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="56482,111823" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQC9YXngzQAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#13;&#10;EETvhfyD2EBujeSQxMWJEkpLIJRe6paeF2tjG1srI6mx06+vCoVeBoZh3jD742R7cSUfWscasqUC&#13;&#10;QVw503Kt4eP9dP8AIkRkg71j0nCjAMfD7G6PhXEjv9G1jLVIEA4FamhiHAopQ9WQxbB0A3HKLs5b&#13;&#10;jMn6WhqPY4LbXq6U2kqLLaeFBgd6aqjqyi+rYbOmvK4+pe9kNw6TesXy8v2i9WI+Pe+SPO5ARJri&#13;&#10;f+MPcTYaVpnK1Sbb5mv4PZZOgTz8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#13;&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAL1heeDN&#13;&#10;AAAA6AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#13;&#10;AwAAAAA=&#13;&#10;" path="m49944,r6538,l56482,36455v-10859,,-19663,8800,-19663,19653c36819,66961,45623,75760,56482,75760r,36063l49846,111823,44045,100277c40472,99304,37040,97884,33821,96052r-12388,4225l11601,90843,15780,78462c13961,75244,12560,71810,11601,68243l,62397,,49426,11601,43628v983,-3581,2438,-7021,4326,-10219l11995,21028r9438,-9433l33821,15771v3239,-1808,6690,-3208,10274,-4176l49944,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,56482,111823"/>
                 </v:shape>
-                <v:shape id="Shape 2092" o:spid="_x0000_s1028" style="position:absolute;left:196042;top:139437;width:56089;height:111823;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="56089,111823" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAdDTkkxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NSsQw&#10;EL4LvkMYwZubqEXbutlFhYIePLTKwt7GZmyrzaQkcVvf3ggLHuf7n/V2saM4kA+DYw2XKwWCuHVm&#10;4E7D22t1kYMIEdng6Jg0/FCA7eb0ZI2lcTPXdGhiJ1IIhxI19DFOpZSh7cliWLmJOHEfzluM6fSd&#10;NB7nFG5HeaXUjbQ4cGrocaLHntqv5ttqeB4mNfusLtxn/b5/2T1Ut9hUWp+fLfd3ICIt8V98dD+Z&#10;ND9X16rIiyyDv58SAHLzCwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB0NOSTHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,l6636,r5801,11546c16006,12504,19442,13909,22662,15722l35050,11546r9438,9433l40309,33360v1834,3208,3240,6643,4179,10219l56089,49426r,13314l44537,68538v-1096,3582,-2595,7026,-4473,10268l44242,91138r-9438,9483l22465,96395v-3185,1754,-6567,3125,-10077,4078l6538,111823r-6538,l,75760v10859,,19663,-8799,19663,-19652c19506,45319,10795,36612,,36455l,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 2092" o:spid="_x0000_s1028" style="position:absolute;left:196042;top:139437;width:56089;height:111823;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="56089,111823" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAghPxjzgAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NS8Qw&#13;&#10;EIbvgv8hjODNTdSibXezix8U9LCHVhG8jc3YVptJSeK2/nsjCF4GZl7eZ3g2u8WO4kA+DI41nK8U&#13;&#10;COLWmYE7Dc9P1VkOIkRkg6Nj0vBNAXbb46MNlsbNXNOhiZ1IEA4lauhjnEopQ9uTxbByE3HK3p23&#13;&#10;GNPqO2k8zgluR3mh1JW0OHD60ONEdz21n82X1fA4TGr2WV24j/rtdf9yW11jU2l9erLcr9O4WYOI&#13;&#10;tMT/xh/iwSSHXF2qIi+yDH7F0gHk9gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9Cxb&#13;&#10;vwAAABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAghPxj&#13;&#10;zgAAAOgAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA&#13;&#10;AgMAAAAA&#13;&#10;" path="m,l6636,r5801,11546c16006,12504,19442,13909,22662,15722l35050,11546r9438,9433l40309,33360v1834,3208,3240,6643,4179,10219l56089,49426r,13314l44537,68538v-1096,3582,-2595,7026,-4473,10268l44242,91138r-9438,9483l22465,96395v-3185,1754,-6567,3125,-10077,4078l6538,111823r-6538,l,75760v10859,,19663,-8799,19663,-19652c19506,45319,10795,36612,,36455l,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,56089,111823"/>
                 </v:shape>
-                <v:shape id="Shape 2093" o:spid="_x0000_s1029" style="position:absolute;left:139859;top:347802;width:112218;height:28349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="112218,28349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAK5T2ZzQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYI33RibNKSuImKhYEFqbaG3R/Y1CWbfhuxq4r/vFgo9DjPzDbPaDKYRN+pcbVnBYh6B&#10;IC6srrlUcH5/nmUgnEfW2FgmBXdysFmPRyvMte35jW4nX4oAYZejgsr7NpfSFRUZdHPbEgfv23YG&#10;fZBdKXWHfYCbRsZRlEqDNYeFClvaVVRcTlej4CM5fvnj7rV3n4fDPbs+Xs7xfq/UdDJsn0B4Gvx/&#10;+K/9ohXEi4dkmaRZuoTfT+EPyPUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAArlPZnN&#10;AAAA4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;" path="m13808,l98409,v7187,422,12924,6156,13347,13339c112218,21166,106240,27887,98409,28349r-84601,c6622,27926,885,22192,462,15010,,7183,5978,462,13808,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 2093" o:spid="_x0000_s1029" style="position:absolute;left:139859;top:347802;width:112218;height:28349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="112218,28349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpUxca0QAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvBf/D8oTe6sbYpCG6SrEWChZEawu9PbKvSTD7NmRXE/99t1DwMjAM8w2zWA2mERfqXG1ZwXQS&#13;&#10;gSAurK65VHD8eH3IQDiPrLGxTAqu5GC1HN0tMNe25z1dDr4UAcIuRwWV920upSsqMugmtiUO2Y/t&#13;&#10;DPpgu1LqDvsAN42MoyiVBmsOCxW2tK6oOB3ORsFnsvv2u/V7776222t2fjod481Gqfvx8DIP8jwH&#13;&#10;4Wnwt8Y/4k0riKePySxJs3QGf8fCKZDLXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACF&#13;&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa&#13;&#10;9CxbvwAAABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCp&#13;&#10;Uxca0QAAAOgAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3&#13;&#10;AAAABQMAAAAA&#13;&#10;" path="m13808,l98409,v7187,422,12924,6156,13347,13339c112218,21166,106240,27887,98409,28349r-84601,c6622,27926,885,22192,462,15010,,7183,5978,462,13808,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,112218,28349"/>
                 </v:shape>
-                <v:shape id="Shape 2094" o:spid="_x0000_s1030" style="position:absolute;left:165269;top:395803;width:61398;height:28349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="61398,28349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8D+h9ygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BT8Mw&#10;DIXvSPyHyEjcWNoJVaUsmxgSGjfEGBJHq/GaQuJUTbYWfj0+IHG0/fze+1abOXh1pjH1kQ2UiwIU&#10;cRttz52Bw9vTTQ0qZWSLPjIZ+KYEm/XlxQobGyd+pfM+d0pMODVowOU8NFqn1lHAtIgDsdyOcQyY&#10;ZRw7bUecxDx4vSyKSgfsWRIcDvToqP3an4KBKr68/3yc3G57nHzv3YHD9nNnzPXV/HAPKtOc/8V/&#10;389W6tfL27KuyjuhECZZgF7/AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADwP6H3KAAAA&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m,l61398,c60120,15992,46774,28324,30724,28349,14664,28324,1303,15997,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 2094" o:spid="_x0000_s1030" style="position:absolute;left:165269;top:395803;width:61398;height:28349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="61398,28349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQA59bhDzgAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#13;&#10;DIbvg72D0aC31UkZIUvrlrVltLexroMdTazG2Ww5xG6T9umnw2AXwS+h7+dbrEbvxAX72AZSkE8z&#13;&#10;EEh1MC01Co4fr48liJg0Ge0CoYIrRlgt7+8WujJhoHe8HFIjGEKx0gpsSl0lZawteh2noUPi2yn0&#13;&#10;XieOfSNNrweGeydnWVZIr1viBqs73Fisfw5nr6AIb5+3r7PdrU+Da509kl9/75SaPIzbOY+XOYiE&#13;&#10;Y/r/+EPsDTuUs6e8LPJnVmExXoBc/gIAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9Cxb&#13;&#10;vwAAABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA59bhD&#13;&#10;zgAAAOgAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA&#13;&#10;AgMAAAAA&#13;&#10;" path="m,l61398,c60120,15992,46774,28324,30724,28349,14664,28324,1303,15997,,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,61398,28349"/>
                 </v:shape>
-                <v:shape id="Shape 2095" o:spid="_x0000_s1031" style="position:absolute;left:72950;top:73304;width:122895;height:254863;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="122895,254863" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD8xaTcyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvtdy4sRs3SkhLAzm2zs95sTa2qbUylpy4bx8FCj0OM/MNs1yPphUX6l1jWcFzFIMg&#10;Lq1uuFJw2G+fXkE4j6yxtUwKfsnBejV5WGKu7ZW/6VL4SgQIuxwV1N53uZSurMmgi2xHHLyz7Q36&#10;IPtK6h6vAW5aOYvjVBpsOCzU2NFHTeVPMRgFn8f0dBzez9xsd6dkrqlKaPhS6nE6bt5AeBr9f/iv&#10;vdMKsjh5SRbzRQb3S+EOyNUNAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/MWk3MkAAADi&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m122895,r,28084l122747,28054c71127,28368,29195,69816,28315,121403r,3538c28743,136246,31033,147399,35099,157957v3731,9522,9123,18301,15927,25941c61860,196938,71132,211200,78653,226397r44242,l122895,254844r-55794,c63517,254863,60238,252844,58645,249636,53435,239023,41145,215195,29888,202961,20755,192678,13528,180847,8554,168029,3343,154444,447,140073,,125530r,-4225c1254,54241,55784,413,122895,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 2095" o:spid="_x0000_s1031" style="position:absolute;left:72950;top:73304;width:122895;height:254863;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="122895,254863" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDmMVfSzQAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvhf6H5RW81Y1NNRpdpbUVPLa2yfmRfSah2bchu9H477uC4GVgGOYbZrUZTCNO1LnasoLJOAJB&#13;&#10;XFhdc6ng92f3PAfhPLLGxjIpuJCDzfrxYYWptmf+ptPBlyJA2KWooPK+TaV0RUUG3di2xCE72s6g&#13;&#10;D7Yrpe7wHOCmkS9RNJMGaw4LFba0raj4O/RGwWc2y7P+/cj1bp/HU01lTP2XUqOn4WMZ5G0JwtPg&#13;&#10;740bYq8VJFH8Gi+miwSuv8InkOt/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#13;&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOYxV9LN&#13;&#10;AAAA5wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#13;&#10;AwAAAAA=&#13;&#10;" path="m122895,r,28084l122747,28054c71127,28368,29195,69816,28315,121403r,3538c28743,136246,31033,147399,35099,157957v3731,9522,9123,18301,15927,25941c61860,196938,71132,211200,78653,226397r44242,l122895,254844r-55794,c63517,254863,60238,252844,58645,249636,53435,239023,41145,215195,29888,202961,20755,192678,13528,180847,8554,168029,3343,154444,447,140073,,125530r,-4225c1254,54241,55784,413,122895,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,122895,254863"/>
                 </v:shape>
-                <v:shape id="Shape 2096" o:spid="_x0000_s1032" style="position:absolute;left:195845;top:73304;width:122895;height:254863;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="122895,254863" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBK58QbxQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L/kO4gjtNa7UjHaPMiIJLH6PrS3NtyzQ3pUm1/r1ZDMzycN6rTW9q8aDWVZYVxNMIBHFudcWF&#10;gp/LfrIE4TyyxtoyKXiRg816OFhhpu2TT/Q4+0KEEHYZKii9bzIpXV6SQTe1DXHg7rY16ANsC6lb&#10;fIZwU8tZFKXSYMWhocSGtiXlv+fOKNhd09u1+75ztT/ckoWmIqHuqNR41H99gvDU+3/xn/ugFcyW&#10;H3ESz5OwOVwKd0Cu3wAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBK58QbxQAAAOIAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,c67110,413,121641,54241,122895,121305r,4225c122447,140073,119552,154444,114341,168029v-4975,12818,-12201,24649,-21334,34932c81750,215244,69460,239023,64249,249636v-1592,3208,-4871,5227,-8455,5208l,254844,,226397r44242,c51847,211240,61202,197026,72115,184046v6803,-7640,12196,-16420,15927,-25942c92024,147531,94231,136379,94580,125088r-295,-3685c93625,82712,69873,49726,36261,35518l,28084,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 2096" o:spid="_x0000_s1032" style="position:absolute;left:195845;top:73304;width:122895;height:254863;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="122895,254863" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBQEzcVzQAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvhb7DMoXe6iamtRJdRdsKHlurnofsmASzsyG70fTtnYPQy8DP8H8z33w5uEZdqAu1ZwPpKAFF&#13;&#10;XHhbc2lg/7t5mYIKEdli45kM/FGA5eLxYY659Vf+ocsulkogHHI0UMXY5lqHoiKHYeRbYtmdfOcw&#13;&#10;SuxKbTu8Ctw1epwkE+2wZrlQYUsfFRXnXe8MfB0mx0O/PnG92R6zN0tlRv23Mc9Pw+dMxmoGKtIQ&#13;&#10;/xt3xNYaGE/f0yx9zeRx8RIn0IsbAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#13;&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFATNxXN&#13;&#10;AAAA5wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#13;&#10;AwAAAAA=&#13;&#10;" path="m,c67110,413,121641,54241,122895,121305r,4225c122447,140073,119552,154444,114341,168029v-4975,12818,-12201,24649,-21334,34932c81750,215244,69460,239023,64249,249636v-1592,3208,-4871,5227,-8455,5208l,254844,,226397r44242,c51847,211240,61202,197026,72115,184046v6803,-7640,12196,-16420,15927,-25942c92024,147531,94231,136379,94580,125088r-295,-3685c93625,82712,69873,49726,36261,35518l,28084,,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,122895,254863"/>
                 </v:shape>
-                <v:shape id="Shape 2097" o:spid="_x0000_s1033" style="position:absolute;left:187095;width:19663;height:54044;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="19663,54044" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBngONmyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LagIx&#10;FN0X+g/hCm6kJrUy1dEoRRC6ceGD0uVlcp2MTm6GJNXx75tFocvDeS/XvWvFjUJsPGt4HSsQxJU3&#10;DdcaTsftywxETMgGW8+k4UER1qvnpyWWxt95T7dDqkUO4ViiBptSV0oZK0sO49h3xJk7++AwZRhq&#10;aQLec7hr5USpQjpsODdY7GhjqboefpyG7/llXoz63dfxbHeb0fZUhL0ttB4O+o8FiER9+hf/uT+N&#10;hun0Tc0m7ypvzpfyHZCrXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBngONmyAAAAOIA&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#10;" path="m9832,v5432,,9831,4397,9831,9826l19663,44218v,5429,-4399,9826,-9831,9826c4400,54044,,49647,,44218l,9826c,4397,4400,,9832,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 2097" o:spid="_x0000_s1033" style="position:absolute;left:187095;width:19663;height:54044;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="19663,54044" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAnb9wwzwAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NawIx&#13;&#10;EIbvhf6HMIVeRJNa2epqlGIRvHjwA+kxbMbNtpvJkqS6/ffOodDLwMvwPjPPYtX7VlwxpiaQhpeR&#13;&#10;AoFUBdtQreF03AynIFI2ZE0bCDX8YoLV8vFhYUobbrTH6yHXgiGUSqPB5dyVUqbKoTdpFDok3l1C&#13;&#10;9CZzjLW00dwY7ls5VqqQ3jTEF5zpcO2w+j78eA2fs69ZMeh35+PF7daDzamIe1do/fzUf8x5vM9B&#13;&#10;ZOzzf+MPsbUaJpNXNR2/KX6cvdgJ5PIOAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEA&#13;&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQs&#13;&#10;W78AAAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJ2/c&#13;&#10;MM8AAADnAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAA&#13;&#10;AAMDAAAAAA==&#13;&#10;" path="m9832,v5432,,9831,4397,9831,9826l19663,44218v,5429,-4399,9826,-9831,9826c4400,54044,,49647,,44218l,9826c,4397,4400,,9832,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,19663,54044"/>
                 </v:shape>
-                <v:shape id="Shape 2098" o:spid="_x0000_s1034" style="position:absolute;left:52530;top:56308;width:45417;height:44729;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45417,44729" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD987FGzAAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BTsMw&#10;EETvSP0Haytxo3arkqRp3aogIZVygcAHrOIlCY3XaWzSwNdjJCSOo5l5o9nsRtuKgXrfONYwnykQ&#10;xKUzDVca3l4fbjIQPiAbbB2Thi/ysNtOrjaYG3fhFxqKUIkIYZ+jhjqELpfSlzVZ9DPXEUfv3fUW&#10;Q5R9JU2Plwi3rVwolUiLDceFGju6r6k8FZ9Wg5wfC/XoP5bH5fchCc9356ehOWt9PR33axCBxvAf&#10;/msfjIaFytL0NlulCfx+in9Abn8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78A&#10;AAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/fOxRswA&#10;AADjAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAAAD&#10;AAAAAA==&#10;" path="m10183,128c12696,,15259,830,17274,2648l41607,27067v3810,3832,3810,10022,,13855c37773,44729,31579,44729,27745,40922l3412,16552c10,12814,,7105,3387,3356,5206,1342,7670,256,10183,128xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 2098" o:spid="_x0000_s1034" style="position:absolute;left:52530;top:56308;width:45417;height:44729;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45417,44729" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8P5TH0AAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dSsNA&#13;&#10;FITvhb7DcgTv7G5LTWLabfEHobY3Gn2AQ/aYxGbPptk1jT69Kwi9GRiG+YZZbUbbioF63zjWMJsq&#13;&#10;EMSlMw1XGt7fnq4zED4gG2wdk4Zv8rBZTy5WmBt34lcailCJCGGfo4Y6hC6X0pc1WfRT1xHH7MP1&#13;&#10;FkO0fSVNj6cIt62cK5VIiw3HhRo7eqipPBRfVoOc7Qr17D8Xu8XPNgkv98f90By1vrocH5dR7pYg&#13;&#10;Ao3h3PhHbI2GucrS9Ca7TRP4OxZPgVz/AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUB&#13;&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0&#13;&#10;LFu/AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADw/&#13;&#10;lMfQAAAA6AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcA&#13;&#10;AAAEAwAAAAA=&#13;&#10;" path="m10183,128c12696,,15259,830,17274,2648l41607,27067v3810,3832,3810,10022,,13855c37773,44729,31579,44729,27745,40922l3412,16552c10,12814,,7105,3387,3356,5206,1342,7670,256,10183,128xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,45417,44729"/>
                 </v:shape>
-                <v:shape id="Shape 2099" o:spid="_x0000_s1035" style="position:absolute;left:295808;top:58317;width:45417;height:43800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45417,43800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCi669lyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9fS8Mw&#10;EH8X/A7hBr65dMPV2S0bKgoiA7GbsMejuTV1zaUk6Vb99EYQfLzf/1uuB9uKE/nQOFYwGWcgiCun&#10;G64V7LbP13MQISJrbB2Tgi8KsF5dXiyx0O7M73QqYy1SCIcCFZgYu0LKUBmyGMauI07cwXmLMZ2+&#10;ltrjOYXbVk6zLJcWG04NBjt6NFQdy94q2PiSe/v2oI3/nn7kn/XTa78/KnU1Gu4XICIN8V/8537R&#10;af7t3U0+m2ezCfz+lACQqx8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAouuvZckAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m40000,2501v4409,3164,5417,9305,2251,13712l17967,40779v-1848,1857,-4360,2899,-6980,2899c8332,43800,5747,42842,3810,41025,,37192,,31002,3810,27170l28389,2604c31825,44,36519,,40000,2501xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 2099" o:spid="_x0000_s1035" style="position:absolute;left:295808;top:58317;width:45417;height:43800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45417,43800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBfU4v90AAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dSsNA&#13;&#10;EEbvhb7DMoJ3dtNiY027Lf6CFEGMFno5ZMds2uxs2N200ad3BcGbgZmP7wxnuR5sK47kQ+NYwWSc&#13;&#10;gSCunG64VvDx/nQ5BxEissbWMSn4ogDr1ehsiYV2J36jYxlrkSAcClRgYuwKKUNlyGIYu444ZZ/O&#13;&#10;W4xp9bXUHk8Jbls5zbJcWmw4fTDY0b2h6lD2VsGLL7m3r3fa+O/pNt/Xj5t+d1Dq4nx4WKRxuwAR&#13;&#10;aYj/jT/Es04O1zdX+WyezSbwK5YOIFc/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUB&#13;&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0&#13;&#10;LFu/AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAF9T&#13;&#10;i/3QAAAA6AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcA&#13;&#10;AAAEAwAAAAA=&#13;&#10;" path="m40000,2501v4409,3164,5417,9305,2251,13712l17967,40779v-1848,1857,-4360,2899,-6980,2899c8332,43800,5747,42842,3810,41025,,37192,,31002,3810,27170l28389,2604c31825,44,36519,,40000,2501xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,45417,43800"/>
                 </v:shape>
-                <v:shape id="Shape 2100" o:spid="_x0000_s1036" style="position:absolute;top:184240;width:54074;height:19652;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="54074,19652" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDUDg3uxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LasJA&#10;FN0L/sNwBXc6o5ag0VGktaWb4nPj7pK5JsHMnZCZxvTvO4WCnNXhvDirTWcr0VLjS8caJmMFgjhz&#10;puRcw+X8PpqD8AHZYOWYNPyQh82631thatyDj9SeQi5iCfsUNRQh1KmUPivIoh+7mjhqN9dYDJE2&#10;uTQNPmK5reRUqURaLDkuFFjTa0HZ/fRtNRx3KlSHTH6p/OOcXCdv7cy+7LUeDrrtEkSgLjzN/+lP&#10;oyFZTOeLWQT8XYp3QK5/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANQODe7HAAAA4gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m9832,l44242,v5432,,9832,4397,9832,9826c54074,15255,49674,19652,44242,19652r-34410,c4400,19652,,15255,,9826,,4397,4400,,9832,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 2100" o:spid="_x0000_s1036" style="position:absolute;top:184240;width:54074;height:19652;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="54074,19652" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQC2hkO/zgAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Na8JA&#13;&#10;EIbvQv/DMgVvuquWoImriNrSS/EjvfQ2ZKdJaHY2ZLcx/ffdQkEGBoaX9xme9Xawjeip87VjDbOp&#13;&#10;AkFcOFNzqeE9f54sQfiAbLBxTBp+yMN28zBaY2rcjS/UX0MpIoR9ihqqENpUSl9UZNFPXUscs0/X&#13;&#10;WQzx7EppOrxFuG3kXKlEWqw5fqiwpX1Fxdf122q4HFVozoV8U+VLnnzMDv3CPp20Hj8OhyyuXQYi&#13;&#10;0BDujX/Eq9GQrObL1SIO/HlFJ5CbXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9Cxb&#13;&#10;vwAAABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC2hkO/&#13;&#10;zgAAAOcAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA&#13;&#10;AgMAAAAA&#13;&#10;" path="m9832,l44242,v5432,,9832,4397,9832,9826c54074,15255,49674,19652,44242,19652r-34410,c4400,19652,,15255,,9826,,4397,4400,,9832,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,54074,19652"/>
                 </v:shape>
-                <v:shape id="Shape 2101" o:spid="_x0000_s1037" style="position:absolute;left:51336;top:287409;width:46331;height:46174;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="46331,46174" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBYAepHygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvhf6H5RV6kbpJrEGiq5RCqJQi1Oj9kX0mwezbsLvVtL++WxB6HGbmG2a1GU0vLuR8Z1lBOk1A&#10;ENdWd9woOFTl0wKED8gae8uk4Js8bNb3dysstL3yJ132oRERwr5ABW0IQyGlr1sy6Kd2II7eyTqD&#10;IUrXSO3wGuGml1mS5NJgx3GhxYFeW6rP+y+joPp4s+5c/pz0e+Xqkmb97nlyVOrxYXxZggg0hv/w&#10;rb3VCuZZOk/zPMng71K8A3L9CwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFgB6kfKAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;" path="m28939,3149c32621,,38048,,41730,3149v4124,3533,4601,9733,1072,13855l18469,41570v-330,383,-689,742,-1072,1071c13273,46174,7064,45692,3534,41570,,37448,482,31248,4606,27715l28939,3149xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 2101" o:spid="_x0000_s1037" style="position:absolute;left:51336;top:287409;width:46331;height:46174;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="46331,46174" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB1slpOzgAAAOcAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#13;&#10;FITvgv9heUIvYjeJNpS02yJKUKQUbOr9kX1NQrNvw+62jf56VxB6GRiG+YZZrkfTizM531lWkE4T&#13;&#10;EMS11R03CvZV+TAH4QOyxt4yKfgmD+vV7c0SC20v/EnnXWhEhLAvUEEbwlBI6euWDPqpHYhjdrDO&#13;&#10;YIjWNVI7vES46WWWJLk02HFcaHGgl5bq4+5kFFSbN+uO5c9Bf1SuLumx3z7dfyk1uRtfF1GeFyAC&#13;&#10;jeHa+Ee8awWzLJ2leZ5k8PcrfgK5+gUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9Cxb&#13;&#10;vwAAABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB1slpO&#13;&#10;zgAAAOcAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA&#13;&#10;AgMAAAAA&#13;&#10;" path="m28939,3149c32621,,38048,,41730,3149v4124,3533,4601,9733,1072,13855l18469,41570v-330,383,-689,742,-1072,1071c13273,46174,7064,45692,3534,41570,,37448,482,31248,4606,27715l28939,3149xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,46331,46174"/>
                 </v:shape>
-                <v:shape id="Shape 2102" o:spid="_x0000_s1038" style="position:absolute;left:295542;top:285335;width:47482;height:46512;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="47482,46512" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBOTsNKyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LSwMx&#10;EL4L/ocwgjebrX24rk1LKbSI0EOrCN7GzXSzuJmsSbrd/nsjFHqc7z2zRW8b0ZEPtWMFw0EGgrh0&#10;uuZKwcf7+iEHESKyxsYxKThTgMX89maGhXYn3lG3j5VIIRwKVGBibAspQ2nIYhi4ljhxB+ctxnT6&#10;SmqPpxRuG/mYZVNpsebUYLCllaHyZ3+0ClqTrY7b7/7zHMtuM/U8Wb79fil1f9cvX0BE6uNVfHG/&#10;6jR/NB7lz3n+NIb/nxIAcv4HAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEATk7DSskAAADj&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#10;AA==&#10;" path="m11437,128v2513,127,4977,1213,6796,3228l42418,27675v585,448,1116,959,1588,1524c47482,33370,46916,39565,42748,43039,38574,46512,32375,45948,28900,41776l4321,17211v-241,-217,-467,-448,-683,-683c,12499,315,6284,4346,2648,6361,831,8923,,11437,128xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 2102" o:spid="_x0000_s1038" style="position:absolute;left:295542;top:285335;width:47482;height:46512;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="47482,46512" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQD64ss/0AAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9NSwMx&#13;&#10;EIbvgv8hjODNZrVf67ZpKRWlFDzYiuBtupluFjeTNUm3239vBMHLwMzL+wzPfNnbRnTkQ+1Ywf0g&#13;&#10;A0FcOl1zpeB9/3yXgwgRWWPjmBRcKMBycX01x0K7M79Rt4uVSBAOBSowMbaFlKE0ZDEMXEucsqPz&#13;&#10;FmNafSW1x3OC20Y+ZNlEWqw5fTDY0tpQ+bU7WQWtydan10P/cYll9zLxPF5tvz+Vur3pn2ZprGYg&#13;&#10;IvXxv/GH2OjkMBwN88c8n47gVywdQC5+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUB&#13;&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0&#13;&#10;LFu/AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPri&#13;&#10;yz/QAAAA6AAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcA&#13;&#10;AAAEAwAAAAA=&#13;&#10;" path="m11437,128v2513,127,4977,1213,6796,3228l42418,27675v585,448,1116,959,1588,1524c47482,33370,46916,39565,42748,43039,38574,46512,32375,45948,28900,41776l4321,17211v-241,-217,-467,-448,-683,-683c,12499,315,6284,4346,2648,6361,831,8923,,11437,128xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,47482,46512"/>
                 </v:shape>
-                <v:shape id="Shape 2103" o:spid="_x0000_s1039" style="position:absolute;left:337961;top:183893;width:54074;height:19652;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="54074,19652" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBlMlFHxwAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9La8JA&#10;EL4X/A/LCL3pbmyIkrpK6UO8FJ+X3obsNAnNzobsNsZ/7xaEHud7z3I92Eb01PnasYZkqkAQF87U&#10;XGo4nz4mCxA+IBtsHJOGK3lYr0YPS8yNu/CB+mMoRQxhn6OGKoQ2l9IXFVn0U9cSR+7bdRZDPLtS&#10;mg4vMdw2cqZUJi3WHBsqbOm1ouLn+Gs1HN5VaPaF/FTl5pR9JW/9k013Wj+Oh5dnEIGG8C++u7cm&#10;zs+SmUoX8zSBv58iAHJ1AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGUyUUfHAAAA4wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m9832,l44242,v5432,,9832,4397,9832,9826c54074,15255,49674,19652,44242,19652r-34410,c4400,19652,,15255,,9826,,4397,4400,,9832,xe" fillcolor="black" stroked="f" strokeweight="0">
+                <v:shape id="Shape 2103" o:spid="_x0000_s1039" style="position:absolute;left:337961;top:183893;width:54074;height:19652;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="54074,19652" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZfLzkzgAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvQt9hmUJvuhsbUomuUmorXkqr9uJtyI5JaHY2ZLcxvr1bELwMzPz83/AtVoNtRE+drx1rSCYK&#13;&#10;BHHhTM2lhp/Dx3gGwgdkg41j0nAhD6vlw2iBuXFn3lG/D6WIEPY5aqhCaHMpfVGRRT9xLXHMTq6z&#13;&#10;GOLaldJ0eI5w28ipUpm0WHP8UGFLbxUVv/s/q2H3rkLzXchPVW4O2TFZ9882/dL66XFYz+N4nYMI&#13;&#10;NIR744bYmuiQJVOVzl7SBP7F4gHk8goAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9Cxb&#13;&#10;vwAAABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZfLzk&#13;&#10;zgAAAOgAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA&#13;&#10;AgMAAAAA&#13;&#10;" path="m9832,l44242,v5432,,9832,4397,9832,9826c54074,15255,49674,19652,44242,19652r-34410,c4400,19652,,15255,,9826,,4397,4400,,9832,xe" fillcolor="black" stroked="f" strokeweight="0">
                   <v:stroke miterlimit="83231f" joinstyle="miter"/>
                   <v:path arrowok="t" textboxrect="0,0,54074,19652"/>
                 </v:shape>
                 <w10:wrap type="square"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Income should be equal to or greater than expenses. If expenses exceed income, double-check that you’ve included all expenses and income. If project expenses still exceed project income, then your organization has a deficit related to this grant. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="760ABDA7" w14:textId="77777777" w:rsidR="00422C43" w:rsidRDefault="00422C43" w:rsidP="00422C43">
       <w:pPr>
         <w:spacing w:after="161" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="10" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Address this somewhere in the Narrative section or reach out to your Program Director. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="189ABC96" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
@@ -8107,88 +7928,88 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Food is only an allowable expense for per diem during travel, and for workshops/classes where participants register ahead of time, and which was approved in your awarded application.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C05EA6E" w14:textId="62435A33" w:rsidR="005641FD" w:rsidRPr="005641FD" w:rsidRDefault="005641FD" w:rsidP="005641FD">
       <w:pPr>
         <w:spacing w:after="126"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005641FD">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">For a full list of unallowable expenses, see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="005641FD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.ncarts.org/grants-resources/grants/general-grant-information-and-eligibility-requirements</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005641FD">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> under “Funding Restrictions.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37D895B5" w14:textId="6FBB75A4" w:rsidR="00D14DD2" w:rsidRDefault="00000000" w:rsidP="00627A07">
       <w:pPr>
         <w:spacing w:after="53" w:line="251" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="337833C9" w14:textId="7C337FA8" w:rsidR="00627A07" w:rsidRDefault="00627A07" w:rsidP="00627A07">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>A Note About Match</w:t>
       </w:r>
       <w:r w:rsidR="00545350">
         <w:t>ing Requirements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="370F393B" w14:textId="69DD01AF" w:rsidR="00627A07" w:rsidRDefault="00627A07" w:rsidP="00627A07">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">If your grant </w:t>
       </w:r>
       <w:r w:rsidR="00545350">
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>requires</w:t>
       </w:r>
@@ -8350,51 +8171,51 @@
         </w:rPr>
         <w:t>For Arts in Education Residency, Military and Veterans Healing and Project Support grants,  grantees in Tiers 2 and 3 counties require a match of 1/3 of the overall project.  Traditional Arts Programs for Students grants require a 50% match for grantees in Tiers 2 and 3 counties.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="068D365F" w14:textId="77777777" w:rsidR="00545350" w:rsidRDefault="00545350" w:rsidP="00627A07">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1953E6A9" w14:textId="3F6E53AF" w:rsidR="000F3066" w:rsidRDefault="00545350" w:rsidP="00627A07">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">You can find the Economic Distress Tiers listing at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00CD165D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>https://www.commerce.nc.gov/grants-incentives/county-distress-rankings-tiers</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361151F6" w14:textId="2D791629" w:rsidR="000F3066" w:rsidRDefault="000F3066" w:rsidP="00627A07">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
@@ -8511,88 +8332,88 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Income</w:t>
       </w:r>
       <w:r w:rsidR="00C92A52">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A1EDF07" w14:textId="4B66BBDE" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="127"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">When completing this section, use your organization’s actual </w:t>
       </w:r>
       <w:r w:rsidR="00CB4979">
         <w:t>income</w:t>
       </w:r>
       <w:r w:rsidR="00C92A52">
         <w:t xml:space="preserve"> for the grant period.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C92A52">
         <w:t xml:space="preserve">If your organization uses a different fiscal year than the grant period (July 1 to June 30) and actual figures are not yet available, </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">provide the actual figures from your most recently completed fiscal year. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4979">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Do not use estimated figures.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D5EF466" w14:textId="78E340BA" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="132"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Under the Government Support section, </w:t>
       </w:r>
       <w:r w:rsidR="002018E3">
         <w:t>bundle all grants received from the North Carolina Arts Council in the NCAC Grant section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ED2B343" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="168"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">In each section of Income, there are a few blank spots where you can write in your own description, then provide the income amount to the right. Those are provided in case you have income that doesn’t fit the pre-filled descriptions on the left. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5433F2BF" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="202" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:firstLine="0"/>
@@ -8658,62 +8479,62 @@
         <w:t xml:space="preserve">In the Project Income section of the final report are pre-filled descriptions categorizing expenses. Enter in the cash income amounts for each. Be sure to include all income sources, including this grant, that are related to </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB4979">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">this </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">project. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09BEDC25" w14:textId="3513ADBE" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="380"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E31DA46" wp14:editId="098F9C3B">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6E31DA46" wp14:editId="7F294778">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>54266</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>32200</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="392034" cy="424151"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
-                <wp:docPr id="15351" name="Group 15351" descr="P198#y1"/>
+                <wp:docPr id="15351" name="Group 15351" descr="a light bulb"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="392034" cy="424151"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="392034" cy="424151"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="2091" name="Shape 2091"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="139559" y="139437"/>
                             <a:ext cx="56482" cy="111823"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
@@ -9781,104 +9602,104 @@
                             <a:miter lim="127000"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:style>
                           <a:lnRef idx="0">
                             <a:srgbClr val="000000">
                               <a:alpha val="0"/>
                             </a:srgbClr>
                           </a:lnRef>
                           <a:fillRef idx="1">
                             <a:srgbClr val="000000"/>
                           </a:fillRef>
                           <a:effectRef idx="0">
                             <a:scrgbClr r="0" g="0" b="0"/>
                           </a:effectRef>
                           <a:fontRef idx="none"/>
                         </wps:style>
                         <wps:bodyPr/>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:group id="Group 15351" style="width:30.8688pt;height:33.3977pt;position:absolute;mso-position-horizontal-relative:text;mso-position-horizontal:absolute;margin-left:4.27295pt;mso-position-vertical-relative:text;margin-top:2.53546pt;" coordsize="3920,4241">
-[...2 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+              <v:group w14:anchorId="02AE26F4" id="Group 15351" o:spid="_x0000_s1026" alt="a light bulb" style="position:absolute;margin-left:4.25pt;margin-top:2.55pt;width:30.85pt;height:33.4pt;z-index:251660288" coordsize="392034,424151" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQD/WyacMQ8AAKZRAAAOAAAAZHJzL2Uyb0RvYy54bWzsXNtu48gRfQ+QfxD0njX7StJYzwK57UuQ&#13;&#10;LLKbD9DI8gWQJUHSjGfy9TndVdVkkbSs2QDexNA8jCz2raq76tSlS/z+hy9P69nn1f7wuN3czM13&#13;&#10;1Xy22iy3t4+b+5v5v3756x+a+exwXGxuF+vtZnUz/7o6zH/48Pvfff+8u17Z7cN2fbvazzDJ5nD9&#13;&#10;vLuZPxyPu+urq8PyYfW0OHy33a02aLzb7p8WR3zd31/d7hfPmP1pfWWrKl49b/e3u/12uToc8PTP&#13;&#10;1Dj/kOe/u1stj/+4uzusjrP1zRy0HfP/+/z/x/T/1YfvF9f3+8Xu4XHJZCx+BRVPi8cNFi1T/Xlx&#13;&#10;XMw+7R9HUz09Lvfbw/bu+N1y+3S1vbt7XK4yD+DGVANuftxvP+0yL/fXz/e7sk3Y2sE+/eppl3//&#13;&#10;/ON+9/Pupz124nl3j73I3xIvX+72T+kTVM6+5C37WrZs9eU4W+Kha23l/Hy2RJO33gRDW7p8wL6P&#13;&#10;Ri0f/nJy3JUseqVIed5BOA4d/4f/jv+fHxa7Vd7WwzX4/2k/e7y9mduqNfPZZvEEKc09ZvlJ3pbc&#13;&#10;r2zS4fqA/ZrYIePaENr5DHuBP72raS9kr0L0jaWtMsY01qXmwvLievnpcPxxtc17vvj8t8ORhPNW&#13;&#10;/lo8yF/LLxv5cw8RPyncu8UxjUvkpj9nzzdzJuQBZBIdqfFp+3n1yzZ3O6aD823rcbBy5KCz67He&#13;&#10;9HvydL2e0i6fuzxj189FHwJzL32Wnz4+Lv+4+nd/Zh8idinRUEaAizyZi42hrfbB0mTjphBN1fA6&#13;&#10;en79bThljG1kQaamjpA61JFhY8hVacJe6fmFx+EIJQbSST555bbxkUSqLzPSST65s698oM5VZess&#13;&#10;fyBGOmmieEjlawgltrhtXeVJYqnJ1ZUHZqamuml0k2sstCU1xSrYyS2WVWkya7yjozRTpOnOxsSK&#13;&#10;p68aL3oifeSTJjahbojKGjslpEifKZahmzjdRHwdLGQ8qxlPZgNONzeZxqhz7miKjS006fllVZqM&#13;&#10;JoIEt8ODmOrnW28jb6S0yycTV3bFu2hFrqWPpqSwg3NL7PgK56w49ZUj/XExVroptLbOo5zzVXvG&#13;&#10;4RrTtiR31lQjyoRCoqknCCZgFGGg9JFP6uuKmOGU66yRr4gzZJYPMJ1ylhyBBV8FQ8ducMq6CWyy&#13;&#10;3vRo0juqKRujo7Qv19vDiphKeJsRvmBwRoYO5debBMeQk+UCvs/denHMTsTT4xFO0frxCQBt66rK&#13;&#10;cpgZx2zJGJL9yX8dv65XCbTXm3+u7mDIsqFODw77+49/Wu9nnxfJ9cn/8uSL9e5hwU9587lrJjXP&#13;&#10;k8bfPa7XZUqTh05NSZxy5zRulb2uMrKikUumhlwvODBgWhwwcFYG5ZW3m2MZv4HbmMnscZv+/Li9&#13;&#10;/Zqdlrwh8A6S+/I2bgLgcuAmZNRJy8OdOMNNAGZ6wtxpN6FqoJnJo1L2QdyxN3QTMiGn3QQCOZHQ&#13;&#10;l1yEGB0ZMeko2iKfglfJaUp4ZUyA2dPYoPWRR0QEATTCBm2+DPyXsssEYwIF1kZYirxOqK3YDD2/&#13;&#10;psyFKhCrU5Tpvt77BmEPuIAHWQt+Sh/5JPqBwiAt9XXOkWPxCsL5BKA0IoaYrYCw5V3w7BNB3wcI&#13;&#10;JzShU6HpFMcwhEkMQdnrlqnrG20Nn0Gf24BjH/iMYxPcOVbMO+/ZXltj8+yFYxwyHWQd4F6mhUsT&#13;&#10;BINsH5wXyAjRdIpjiAtP1hozokxz4XwDacsShHXgC51i2VofybzAJI1MniaJxbq17NS0jcGZ9vgy&#13;&#10;oWlJumBz9W4Y61jw4GP5WvwmvYDmI6YjyGy87l2K/PdCF5lMPol66th3h6Vdk8K8Vg0HTWWEnKFp&#13;&#10;ARyZvJFH3jV9m5Nv2sCAATlEBNHf2apmLwAukcmoIIQQRyUIyWa8H64If33+h2pwcQxSOqYY9nfo&#13;&#10;GEBUB45BVsHzHQPXiio4j6iGRVDyB8ZYa6CtyTOwjSNYgCi+uWMghMAzIDoS6namn9XaNYi9E7SI&#13;&#10;InQ9tLogwmUbKD2lfRoukGMhk+/JdIuSwluCESW4MCEjfq+pxpMMdOgjNlnPr78xF7znacsRAepJ&#13;&#10;AfwcIFvYGBVDdTz1T0qvIFwO96s/QvrokTQCPgzZPlu3FDoKu03D0Zg1rcKxFCDnTQjINk6axKmF&#13;&#10;GM9No1yKgKxAnoyjblkcpnNw8HrOCw6+dxyEYzTAweyZnY+DMdjIXnEbGvFkBQcjoqb/BRhkOk6i&#13;&#10;IKmOqNpLCMgz9bDypN5XyQsmNW6H+l3X5JYCRKzyh11V40Ea1ceXgWpO5GCNj+xHj6Y0DkcjdCj4&#13;&#10;02wPFrkkSN65HwTjM9D/nOY7W/9rCyc9C1btSk5atB8GuUluevaCgm8ok/ebuEFMSQIAImTSD+Je&#13;&#10;PeV+CQaEtayjSHyfDCrRuUZKlxS6CsPOWufIYajhuMkI3J/0Yx/bIjDKk0VEnMrNgdobajJIPRAY&#13;&#10;vxIA9YcgezCMjqdos03NaQ2D5DblfsSjcKaSuwNEta0K2pCYwQMCIYRvGYVG1E0tiFDZMYpGbKSa&#13;&#10;FJkAdq1MHW1QOxWQ4WZPsnEpFJ9KLEwtGE0jqek2tpRfEA5xMo59OZwRJXxLW4Mgnc7ZIn0wzaHY&#13;&#10;C/YlO5lDqqsbI73kc9wbckw3IthD6SWf7HXWhu9mktCPOk9y7oJhuSsKK9zFCkkL4i5Ynk7aQoN7&#13;&#10;QmrzyJxM53CmFgwOWS4a6Fos0Jd0b4xMittqysbIgrZtSubO8hXgWcJkK+Sf8oJwuCP84n5awYEx&#13;&#10;aoNjrG9hmgDFzcIbEe6dH5bgYkYsL7KNys57BgWoakUpIOGOpR23pRD8KanVBy3dYeWHtzRTe45L&#13;&#10;FWIlpDqA/gYE3NBRkzfqKHp4N03QJVR476ECkHTgKmQtP9tVgAI3rM7vwFcglRNd6NyEKX2LsBnU&#13;&#10;f6RVJnK+fKSKPY2DMe8UWy+gcUCN6WGH9NJji0l5GYdwWxxQM0A2ewhfQGfH1Jtvw0RTtcjbvgC0&#13;&#10;MNoARGocITQKH3ADnj0pgDBVfpwF+42p2VG1ZlhKEFvP5h4FAAMbFAGR5LTg81sMW7QRLk6mdGwt&#13;&#10;W8cJGfZGezYIENxy8Nc32vro5EDpCGmzJm38ZMfX/YzufmXSKdHEEBHBJIOZ+YVfRDdLYs6QokeG&#13;&#10;NEtRWyefrMdvjWQd22MkF8tNol5Cf6MF66ZNKVZ44PD8PF0byYKoRJECggi3UC2IKya5bAwoHBFv&#13;&#10;XC+hv9GCqJ/jsNz4GjcSfS5wt4UHmRgXnXZRW4/ECLXh4hNey+sGHdNxXlA58nKak9TBF6d9bGyt&#13;&#10;r0QQJ8C9SMT5ttabgUFcYOMCTvAM0ljYkn/EvYUq+ewLpQCktF3chPfuJgADBm5CDoPOdxOaWip8&#13;&#10;svCg4oQLUfkeMWUTApBCxO/t71ToqhO5BCJjKpXQIqeXNU4U4LSHAJPEmTvmmXSouzn1HBkKwHUt&#13;&#10;bUMaPbKConKjqVCWIIoufaYApVsChk/HQh255SCEsMJ4aRkRNrWYRwiU96sMkwnp8YgEftzjRU8r&#13;&#10;nPXBqLdV0qwH9TsPd7xQqE6osCvnrCe8wN17hzt4IAO4y7p1NtyhIppzWyh0pAroDvF88AZ4mhAP&#13;&#10;PnpJOrw54jEdQDwiYwrxkGrCpWP2gEpZ6Sugh5sjCgKUSgFcuMgkZf16nqKpkUbNKwAsBcG0vola&#13;&#10;kyJ7VOGyS4paU8nGSR89kkfQhmO/cRY6e8l7kJrqVG7VI6xbB7fjL9SoTa3m6lr8MjldQT3kceFE&#13;&#10;Zpdt2IRicQ6jX15NeCSuEKWx9x1TNEfup3SZIoyjVWNR0dRnlEAXWcWcZSq0OlyoJ1Kdo6v8sxAf&#13;&#10;BVEcATq4473drGNN66D0t/98SsA08Re0fe9oC5UYoG1WxLPRFrdVUvEQcFeSIWEablEZISb9t4Tb&#13;&#10;TMYU3MJfYo8JMaXc2pzGW+RvuHgnRBQ59lSuwzaUFupIGtcr+KFYhnXUTuac8Ei9BUoIbUzdAmsz&#13;&#10;dFV1qV+VPlpjeUREnolGIDWhlR6VtjyZGybrK4S1NEqaRpRNrdY4ds29nLEAWZBbOkTfGpNc+oVJ&#13;&#10;ZgnZKUmx68n1N2KMxrh6UNrDj9Ova/qnUBZB/A4IJJjW08ou0vS4u+O6X4sydR4gXfRAGuBQD0o5&#13;&#10;An0R4SKuVzJ/yuBOypie9wK57xtyIaMDyE1PIJpnQy4JO5KDJSco8TxCveTPJe8WsWZxTN4cbpkO&#13;&#10;eLdExhTcjuK8DmpF4UjFusypaLC0a8Xh3oBKcmmV4jFF2JhhFNq19IJZPbP+Rut0w5J3rbG/kFAO&#13;&#10;QfCw46U0jRBWuKN1yjb1B0iXKcJKVF0GyOIsN0Ny6fE3MU9DhjtZVlY7XxiQ09NEX+DuvcMdfB3l&#13;&#10;YaYKim+Bu4DCZoprUpmM/JZJIM9Hl64JckAfDVSfjPybQx7TkQL6TMYU5KF2S352yr9rgfJ3sKcV&#13;&#10;g9Tf2fT7muQnKaWCn4V4ffQYuQ1OfbhuAT2t/saYGRouX4j4eW/aQYEM5irZE9sMmvAjHY6B8StN&#13;&#10;2Xc9veAULQOLxYWteFVCccekjx4pI1Dtyl5iizqgHmWmll8+p3siRTQ2AYVC2bdEWkM8eT2//sar&#13;&#10;OSvJA5Ek2QckO8io4LfwuujUodyGKex40rPrb7QWIair8Wu5Plf5HQnYbXA0aIgc2yNXgcs9EnI9&#13;&#10;sWwkLTApa9LlArrvHXShmQPQzSpyto+JsB71E1mwcW+KNBRJaUHdurzNA7/uI/UDlr096hIdGXUT&#13;&#10;GVOom4oqCA6AYaw5p0EXoCOVDdqzS7UlpO0m1Wn04QhvNKFc7YspO1E+0s9UJ0YIbpGeE42WPlqz&#13;&#10;eQQKNWgJJBEHZX0FhSxKglWCMTllbD1R5Xp+kZ2nnU1Y5JCe7fMKFEeRbMJX7NMg7YF8MnHlUR5/&#13;&#10;/mquQaaAYFTESaDXWYftyWgeWg2KwDjO2MDw1TnL8Yo37R1bU2S+Uc5AMHpy0yspNIh4JUx/F0Ay&#13;&#10;iwLqIZRpQrkC7YFBCCYSp09Uf+ubBAC/zpJL/TFeeqHWR6UQn+tLqfupRZAMIncCubo+N03L75pR&#13;&#10;Jz2lOnrWiyV575YEkDOwJFnYz7YkQA954wyus+ABk9iJJeE4+pKyGDnzXYZhGGh3Ld8UtXfDLikL&#13;&#10;fpHWJWUh7835v3jJTX4zHl4GmF/Wwy8uTG8b7H/PbwnqXq/44T8AAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBSSsGh4AAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8MwDL0j8R8iI3FjaYYKo2s6TePj&#13;&#10;NCGxISFuXuO11ZqkarK2+/eYE1xsWe/5feSrybZioD403mlQswQEudKbxlUaPvevdwsQIaIz2HpH&#13;&#10;Gi4UYFVcX+WYGT+6Dxp2sRIs4kKGGuoYu0zKUNZkMcx8R46xo+8tRj77SpoeRxa3rZwnyYO02Dh2&#13;&#10;qLGjTU3laXe2Gt5GHNf36mXYno6by/c+ff/aKtL69mZ6XvJYL0FEmuLfB/x24PxQcLCDPzsTRKth&#13;&#10;kTJRQ6pAMPqYzEEceKsnkEUu/1cofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#13;&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#13;&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/Wyac&#13;&#10;MQ8AAKZRAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBS&#13;&#10;SsGh4AAAAAoBAAAPAAAAAAAAAAAAAAAAAIsRAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#13;&#10;AAAAmBIAAAAA&#13;&#10;">
+                <v:shape id="Shape 2091" o:spid="_x0000_s1027" style="position:absolute;left:139559;top:139437;width:56482;height:111823;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="56482,111823" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsxJUPyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#13;&#10;FITvhf6H8Aq91USp1a5GEYtQpBdX6fmxee4uu3lZktRd++uNUOhlYBjmG2a5HmwrLuRD7VjDeKRA&#13;&#10;EBfO1FxqOB13L3MQISIbbB2ThisFWK8eH5aYGdfzgS55LEWCcMhQQxVjl0kZiooshpHriFN2dt5i&#13;&#10;TNaX0njsE9y2cqLUm7RYc1qosKNtRUWT/1gN01ealcW39I1s+m5QX5iff/daPz8NH4skmwWISEP8&#13;&#10;b/whPo2GiXofw/1SugNydQMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCsxJUPyAAAAOIA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" path="m49944,r6538,l56482,36455v-10859,,-19663,8800,-19663,19653c36819,66961,45623,75760,56482,75760r,36063l49846,111823,44045,100277c40472,99304,37040,97884,33821,96052r-12388,4225l11601,90843,15780,78462c13961,75244,12560,71810,11601,68243l,62397,,49426,11601,43628v983,-3581,2438,-7021,4326,-10219l11995,21028r9438,-9433l33821,15771v3239,-1808,6690,-3208,10274,-4176l49944,xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,56482,111823"/>
                 </v:shape>
-                <v:shape id="Shape 2092" style="position:absolute;width:560;height:1118;left:1960;top:1394;" coordsize="56089,111823" path="m0,0l6636,0l12437,11546c16006,12504,19442,13909,22662,15722l35050,11546l44488,20979l40309,33360c42143,36568,43549,40003,44488,43579l56089,49426l56089,62740l44537,68538c43441,72120,41942,75564,40064,78806l44242,91138l34804,100621l22465,96395c19280,98149,15898,99520,12388,100473l6538,111823l0,111823l0,75760c10859,75760,19663,66961,19663,56108c19506,45319,10795,36612,0,36455l0,0x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 2092" o:spid="_x0000_s1028" style="position:absolute;left:196042;top:139437;width:56089;height:111823;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="56089,111823" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAnUDneywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PS8NA&#13;&#10;FMTvQr/D8gre7G6DqE27Lf4hoAcPiVLo7Zl9JqnZt2F3beK3d4WCl4FhmN8wm91ke3EiHzrHGpYL&#13;&#10;BYK4dqbjRsP7W3F1ByJEZIO9Y9LwQwF229nFBnPjRi7pVMVGJAiHHDW0MQ65lKFuyWJYuIE4ZZ/O&#13;&#10;W4zJ+kYaj2OC215mSt1Iix2nhRYHemyp/qq+rYaXblCjvy5X7lh+HF73D8UtVoXWl/PpaZ3kfg0i&#13;&#10;0hT/G2fEs9GQqVUGf5fSHZDbXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#13;&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnUDneywAA&#13;&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#13;&#10;AAAA&#13;&#10;" path="m,l6636,r5801,11546c16006,12504,19442,13909,22662,15722l35050,11546r9438,9433l40309,33360v1834,3208,3240,6643,4179,10219l56089,49426r,13314l44537,68538v-1096,3582,-2595,7026,-4473,10268l44242,91138r-9438,9483l22465,96395v-3185,1754,-6567,3125,-10077,4078l6538,111823r-6538,l,75760v10859,,19663,-8799,19663,-19652c19506,45319,10795,36612,,36455l,xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,56089,111823"/>
                 </v:shape>
-                <v:shape id="Shape 2093" style="position:absolute;width:1122;height:283;left:1398;top:3478;" coordsize="112218,28349" path="m13808,0l98409,0c105596,422,111333,6156,111756,13339c112218,21166,106240,27887,98409,28349l13808,28349c6622,27926,885,22192,462,15010c0,7183,5978,462,13808,0x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 2093" o:spid="_x0000_s1029" style="position:absolute;left:139859;top:347802;width:112218;height:28349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="112218,28349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCuvcCeywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#13;&#10;FITvC32H5RR6VzeNaDW6SlELggWpf+DdIXtMgtmzIbua+PauIPRmYBjmG2Y8bU0prlS7wrKCz04E&#13;&#10;gji1uuBMwW778zEA4TyyxtIyKbiRg+nk9WWMibYN/9F14zMRIOwSVJB7XyVSujQng65jK+KQnWxt&#13;&#10;0AdbZ1LX2AS4KWUcRX1psOCwkGNFs5zS8+ZiFOx766Nfz34bd1itboPL13kXLxZKvb+181GQ7xEI&#13;&#10;T63/bzwRS60gjoZdeFwKd0BO7gAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#13;&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCuvcCeywAA&#13;&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#13;&#10;AAAA&#13;&#10;" path="m13808,l98409,v7187,422,12924,6156,13347,13339c112218,21166,106240,27887,98409,28349r-84601,c6622,27926,885,22192,462,15010,,7183,5978,462,13808,xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,112218,28349"/>
                 </v:shape>
-                <v:shape id="Shape 2094" style="position:absolute;width:613;height:283;left:1652;top:3958;" coordsize="61398,28349" path="m0,0l61398,0c60120,15992,46774,28324,30724,28349c14664,28324,1303,15997,0,0x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 2094" o:spid="_x0000_s1030" style="position:absolute;left:165269;top:395803;width:61398;height:28349;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="61398,28349" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCLagDeyAAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#13;&#10;FITvgv8hPMGbZisi7WqUqoi9Sa2FHh+b52bb5GXZRHftrzeFgpeBYZhvmMWqc1ZcqQmVZwVP4wwE&#13;&#10;ceF1xaWC08du9AwiRGSN1jMpuFGA1bLfW2CufcvvdD3GUiQIhxwVmBjrXMpQGHIYxr4mTtnZNw5j&#13;&#10;sk0pdYNtgjsrJ1k2kw4rTgsGa9oYKn6OF6dg5g+fv18Xs1+fW1tZc2K3/t4rNRx023mS1zmISF18&#13;&#10;NP4Rb1rBJHuZwt+ldAfk8g4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAA&#13;&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUB&#13;&#10;AAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCLagDeyAAAAOIA&#13;&#10;AAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/AIAAAAA&#13;&#10;" path="m,l61398,c60120,15992,46774,28324,30724,28349,14664,28324,1303,15997,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,61398,28349"/>
                 </v:shape>
-                <v:shape id="Shape 2095" style="position:absolute;width:1228;height:2548;left:729;top:733;" coordsize="122895,254863" path="m122895,0l122895,28084l122747,28054c71127,28368,29195,69816,28315,121403l28315,124941c28743,136246,31033,147399,35099,157957c38830,167479,44222,176258,51026,183898c61860,196938,71132,211200,78653,226397l122895,226397l122895,254844l67101,254844c63517,254863,60238,252844,58645,249636c53435,239023,41145,215195,29888,202961c20755,192678,13528,180847,8554,168029c3343,154444,447,140073,0,125530l0,121305c1254,54241,55784,413,122895,0x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 2095" o:spid="_x0000_s1031" style="position:absolute;left:72950;top:73304;width:122895;height:254863;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="122895,254863" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBT8STWxQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NqsIw&#13;&#10;FIT3gu8QjuBOUxVFq1H0XgWX/q8PzbEtNielSbX37W8Ewc3AMMw3zGLVmEI8qXK5ZQWDfgSCOLE6&#13;&#10;51TB5bzrTUE4j6yxsEwK/sjBatluLTDW9sVHep58KgKEXYwKMu/LWEqXZGTQ9W1JHLK7rQz6YKtU&#13;&#10;6gpfAW4KOYyiiTSYc1jIsKSfjJLHqTYKttfJ7Vpv7pzv9rfRWFM6ovqgVLfT/M6DrOcgPDX+2/gg&#13;&#10;9lrBMJqN4X0p3AG5/AcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#13;&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#13;&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBT8STWxQAAAOIAAAAP&#13;&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#13;&#10;" path="m122895,r,28084l122747,28054c71127,28368,29195,69816,28315,121403r,3538c28743,136246,31033,147399,35099,157957v3731,9522,9123,18301,15927,25941c61860,196938,71132,211200,78653,226397r44242,l122895,254844r-55794,c63517,254863,60238,252844,58645,249636,53435,239023,41145,215195,29888,202961,20755,192678,13528,180847,8554,168029,3343,154444,447,140073,,125530r,-4225c1254,54241,55784,413,122895,xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,122895,254863"/>
                 </v:shape>
-                <v:shape id="Shape 2096" style="position:absolute;width:1228;height:2548;left:1958;top:733;" coordsize="122895,254863" path="m0,0c67110,413,121641,54241,122895,121305l122895,125530c122447,140073,119552,154444,114341,168029c109366,180847,102140,192678,93007,202961c81750,215244,69460,239023,64249,249636c62657,252844,59378,254863,55794,254844l0,254844l0,226397l44242,226397c51847,211240,61202,197026,72115,184046c78918,176406,84311,167626,88042,158104c92024,147531,94231,136379,94580,125088l94285,121403c93625,82712,69873,49726,36261,35518l0,28084l0,0x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 2096" o:spid="_x0000_s1032" style="position:absolute;left:195845;top:73304;width:122895;height:254863;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="122895,254863" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCjI7qhxwAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Li8JA&#13;&#10;EITvgv9haMGbTlQ2rNFRfKzg0fV1bjJtEsz0hMxEs/9+RxC8FBRFfUXNl60pxYNqV1hWMBpGIIhT&#13;&#10;qwvOFJxPu8E3COeRNZaWScEfOVguup05Jto++ZceR5+JAGGXoILc+yqR0qU5GXRDWxGH7GZrgz7Y&#13;&#10;OpO6xmeAm1KOoyiWBgsOCzlWtMkpvR8bo+DnEl8vzfrGxW5/nXxpyibUHJTq99rtLMhqBsJT6z+N&#13;&#10;N2KvFYyjaQyvS+EOyMU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#13;&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#13;&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKMjuqHHAAAA4gAA&#13;&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#13;&#10;" path="m,c67110,413,121641,54241,122895,121305r,4225c122447,140073,119552,154444,114341,168029v-4975,12818,-12201,24649,-21334,34932c81750,215244,69460,239023,64249,249636v-1592,3208,-4871,5227,-8455,5208l,254844,,226397r44242,c51847,211240,61202,197026,72115,184046v6803,-7640,12196,-16420,15927,-25942c92024,147531,94231,136379,94580,125088r-295,-3685c93625,82712,69873,49726,36261,35518l,28084,,xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,122895,254863"/>
                 </v:shape>
-                <v:shape id="Shape 2097" style="position:absolute;width:196;height:540;left:1870;top:0;" coordsize="19663,54044" path="m9832,0c15264,0,19663,4397,19663,9826l19663,44218c19663,49647,15264,54044,9832,54044c4400,54044,0,49647,0,44218l0,9826c0,4397,4400,0,9832,0x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 2097" o:spid="_x0000_s1033" style="position:absolute;left:187095;width:19663;height:54044;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="19663,54044" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDHkdElygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#13;&#10;FMTvBb9DeIVepGb1sHVXo4gi9OLBP4jHx+a52XbzsiSpbr+9EQq9DAzD/IaZL3vbihv50DhWMB5l&#13;&#10;IIgrpxuuFZyO2/cpiBCRNbaOScEvBVguBi9zLLW7855uh1iLBOFQogITY1dKGSpDFsPIdcQpuzpv&#13;&#10;MSbra6k93hPctnKSZbm02HBaMNjR2lD1ffixCi7FV5EP+935eDW79XB7yv3e5Eq9vfabWZLVDESk&#13;&#10;Pv43/hCfWsEkKz7geSndAbl4AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMeR0SXKAAAA&#13;&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m9832,v5432,,9831,4397,9831,9826l19663,44218v,5429,-4399,9826,-9831,9826c4400,54044,,49647,,44218l,9826c,4397,4400,,9832,xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,19663,54044"/>
                 </v:shape>
-                <v:shape id="Shape 2098" style="position:absolute;width:454;height:447;left:525;top:563;" coordsize="45417,44729" path="m10183,128c12696,0,15259,830,17274,2648l41607,27067c45417,30899,45417,37089,41607,40922c37773,44729,31579,44729,27745,40922l3412,16552c10,12814,0,7105,3387,3356c5206,1342,7670,256,10183,128x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 2098" o:spid="_x0000_s1034" style="position:absolute;left:52530;top:56308;width:45417;height:44729;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45417,44729" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQA2ZEI0ywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BTsJA&#13;&#10;EIbvJrzDZki8yS6EEC0sRDAmiBesPsCkO7TF7mzprqX69M7BxMskfyb/N/OtNoNvVE9drANbmE4M&#13;&#10;KOIiuJpLCx/vz3f3oGJCdtgEJgvfFGGzHt2sMHPhym/U56lUAuGYoYUqpTbTOhYVeYyT0BLL7hQ6&#13;&#10;j0liV2rX4VXgvtEzYxbaY81yocKWdhUVn/mXt6Cnh9y8xPP8MP/ZL9Jxe3nt64u1t+PhaSnjcQkq&#13;&#10;0ZD+G3+IvbMwMw/ysyiJDuj1LwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#13;&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2ZEI0ywAA&#13;&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#13;&#10;AAAA&#13;&#10;" path="m10183,128c12696,,15259,830,17274,2648l41607,27067v3810,3832,3810,10022,,13855c37773,44729,31579,44729,27745,40922l3412,16552c10,12814,,7105,3387,3356,5206,1342,7670,256,10183,128xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,45417,44729"/>
                 </v:shape>
-                <v:shape id="Shape 2099" style="position:absolute;width:454;height:438;left:2958;top:583;" coordsize="45417,43800" path="m40000,2501c44409,5665,45417,11806,42251,16213l17967,40779c16119,42636,13607,43678,10987,43678c8332,43800,5747,42842,3810,41025c0,37192,0,31002,3810,27170l28389,2604c31825,44,36519,0,40000,2501x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 2099" o:spid="_x0000_s1035" style="position:absolute;left:295808;top:58317;width:45417;height:43800;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="45417,43800" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAv8zrdywAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#13;&#10;FMTvQr9DeAVvmu0epK5GsX+EUgqlq4LHx+a52bp5WZKsbvvpm0Khl4FhmN8wy/VgW3EhHxrHCu6m&#13;&#10;GQjiyumGawX73XZyDyJEZI2tY1LwRQHWq5vREgvtrvxBlzLWIkE4FKjAxNgVUobKkMUwdR1xyk7O&#13;&#10;W4zJ+lpqj9cEt63Ms2wmLTacFgx29GioOpe9VfDmS+7t+4M2/js/zD7r59f+eFZqfDs8LZJsFiAi&#13;&#10;DfG/8Yd40QrybD6H30vpDsjVDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#13;&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAv8zrdywAA&#13;&#10;AOIAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#13;&#10;AAAA&#13;&#10;" path="m40000,2501v4409,3164,5417,9305,2251,13712l17967,40779v-1848,1857,-4360,2899,-6980,2899c8332,43800,5747,42842,3810,41025,,37192,,31002,3810,27170l28389,2604c31825,44,36519,,40000,2501xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,45417,43800"/>
                 </v:shape>
-                <v:shape id="Shape 2100" style="position:absolute;width:540;height:196;left:0;top:1842;" coordsize="54074,19652" path="m9832,0l44242,0c49674,0,54074,4397,54074,9826c54074,15255,49674,19652,44242,19652l9832,19652c4400,19652,0,15255,0,9826c0,4397,4400,0,9832,0x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 2100" o:spid="_x0000_s1036" style="position:absolute;top:184240;width:54074;height:19652;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="54074,19652" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDxPf3NyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;EIXvhf6HZQre6m6sSImuUmorXqRVe+ltyI5JMDsbstsY/71zEHoZeAzve3yL1eAb1VMX68AWsrEB&#13;&#10;RVwEV3Np4ef4+fwKKiZkh01gsnClCKvl48MCcxcuvKf+kEolEI45WqhSanOtY1GRxzgOLbH8TqHz&#13;&#10;mCR2pXYdXgTuGz0xZqY91iwLFbb0XlFxPvx5C/sPk5rvQu9MuTnOfrN1/+KnX9aOnob1XM7bHFSi&#13;&#10;If037oitszDJjEiIkuiAXt4AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8T39zckAAADi&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" path="m9832,l44242,v5432,,9832,4397,9832,9826c54074,15255,49674,19652,44242,19652r-34410,c4400,19652,,15255,,9826,,4397,4400,,9832,xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,54074,19652"/>
                 </v:shape>
-                <v:shape id="Shape 2101" style="position:absolute;width:463;height:461;left:513;top:2874;" coordsize="46331,46174" path="m28939,3149c32621,0,38048,0,41730,3149c45854,6682,46331,12882,42802,17004l18469,41570c18139,41953,17780,42312,17397,42641c13273,46174,7064,45692,3534,41570c0,37448,482,31248,4606,27715l28939,3149x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 2101" o:spid="_x0000_s1037" style="position:absolute;left:51336;top:287409;width:46331;height:46174;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="46331,46174" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQB2i4HYyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;FITvBf/D8gQvRTexRSS6irQEi5RCjd4f2WcSzL4Nu6vG/vquUOhlYBjmG2a57k0rruR8Y1lBOklA&#13;&#10;EJdWN1wpOBT5eA7CB2SNrWVScCcP69XgaYmZtjf+pus+VCJC2GeooA6hy6T0ZU0G/cR2xDE7WWcw&#13;&#10;ROsqqR3eIty0cpokM2mw4bhQY0dvNZXn/cUoKD631p3zn5PeFa7M6aX9en0+KjUa9u+LKJsFiEB9&#13;&#10;+G/8IT60gmmapPC4FO+AXP0CAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAdouB2MkAAADi&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" path="m28939,3149c32621,,38048,,41730,3149v4124,3533,4601,9733,1072,13855l18469,41570v-330,383,-689,742,-1072,1071c13273,46174,7064,45692,3534,41570,,37448,482,31248,4606,27715l28939,3149xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,46331,46174"/>
                 </v:shape>
-                <v:shape id="Shape 2102" style="position:absolute;width:474;height:465;left:2955;top:2853;" coordsize="47482,46512" path="m11437,128c13950,255,16414,1341,18233,3356l42418,27675c43003,28123,43534,28634,44006,29199c47482,33370,46916,39565,42748,43039c38574,46512,32375,45948,28900,41776l4321,17211c4080,16994,3854,16763,3638,16528c0,12499,315,6284,4346,2648c6361,831,8923,0,11437,128x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 2102" o:spid="_x0000_s1038" style="position:absolute;left:295542;top:285335;width:47482;height:46512;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="47482,46512" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+16ItyQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#13;&#10;FITvhf6H8ITeauJCpaxGEUtLKfRQlUJvz81zs7h52SZxXf99Iwi9DAzDfMPMl4NrRU8hNp41TMYK&#13;&#10;BHHlTcO1ht329fEZREzIBlvPpOFCEZaL+7s5lsaf+Yv6TapFhnAsUYNNqSuljJUlh3HsO+KcHXxw&#13;&#10;mLINtTQBzxnuWlkoNZUOG84LFjtaW6qOm5PT0Fm1Pn3uh+9Lqvq3aeCn1cfvj9YPo+FllmU1A5Fo&#13;&#10;SP+NG+LdaCgmqoDrpXwH5OIPAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPteiLckAAADi&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" path="m11437,128v2513,127,4977,1213,6796,3228l42418,27675v585,448,1116,959,1588,1524c47482,33370,46916,39565,42748,43039,38574,46512,32375,45948,28900,41776l4321,17211v-241,-217,-467,-448,-683,-683c,12499,315,6284,4346,2648,6361,831,8923,,11437,128xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,47482,46512"/>
                 </v:shape>
-                <v:shape id="Shape 2103" style="position:absolute;width:540;height:196;left:3379;top:1838;" coordsize="54074,19652" path="m9832,0l44242,0c49674,0,54074,4397,54074,9826c54074,15255,49674,19652,44242,19652l9832,19652c4400,19652,0,15255,0,9826c0,4397,4400,0,9832,0x">
-[...1 lines deleted...]
-                  <v:fill on="true" color="#000000"/>
+                <v:shape id="Shape 2103" o:spid="_x0000_s1039" style="position:absolute;left:337961;top:183893;width:54074;height:19652;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="54074,19652" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQAB72O6yQAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9La8Mw&#13;&#10;EITvgf4HsYXcEslJCcW2Ekpe5FKaRy+9LdbWNrVWxlIc599XhUIuA8Mw3zD5arCN6KnztWMNyVSB&#13;&#10;IC6cqbnU8HnZTV5B+IBssHFMGu7kYbV8GuWYGnfjE/XnUIoIYZ+ihiqENpXSFxVZ9FPXEsfs23UW&#13;&#10;Q7RdKU2Htwi3jZwptZAWa44LFba0rqj4OV+thtNWheZYyHdV7i+Lr2TTz+3Lh9bj52GTRXnLQAQa&#13;&#10;wqPxjzgYDbNEzeHvUrwDcvkLAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAe9juskAAADi&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" path="m9832,l44242,v5432,,9832,4397,9832,9826c54074,15255,49674,19652,44242,19652r-34410,c4400,19652,,15255,,9826,,4397,4400,,9832,xe" fillcolor="black" stroked="f" strokeweight="0">
+                  <v:stroke miterlimit="83231f" joinstyle="miter"/>
+                  <v:path arrowok="t" textboxrect="0,0,54074,19652"/>
                 </v:shape>
                 <w10:wrap type="square"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:t>Income should be equal to or greater than expenses. If expenses exceed income, double</w:t>
       </w:r>
       <w:r w:rsidR="00422C43">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">check that you’ve included all expenses and income. If project expenses still exceed project income, then your organization has a deficit related to this grant. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A102F56" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="161" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="10" w:firstLine="0"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Address this somewhere in the Narrative section or reach out to your Program Director. </w:t>
@@ -9969,138 +9790,138 @@
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">.  First, you’ll enter in your allocation amount (amount awarded).  Then, enter the total amount subgranted.  Last, enter in the total grant spent from the Expenses section.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71EB665F" w14:textId="77777777" w:rsidR="005D286A" w:rsidRDefault="005D286A" w:rsidP="005D286A">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52A93C29" w14:textId="0E94DC2F" w:rsidR="005D286A" w:rsidRDefault="005D286A" w:rsidP="005D286A">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The form will </w:t>
       </w:r>
       <w:r w:rsidR="006B3658">
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">automatically </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>add the subgranted amount and the grant amount spent from Expenses</w:t>
       </w:r>
       <w:r w:rsidR="006B3658">
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> together.  Check this number to ensure it equals</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> your allocation amount (amount awarded).  If it does not, reach out to your program director.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D38121C" w14:textId="77777777" w:rsidR="0030064A" w:rsidRDefault="0030064A" w:rsidP="005D286A">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:eastAsia="zh-TW" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22C52603" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="20"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc192064088"/>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Subgrant Data Collection</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00500607" w14:textId="0AC92B6E" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="168" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Grantees who received Artist Support Grant </w:t>
       </w:r>
       <w:r w:rsidR="00342BBC">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">for Lead Organizations </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">will see this section with these instructions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4770003F" w14:textId="006F507C" w:rsidR="00D14DD2" w:rsidRDefault="00000000" w:rsidP="00FD0C06">
       <w:pPr>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If your organization subgranted (regranted) funds, please complete this section.  First, download the Excel template </w:t>
       </w:r>
       <w:r w:rsidR="006D5E75">
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidR="00FD0C06">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="00FD0C06" w:rsidRPr="00440003">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.ncarts.org/artist-support-grant-award-data-collection-form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FD0C06">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D14DD2">
         <w:t xml:space="preserve">fill it out with your subgrant data, save it to your computer, then upload it here.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC6580C" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="159" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10210,74 +10031,74 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, click on </w:t>
       </w:r>
       <w:r w:rsidRPr="006B3658">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Save and Next</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4B7098" w14:textId="649DFBA6" w:rsidR="00D14DD2" w:rsidRDefault="001C60CC" w:rsidP="001C60CC">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="001C60CC">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6839D870" wp14:editId="77A2A43D">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6839D870" wp14:editId="0564FCC9">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-3175</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1219306" cy="464860"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="783254733" name="Picture 1" descr="Text&#10;&#10;Description automatically generated with medium confidence"/>
+            <wp:docPr id="783254733" name="Picture 1" descr="line items that say answer set #1 and #2, each with a garbage can icon next to it"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="783254733" name="Picture 1" descr="Text&#10;&#10;Description automatically generated with medium confidence"/>
+                    <pic:cNvPr id="783254733" name="Picture 1" descr="line items that say answer set #1 and #2, each with a garbage can icon next to it"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1219306" cy="464860"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -10433,78 +10254,78 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Technical Assistance</w:t>
       </w:r>
       <w:r w:rsidR="0026318C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">will see this section.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AFC4AA1" w14:textId="322C593E" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="168"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Reports for these grants will ask about the locations of grant activities. Please provide the physical address of all activities supported by this grant award, other than the address of your organization</w:t>
       </w:r>
       <w:r w:rsidR="00644876">
         <w:t>.  If all activities only occurred at your location, you can skip this section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC7E205" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="129"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Begin by entering the venue name and address. When the address is entered, the form will display a link to automatically populate the venue latitude and longitude. Then enter in the number of days grant activities took place at this venue.  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E36CA5C" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="168"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Click Save Work, and you’ll get the option to add another venue. Repeat this until all the activity locations are complete. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A94925C" w14:textId="0B22FD86" w:rsidR="000D4222" w:rsidRDefault="000D4222">
       <w:pPr>
         <w:spacing w:after="168"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
         <w:t>Note:  If the event was something widespread like a block party</w:t>
       </w:r>
       <w:r w:rsidR="00E017FC">
         <w:t>/festival without a specific venue address, enter a central address or road intersection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26FDFE85" w14:textId="29C1F2C9" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="168" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Grantees who received any other grant will not see this section of the final report. </w:t>
@@ -10552,135 +10373,135 @@
     </w:p>
     <w:p w14:paraId="5EEFA87D" w14:textId="77777777" w:rsidR="00017CF6" w:rsidRDefault="00017CF6" w:rsidP="00017CF6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t>Legislative Letters</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B1FA4D2" w14:textId="50463C67" w:rsidR="00017CF6" w:rsidRDefault="00017CF6" w:rsidP="00017CF6">
       <w:pPr>
         <w:spacing w:after="250"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Grantees are required to send letters or emails to your NC legislators regarding your project and express appreciation of the grant. Upload a copy of that here. You can find out who your legislators are by going to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="006D5E75" w:rsidRPr="00440003">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>www.ncleg.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId23">
+      <w:hyperlink r:id="rId21">
         <w:r>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>and searching for the legislators that represent your district.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7802C4DB" w14:textId="59B5D393" w:rsidR="00017CF6" w:rsidRDefault="00017CF6" w:rsidP="00017CF6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Marketing Materials </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D470B15" w14:textId="4B7216CC" w:rsidR="00017CF6" w:rsidRDefault="00017CF6" w:rsidP="00017CF6">
       <w:pPr>
         <w:spacing w:after="128"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
         <w:t>Upload a PDF showing you</w:t>
       </w:r>
       <w:r w:rsidR="00FD0C06">
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> best examples of marketing materials you used during the grant period.  Per your contract, these materials </w:t>
       </w:r>
       <w:r w:rsidRPr="00197656">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> follow the branding of the North Carolina Art Council’s credit line and use our logo. You can find instructions and downloads at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24">
+      <w:hyperlink r:id="rId22">
         <w:r>
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>https://www.ncarts.org/grants</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId25"/>
-      <w:hyperlink r:id="rId26">
+      <w:hyperlink r:id="rId23"/>
+      <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>resources/resources/logo</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId27">
+      <w:hyperlink r:id="rId25">
         <w:r>
           <w:rPr>
             <w:color w:val="0563C1"/>
             <w:u w:val="single" w:color="0563C1"/>
           </w:rPr>
           <w:t>-branding-materials</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId28">
+      <w:hyperlink r:id="rId26">
         <w:r>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00197656">
         <w:t>This upload is required for all grant</w:t>
       </w:r>
       <w:r w:rsidR="00770C1F">
         <w:t>ees</w:t>
       </w:r>
       <w:r w:rsidRPr="00197656">
         <w:t>, with</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10705,88 +10526,88 @@
       <w:r w:rsidR="00CE77C0">
         <w:t xml:space="preserve"> grants.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="399C6C79" w14:textId="52DDEB5A" w:rsidR="00770C1F" w:rsidRDefault="00017CF6" w:rsidP="005A0FD7">
       <w:pPr>
         <w:spacing w:after="255"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
         <w:t>Here, you can also upload a second example, or anything else related to marketing, publicity, or promotion of your programs supported by the grant.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CEC737F" w14:textId="447AE47D" w:rsidR="00770C1F" w:rsidRDefault="00770C1F" w:rsidP="00770C1F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Online Links</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21C808D4" w14:textId="77777777" w:rsidR="00627A07" w:rsidRDefault="00770C1F" w:rsidP="00770C1F">
       <w:pPr>
         <w:spacing w:after="251"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
         <w:t>If online ephemera was created during the grant period, you can include up to 3 links here to share with us. These links can be to things like videos, news articles, websites, photo albums, etc.</w:t>
       </w:r>
       <w:r w:rsidRPr="00197656">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2617BE8F" w14:textId="0800CD13" w:rsidR="00770C1F" w:rsidRDefault="00770C1F" w:rsidP="00770C1F">
       <w:pPr>
         <w:spacing w:after="251"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r w:rsidRPr="00197656">
         <w:t>If your marketing materials are online, you can also include a link to them here.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DEDE4FC" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="-5"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Financial Statements  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A76A1F1" w14:textId="0911639F" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="127" w:line="251" w:lineRule="auto"/>
         <w:ind w:left="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Grantees who received </w:t>
       </w:r>
       <w:r w:rsidR="0069052C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Sustaining Support </w:t>
       </w:r>
       <w:r w:rsidR="0010585D">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>or</w:t>
@@ -10975,136 +10796,136 @@
       <w:r w:rsidR="004B6BD2" w:rsidRPr="00770C1F">
         <w:t xml:space="preserve">, upload a Year-To-Date for expenses from January 1, 2025 to June 30, 2025.  Between the two, we’ll have a good idea about your finances </w:t>
       </w:r>
       <w:r w:rsidR="005A0FD7">
         <w:t xml:space="preserve">for the </w:t>
       </w:r>
       <w:r w:rsidR="004B6BD2" w:rsidRPr="00770C1F">
         <w:t>grant period.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64CD4503" w14:textId="121300FE" w:rsidR="005A0FD7" w:rsidRDefault="005A0FD7" w:rsidP="005A0FD7">
       <w:pPr>
         <w:ind w:left="35"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C9DEFD9" w14:textId="7E19D5BA" w:rsidR="006D6D2E" w:rsidRDefault="00C40FCB" w:rsidP="006D6D2E">
       <w:pPr>
         <w:spacing w:after="168"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="797DF09A" wp14:editId="2B0EF390">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="797DF09A" wp14:editId="3E74769D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>36195</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="504825" cy="504825"/>
-            <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="8151" y="0"/>
-[...11 lines deleted...]
-                <wp:lineTo x="8151" y="0"/>
+                <wp:start x="7064" y="1087"/>
+                <wp:lineTo x="4347" y="3260"/>
+                <wp:lineTo x="1087" y="8151"/>
+                <wp:lineTo x="1087" y="13042"/>
+                <wp:lineTo x="5434" y="19019"/>
+                <wp:lineTo x="7064" y="20106"/>
+                <wp:lineTo x="14128" y="20106"/>
+                <wp:lineTo x="15758" y="19019"/>
+                <wp:lineTo x="20649" y="13042"/>
+                <wp:lineTo x="20649" y="8694"/>
+                <wp:lineTo x="16845" y="3260"/>
+                <wp:lineTo x="14128" y="1087"/>
+                <wp:lineTo x="7064" y="1087"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="517496274" name="Graphic 96" descr="Information with solid fill"/>
+            <wp:docPr id="517496274" name="Graphic 96" descr="Information icon with solid fill"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="517496274" name="Graphic 517496274" descr="Information with solid fill"/>
+                    <pic:cNvPr id="517496274" name="Graphic 96" descr="Information icon with solid fill"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29">
+                    <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId30"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId28"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="504825" cy="504825"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="006D6D2E">
         <w:t xml:space="preserve">For more guidance on Profit &amp; Loss statements, see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="006D6D2E" w:rsidRPr="00F3178B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.investopedia.com/terms/p/plstatement.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006D6D2E">
         <w:t xml:space="preserve">.  For more guidance on Year-to-Date statements, see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="006D6D2E" w:rsidRPr="006D6D2E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.investopedia.com/terms/y/ytd.asp</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="006D6D2E">
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B1B5D91" w14:textId="77777777" w:rsidR="0010585D" w:rsidRDefault="0010585D">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="131D37D2" w14:textId="53367460" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Other</w:t>
       </w:r>
@@ -11124,51 +10945,50 @@
       <w:r>
         <w:t xml:space="preserve">Here, you can upload any other important supportive documentation that you wish to share with us. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="260BD467" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19836B50" w14:textId="77777777" w:rsidR="005A0FD7" w:rsidRDefault="005A0FD7">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EE031E9" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRPr="00E67581" w:rsidRDefault="00000000" w:rsidP="00E67581">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc192064091"/>
       <w:r w:rsidRPr="00E67581">
-        <w:lastRenderedPageBreak/>
         <w:t>Certification</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
       <w:r w:rsidRPr="00E67581">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D31E66A" w14:textId="77777777" w:rsidR="00BD0116" w:rsidRPr="00BD0116" w:rsidRDefault="00BD0116" w:rsidP="00BD0116">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD0116">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>All grants require certification.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B72C4C2" w14:textId="77777777" w:rsidR="00BD0116" w:rsidRDefault="00BD0116">
       <w:pPr>
@@ -11176,121 +10996,122 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69E77DDA" w14:textId="09928E11" w:rsidR="00D14DD2" w:rsidRPr="009F0B61" w:rsidRDefault="009F0B61">
       <w:pPr>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r w:rsidRPr="009F0B61">
         <w:t xml:space="preserve">Final reports for all grants require </w:t>
       </w:r>
       <w:r w:rsidR="00BD0116" w:rsidRPr="009F0B61">
         <w:t>certification</w:t>
       </w:r>
       <w:r w:rsidRPr="009F0B61">
         <w:t xml:space="preserve">, which is the next step.  Grantee signatures will be gathered via DocuSign. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70D3F599" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRPr="009F0B61" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="009F0B61">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A50B79" w14:textId="36E76B57" w:rsidR="009F0B61" w:rsidRDefault="0027384E" w:rsidP="009F0B61">
+    <w:p w14:paraId="17A50B79" w14:textId="670AC2AB" w:rsidR="009F0B61" w:rsidRDefault="0027384E" w:rsidP="009F0B61">
       <w:pPr>
         <w:spacing w:after="13"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r w:rsidRPr="0050115F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27CE2EC1" wp14:editId="432EBF65">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27CE2EC1" wp14:editId="6407DF78">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>2286000</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>968375</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3476625" cy="507365"/>
             <wp:effectExtent l="0" t="0" r="9525" b="6985"/>
             <wp:wrapTopAndBottom/>
-            <wp:docPr id="1321426777" name="Picture 1" descr="Text&#10;&#10;Description automatically generated"/>
+            <wp:docPr id="1321426777" name="Picture 1" descr="authorizing official &amp; grant info button, with a pencil icon next to it"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1321426777" name="Picture 1" descr="Text&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1321426777" name="Picture 1" descr="authorizing official &amp; grant info button, with a pencil icon next to it"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33">
+                    <a:blip r:embed="rId31">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3476625" cy="507365"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00BD0116" w:rsidRPr="009F0B61">
         <w:t xml:space="preserve">To certify your final report, go to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34">
-        <w:r w:rsidR="009F0B61" w:rsidRPr="009F0B61">
+      <w:hyperlink r:id="rId32" w:tgtFrame="_blank" w:tooltip="https://bit.ly/FinRpt26" w:history="1">
+        <w:r w:rsidR="000B16EA" w:rsidRPr="000B16EA">
           <w:rPr>
-            <w:color w:val="0563C1"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>https://bit.ly/NCACFinRpt25</w:t>
+          <w:t>https://bit.ly/FinRpt26</w:t>
         </w:r>
       </w:hyperlink>
-      <w:hyperlink r:id="rId35">
+      <w:hyperlink r:id="rId33">
         <w:r w:rsidR="00D14DD2" w:rsidRPr="009F0B61">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00BD0116" w:rsidRPr="009F0B61">
         <w:t xml:space="preserve">and enter in the name and email address of your </w:t>
       </w:r>
       <w:r w:rsidR="00D33940">
         <w:t xml:space="preserve">organization’s </w:t>
       </w:r>
       <w:r w:rsidR="009F0B61" w:rsidRPr="009F0B61">
         <w:t xml:space="preserve">Authorizing Official, </w:t>
       </w:r>
       <w:r w:rsidR="009F0B61">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="009F0B61" w:rsidRPr="009F0B61">
         <w:t>information identifying your organization</w:t>
       </w:r>
       <w:r w:rsidR="00D33940">
         <w:t>’s name</w:t>
       </w:r>
       <w:r w:rsidR="009F0B61" w:rsidRPr="009F0B61">
         <w:t xml:space="preserve"> and grant. </w:t>
       </w:r>
@@ -11304,74 +11125,74 @@
         <w:t xml:space="preserve">summarize this information, which you can edit if needed by clicking on the pencil icon, shown here on </w:t>
       </w:r>
       <w:r w:rsidR="00D33940">
         <w:t xml:space="preserve">a screenshot </w:t>
       </w:r>
       <w:r w:rsidR="00BD0116">
         <w:t>from</w:t>
       </w:r>
       <w:r w:rsidR="00D33940">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="009F0B61">
         <w:t xml:space="preserve"> summary screen.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C2BF8E" w14:textId="0CEFA8EB" w:rsidR="009F0B61" w:rsidRDefault="0027384E" w:rsidP="009F0B61">
       <w:pPr>
         <w:spacing w:after="13"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r w:rsidRPr="0050115F">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="221E45AF" wp14:editId="715532DC">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="221E45AF" wp14:editId="3A672737">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>101600</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>622300</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1838325" cy="1670050"/>
             <wp:effectExtent l="0" t="0" r="9525" b="6350"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="113447727" name="Picture 1" descr="Graphical user interface&#10;&#10;Description automatically generated with low confidence"/>
+            <wp:docPr id="113447727" name="Picture 1" descr="a “you’re almost done. check you email to review and sign your documents” screen"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="113447727" name="Picture 1" descr="Graphical user interface&#10;&#10;Description automatically generated with low confidence"/>
+                    <pic:cNvPr id="113447727" name="Picture 1" descr="a “you’re almost done. check you email to review and sign your documents” screen"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36">
+                    <a:blip r:embed="rId34">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1838325" cy="1670050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
@@ -11605,51 +11426,50 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>both</w:t>
       </w:r>
       <w:r w:rsidRPr="00D33940">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> are completed, then your “final report” is considered completely submitted.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="240779D2" w14:textId="2DDB4F3C" w:rsidR="00D14DD2" w:rsidRDefault="00D14DD2">
       <w:pPr>
         <w:spacing w:after="307" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4DD94002" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="20"/>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc192064092"/>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Submission Page</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22797AF3" w14:textId="221B37A8" w:rsidR="00D14DD2" w:rsidRPr="00C40FCB" w:rsidRDefault="00BD0116">
       <w:pPr>
         <w:spacing w:after="13"/>
         <w:ind w:left="35"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">For all grants:  </w:t>
       </w:r>
       <w:r w:rsidRPr="00C40FCB">
         <w:rPr>
@@ -11671,106 +11491,164 @@
     <w:p w14:paraId="0DDEA3FC" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If you’ve forgotten to complete a required question, the Submission Page will show you the section that needs to be edited.   </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3145BB96" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3A3671" w14:textId="5E0A7ACC" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Once all sections are complete, click to submit the report. This will put your report into “final report received” status, and we’ll know you’re done with the report. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E7F716" w14:textId="39E167C2" w:rsidR="0027384E" w:rsidRPr="0027384E" w:rsidRDefault="0027384E" w:rsidP="0027384E">
+    <w:p w14:paraId="61E7F716" w14:textId="60229A06" w:rsidR="0027384E" w:rsidRPr="0027384E" w:rsidRDefault="0027384E" w:rsidP="0027384E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0027384E">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="0027384E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">deadline </w:t>
       </w:r>
       <w:r w:rsidRPr="0027384E">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>for submitting FY24-25 final reports and certifications</w:t>
+        <w:t>for submitting FY2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF416F">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027384E">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF416F">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0027384E">
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> final reports and certifications</w:t>
       </w:r>
       <w:r w:rsidR="0072093A">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="0027384E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve"> July 31, 2025 at 11:59PM.</w:t>
+        <w:t xml:space="preserve"> July 31, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0027384E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF416F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0027384E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at 11:59PM.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63477BCB" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="293" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4865066B" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="20"/>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc192064093"/>
       <w:r>
         <w:t>What happens next?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -11811,89 +11689,91 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF849D0" w14:textId="1965E425" w:rsidR="0072093A" w:rsidRDefault="0072093A">
       <w:pPr>
         <w:spacing w:after="135"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
         <w:t>Due to the volume of reports, full review may not be completed until around late October.  If you don’t hear from us by then, your report has been reviewed and fully approved.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AD36975" w14:textId="3B238094" w:rsidR="0072093A" w:rsidRDefault="0072093A">
       <w:pPr>
         <w:spacing w:after="135"/>
         <w:ind w:left="35"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="782E1E8C" wp14:editId="46B1E0AB">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="782E1E8C" wp14:editId="5FC1B2CD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>158750</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>127000</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1009650" cy="1009650"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTight wrapText="bothSides">
               <wp:wrapPolygon edited="0">
-                <wp:start x="8151" y="815"/>
-[...7 lines deleted...]
-                <wp:lineTo x="8151" y="815"/>
+                <wp:start x="8423" y="1087"/>
+                <wp:lineTo x="4347" y="2717"/>
+                <wp:lineTo x="3260" y="3532"/>
+                <wp:lineTo x="3260" y="19019"/>
+                <wp:lineTo x="3804" y="20377"/>
+                <wp:lineTo x="17660" y="20377"/>
+                <wp:lineTo x="18204" y="19019"/>
+                <wp:lineTo x="18747" y="3804"/>
+                <wp:lineTo x="17660" y="2989"/>
+                <wp:lineTo x="13042" y="1087"/>
+                <wp:lineTo x="8423" y="1087"/>
               </wp:wrapPolygon>
             </wp:wrapTight>
-            <wp:docPr id="303403487" name="Graphic 97" descr="Clipboard Partially Checked with solid fill"/>
+            <wp:docPr id="303403487" name="Graphic 97" descr="a clip board with a list of partially checked items"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="303403487" name="Graphic 303403487" descr="Clipboard Partially Checked with solid fill"/>
+                    <pic:cNvPr id="303403487" name="Graphic 97" descr="a clip board with a list of partially checked items"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37">
+                    <a:blip r:embed="rId35">
                       <a:extLst>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId38"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId36"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1009650" cy="1009650"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
@@ -11954,51 +11834,50 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382D9F6D" w14:textId="77777777" w:rsidR="00D77CD7" w:rsidRDefault="00D77CD7">
       <w:pPr>
         <w:spacing w:after="13"/>
         <w:ind w:left="35"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D8BD870" w14:textId="77777777" w:rsidR="00E67581" w:rsidRDefault="00E67581">
       <w:pPr>
         <w:spacing w:after="13"/>
         <w:ind w:left="35"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="707090FA" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRPr="00D77CD7" w:rsidRDefault="00000000" w:rsidP="00D77CD7">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc192064094"/>
       <w:r w:rsidRPr="00D77CD7">
-        <w:lastRenderedPageBreak/>
         <w:t>Need more help?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidRPr="00D77CD7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02D17701" w14:textId="49C2D905" w:rsidR="005A0FD7" w:rsidRPr="005A0FD7" w:rsidRDefault="00000000" w:rsidP="005A0FD7">
       <w:pPr>
         <w:spacing w:after="172"/>
         <w:ind w:left="35"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Here’s a list of the Program Directors and Grants Office staff. Contact your Program Director for grant program specific help, and Grants Office staff for technical assistance with the grants portal.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -12043,91 +11922,82 @@
     <w:p w14:paraId="7C6ACAA4" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="135"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jamie Katz Court: Music and Dance Director, Accessibility Coordinator, (919) 814-6502, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single" w:color="0563C1"/>
         </w:rPr>
         <w:t>jamie.katzcourt@dncr.nc.gov</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27ECEB11" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
-[...18 lines deleted...]
-    <w:p w14:paraId="4702BDD2" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1ADF3978" w14:textId="77777777" w:rsidR="005F04D6" w:rsidRDefault="005F04D6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="20"/>
+        <w:rPr>
+          <w:color w:val="1F3763"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4702BDD2" w14:textId="69130CCE" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1F3763"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Arts in Education </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F39088A" w14:textId="207A4B8B" w:rsidR="00D14DD2" w:rsidRDefault="0094136A">
       <w:pPr>
         <w:spacing w:after="334"/>
         <w:ind w:left="35"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Lizz Wells: Arts in Education Director, (919) 814-6515, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidRPr="003763EF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>lizz.wells@dncr.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5A097B82" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:ind w:left="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1F3763"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Creative Economies </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D42137" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="125"/>
         <w:ind w:left="35"/>
@@ -12221,199 +12091,212 @@
         <w:ind w:left="35"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Zoe van Buren: Folklife Director, (919) 814-6518, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single" w:color="0563C1"/>
         </w:rPr>
         <w:t>zoe.vanburen@dncr.nc.gov</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C921820" w14:textId="77777777" w:rsidR="00FF4D5E" w:rsidRDefault="0026318C" w:rsidP="00FF4D5E">
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="4491DF59" w14:textId="60D6A7A0" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:ind w:left="20"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:color w:val="1F3763"/>
           <w:sz w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FF4D5E">
+        <w:t xml:space="preserve">Grants Office </w:t>
+      </w:r>
+      <w:r w:rsidR="00D77CD7">
         <w:rPr>
           <w:color w:val="1F3763"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Hurricane Helene Relief Grant</w:t>
-[...24 lines deleted...]
-      <w:r w:rsidR="00FF4D5E" w:rsidRPr="00FF4D5E">
+        <w:t>– ncac.grantsoffice@dncr.nc.gov</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4560FD48" w14:textId="0C275546" w:rsidR="0072093A" w:rsidRDefault="0072093A" w:rsidP="0072093A">
+      <w:pPr>
+        <w:spacing w:after="136"/>
+        <w:ind w:left="35"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Tanya McGuire: Grant Awards &amp; Contracts Manager, (919) 814-6514, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single" w:color="0563C1"/>
         </w:rPr>
-        <w:t>holly.jackson@dncr.nc.gov</w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="4560FD48" w14:textId="77777777" w:rsidR="0072093A" w:rsidRDefault="0072093A" w:rsidP="0072093A">
+        <w:t>tanya.mcguire@dncr.nc.gov</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA46C63" w14:textId="47ABF464" w:rsidR="00146C20" w:rsidRDefault="00146C20" w:rsidP="00146C20">
       <w:pPr>
         <w:spacing w:after="136"/>
         <w:ind w:left="35"/>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mariah Harris: Grant </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3673E">
+        <w:t>Reporting and Compliance</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Manager, (919) 814-65</w:t>
+      </w:r>
+      <w:r w:rsidR="00A3673E">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">4, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A3673E">
         <w:rPr>
           <w:color w:val="0563C1"/>
           <w:u w:val="single" w:color="0563C1"/>
         </w:rPr>
-        <w:t>tanya.mcguire@dncr.nc.gov</w:t>
-[...9 lines deleted...]
-      </w:r>
+        <w:t>mariah.harris</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0563C1"/>
+          <w:u w:val="single" w:color="0563C1"/>
+        </w:rPr>
+        <w:t>@dncr.nc.gov</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1519176D" w14:textId="77777777" w:rsidR="00146C20" w:rsidRDefault="00146C20" w:rsidP="0072093A">
+      <w:pPr>
+        <w:spacing w:after="136"/>
+        <w:ind w:left="35"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="349607FB" w14:textId="77777777" w:rsidR="00D77CD7" w:rsidRDefault="00D77CD7">
       <w:pPr>
         <w:spacing w:after="116"/>
         <w:ind w:left="35"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FFDB21C" w14:textId="77777777" w:rsidR="00D77CD7" w:rsidRDefault="00D77CD7">
       <w:pPr>
         <w:spacing w:after="116"/>
         <w:ind w:left="35"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CE1DA79" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="25" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D14DD2">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId45"/>
+    <w:sectPr w:rsidR="00D14DD2" w:rsidSect="009760BA">
+      <w:headerReference w:type="even" r:id="rId38"/>
+      <w:headerReference w:type="default" r:id="rId39"/>
+      <w:footerReference w:type="even" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:headerReference w:type="first" r:id="rId42"/>
+      <w:footerReference w:type="first" r:id="rId43"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1505" w:right="1445" w:bottom="1971" w:left="1415" w:header="1440" w:footer="562" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74529083" w14:textId="77777777" w:rsidR="00E16BA3" w:rsidRDefault="00E16BA3">
+    <w:p w14:paraId="2CC1FE65" w14:textId="77777777" w:rsidR="00054767" w:rsidRDefault="00054767">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06E68C4F" w14:textId="77777777" w:rsidR="00E16BA3" w:rsidRDefault="00E16BA3">
+    <w:p w14:paraId="7A988C6E" w14:textId="77777777" w:rsidR="00054767" w:rsidRDefault="00054767">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -12452,75 +12335,128 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-1963729569"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="638FC85D" w14:textId="7D551E57" w:rsidR="003304BA" w:rsidRDefault="003304BA" w:rsidP="0026495F">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
   <w:p w14:paraId="544858FC" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-1415" w:right="10795" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="796D3889" wp14:editId="6E1ECCDD">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="796D3889" wp14:editId="722AC373">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>9525</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9457944</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="7753350" cy="243840"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapSquare wrapText="bothSides"/>
-              <wp:docPr id="16317" name="Group 16317"/>
+              <wp:docPr id="16317" name="Group 16317">
+                <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                    <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                  </a:ext>
+                </a:extLst>
+              </wp:docPr>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                   <wpg:wgp>
                     <wpg:cNvGrpSpPr/>
                     <wpg:grpSpPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7753350" cy="243840"/>
                         <a:chOff x="0" y="0"/>
                         <a:chExt cx="7753350" cy="243840"/>
                       </a:xfrm>
                     </wpg:grpSpPr>
                     <wps:wsp>
                       <wps:cNvPr id="16321" name="Rectangle 16321"/>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="904875" y="0"/>
                           <a:ext cx="42144" cy="189937"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
@@ -12743,1022 +12679,306 @@
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:srgbClr val="A5A5A5"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:srgbClr val="000000">
                             <a:alpha val="0"/>
                           </a:srgbClr>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:scrgbClr r="0" g="0" b="0"/>
                         </a:effectRef>
                         <a:fontRef idx="none"/>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:group w14:anchorId="796D3889" id="Group 16317" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:.75pt;margin-top:744.7pt;width:610.5pt;height:19.2pt;z-index:251669504;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="77533,2438" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQCfL8OrjQQAAEkRAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu2zgQfV+g/yDo&#10;vbHuN8QpimYbFFhsg14+gJYpSyhFEiQdO/v1O0OKsp2kaTYLJA+7DSpR5HB45syFpM/f7UcW3FCl&#10;B8GXYXwWhQHlrVgPfLMMv3/7+LYKA20IXxMmOF2Gt1SH7y7e/Ha+kw1NRC/YmqoAlHDd7OQy7I2R&#10;zWKh256ORJ8JSTkMdkKNxMCn2izWiuxA+8gWSRQVi51Qa6lES7WG3ks3GF5Y/V1HW/O56zQ1AVuG&#10;gM3Yp7LPFT4XF+ek2Sgi+6GdYJBnoBjJwGHRWdUlMSTYquGeqnFoldCiM2etGBei64aWWhvAmji6&#10;Y82VEltpbdk0u42caQJq7/D0bLXtnzdXSn6V1wqY2MkNcGG/0JZ9p0Z8A8pgbym7nSmjexO00FmW&#10;eZrmwGwLY0mWVtnEadsD8femtf3vj09c+GUXJ2B2EsJDHxjQ/46Brz2R1BKrG2DgWgXDGqK3SJM4&#10;DDgZIVC/QOgQvmE0cN2WHis9k6UbDbw9wFQdZVWZh8F9urIkzjJHVlzVdVpiAM42k0Yqba6oGANs&#10;LEMFIGxYkZs/tHGiXgTXZRyfXHwcGHOj2APUeWjYMvvVfkK/EutbMLYX6q/PkLQdE7tlKKZWiHkM&#10;i+JoGLBPHEjGlPEN5Rsr31CGfRA2sRyM91sjusHixIXdahMe8N7FuRzaBv5PgQyte278dcLDLLNV&#10;NJyUjE/SMRL1YyvfQs5JYobVwAZza+sHsIug+M310KIv8eMkImIoYC4iQAIXxniATmDUy+JMZB+/&#10;TxSt2CDRNcgOtifIUH7upO8DVrvScCna7Ui5cbVOUQboBdf9IHUYqIaOKwqBqz6tYwREGm0UNW2P&#10;zQ4WxiBGZEcDFuUBGGL+SRQXVZqVBUQAhHER1dCyS/jMz+IyLwsfy0lV2fHnxrKF5YDYJuDCevRC&#10;WZ94H59mfYIWIwiIiF9nfRlFVVa7tK+qtLazSeP5qrP8VVLflTZvyWtXgBdzafqwS1NPxBNdWlZ5&#10;XdsUeMClr1XNrUvn4PyvuDQGP7hKbLdvW4frf+TOos6LuIL9FypanpSFnX3I0LIu48JXtKyI4Fjj&#10;iqc/CLVbtztjefU7Mhz51m5vhr7et9o9903cwx89fcKOhPNQKTYD2JI9kh4OJQ4Ijo6wU38TVs7g&#10;ycpLgTWTlIN7kGP8WD6tIZhdPT+R91L+La32I2nPgxfwbyfoNJ7KwDaAttitZ7YPOo8ZZBxNrfME&#10;SmZL4Ozfwe5mTzvjYOBSwIYRDIviIjrong4TbqPAWqLNLaNICeNfaAeJAbzEVolWm9UHpoIbAieU&#10;9zn+Te60ojjHbZHTrOj+rMj+s/2EyZ44XR7NtIC1cdKESqm9dcxgJrXthMZdPeAAD6z5CwjwMk+y&#10;sAQ383wO1yaL+8habLqsR4dPJfUFt0vAficRE0sKInlSXXUh80AKzhmK14mTIH3xHJyhPJ6EzpQT&#10;qD/Lv6JMkyh35edkgs8n/3Z5dSzuY85L+PckeVTXTiX/z0NfFF4wD+3VFe7rtjJMvy3gDwLH3zZv&#10;D7+AXPwNAAD//wMAUEsDBAoAAAAAAAAAIQCprZXRogAAAKIAAAAUAAAAZHJzL21lZGlhL2ltYWdl&#10;MS5wbmeJUE5HDQoaCgAAAA1JSERSAAAAiQAAADwIBgAAAFIjmQ8AAAABc1JHQgCuzhzpAAAABGdB&#10;TUEAALGPC/xhBQAAAAlwSFlzAAAOwwAADsMBx2+oZAAAADdJREFUeF7twQENAAAAwqD3T20ONyAA&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA4EgNgKwAAdr5R8kAAAAASUVORK5CYIJQSwME&#10;FAAGAAgAAAAhAMgmUZzhAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo&#10;E9NCCHGqqgJOVSVapKo3N94mUWM7it0k/Xs2JzitZmc0+zZbjqZhPXa+dlZCPIuAoS2crm0p4Wf/&#10;+ZQA80FZrRpnUcINPSzz+7tMpdoN9hv7XSgZlVifKglVCG3KuS8qNMrPXIuWvLPrjAoku5LrTg1U&#10;bhououiFG1VbulCpFtcVFpfd1Uj4GtSweo4/+s3lvL4d94vtYROjlI8P4+odWMAx/IVhwid0yInp&#10;5K5We9aQXlCQxjx5mwObAkII2p0mS7wmwPOM/38i/wUAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68&#10;AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3&#10;oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tg&#10;UrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJ&#10;KEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCfL8OrjQQAAEkRAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItAAoAAAAAAAAAIQCprZXRogAAAKIAAAAUAAAAAAAAAAAAAAAAAPMGAABkcnMv&#10;bWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQDIJlGc4QAAAAwBAAAPAAAAAAAAAAAAAAAA&#10;AMcHAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAA&#10;AAAAAADVCAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAADICQAAAAA=&#10;">
-              <v:rect id="Rectangle 16321" o:spid="_x0000_s1030" style="position:absolute;left:9048;width:422;height:1899;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBZIdqIxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0L/Q/LCL2ZTSyIRlcJbUWPrRaityE7JsHsbMiuJu2v7xaE3ubxPme1GUwj7tS52rKCJIpBEBdW&#10;11wq+DpuJ3MQziNrbCyTgm9ysFk/jVaYatvzJ90PvhQhhF2KCirv21RKV1Rk0EW2JQ7cxXYGfYBd&#10;KXWHfQg3jZzG8UwarDk0VNjSa0XF9XAzCnbzNjvt7U9fNu/nXf6RL96OC6/U83jIliA8Df5f/HDv&#10;dZg/e5km8PdOuEGufwEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBZIdqIxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" stroked="f">
+            <v:group w14:anchorId="796D3889" id="Group 16317" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;left:0;text-align:left;margin-left:.75pt;margin-top:744.7pt;width:610.5pt;height:19.2pt;z-index:251669504;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="77533,2438" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#13;&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#13;&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#13;&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#13;&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#13;&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#13;&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#13;&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#13;&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#13;&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#13;&#10;UEsDBBQABgAIAAAAIQCfL8OrjQQAAEkRAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu2zgQfV+g/yDo&#13;&#10;vbHuN8QpimYbFFhsg14+gJYpSyhFEiQdO/v1O0OKsp2kaTYLJA+7DSpR5HB45syFpM/f7UcW3FCl&#13;&#10;B8GXYXwWhQHlrVgPfLMMv3/7+LYKA20IXxMmOF2Gt1SH7y7e/Ha+kw1NRC/YmqoAlHDd7OQy7I2R&#13;&#10;zWKh256ORJ8JSTkMdkKNxMCn2izWiuxA+8gWSRQVi51Qa6lES7WG3ks3GF5Y/V1HW/O56zQ1AVuG&#13;&#10;gM3Yp7LPFT4XF+ek2Sgi+6GdYJBnoBjJwGHRWdUlMSTYquGeqnFoldCiM2etGBei64aWWhvAmji6&#13;&#10;Y82VEltpbdk0u42caQJq7/D0bLXtnzdXSn6V1wqY2MkNcGG/0JZ9p0Z8A8pgbym7nSmjexO00FmW&#13;&#10;eZrmwGwLY0mWVtnEadsD8femtf3vj09c+GUXJ2B2EsJDHxjQ/46Brz2R1BKrG2DgWgXDGqK3SJM4&#13;&#10;DDgZIVC/QOgQvmE0cN2WHis9k6UbDbw9wFQdZVWZh8F9urIkzjJHVlzVdVpiAM42k0Yqba6oGANs&#13;&#10;LEMFIGxYkZs/tHGiXgTXZRyfXHwcGHOj2APUeWjYMvvVfkK/EutbMLYX6q/PkLQdE7tlKKZWiHkM&#13;&#10;i+JoGLBPHEjGlPEN5Rsr31CGfRA2sRyM91sjusHixIXdahMe8N7FuRzaBv5PgQyte278dcLDLLNV&#13;&#10;NJyUjE/SMRL1YyvfQs5JYobVwAZza+sHsIug+M310KIv8eMkImIoYC4iQAIXxniATmDUy+JMZB+/&#13;&#10;TxSt2CDRNcgOtifIUH7upO8DVrvScCna7Ui5cbVOUQboBdf9IHUYqIaOKwqBqz6tYwREGm0UNW2P&#13;&#10;zQ4WxiBGZEcDFuUBGGL+SRQXVZqVBUQAhHER1dCyS/jMz+IyLwsfy0lV2fHnxrKF5YDYJuDCevRC&#13;&#10;WZ94H59mfYIWIwiIiF9nfRlFVVa7tK+qtLazSeP5qrP8VVLflTZvyWtXgBdzafqwS1NPxBNdWlZ5&#13;&#10;XdsUeMClr1XNrUvn4PyvuDQGP7hKbLdvW4frf+TOos6LuIL9FypanpSFnX3I0LIu48JXtKyI4Fjj&#13;&#10;iqc/CLVbtztjefU7Mhz51m5vhr7et9o9903cwx89fcKOhPNQKTYD2JI9kh4OJQ4Ijo6wU38TVs7g&#13;&#10;ycpLgTWTlIN7kGP8WD6tIZhdPT+R91L+La32I2nPgxfwbyfoNJ7KwDaAttitZ7YPOo8ZZBxNrfME&#13;&#10;SmZL4Ozfwe5mTzvjYOBSwIYRDIviIjrong4TbqPAWqLNLaNICeNfaAeJAbzEVolWm9UHpoIbAieU&#13;&#10;9zn+Te60ojjHbZHTrOj+rMj+s/2EyZ44XR7NtIC1cdKESqm9dcxgJrXthMZdPeAAD6z5CwjwMk+y&#13;&#10;sAQ383wO1yaL+8habLqsR4dPJfUFt0vAficRE0sKInlSXXUh80AKzhmK14mTIH3xHJyhPJ6EzpQT&#13;&#10;qD/Lv6JMkyh35edkgs8n/3Z5dSzuY85L+PckeVTXTiX/z0NfFF4wD+3VFe7rtjJMvy3gDwLH3zZv&#13;&#10;D7+AXPwNAAD//wMAUEsDBAoAAAAAAAAAIQCprZXRogAAAKIAAAAUAAAAZHJzL21lZGlhL2ltYWdl&#13;&#10;MS5wbmeJUE5HDQoaCgAAAA1JSERSAAAAiQAAADwIBgAAAFIjmQ8AAAABc1JHQgCuzhzpAAAABGdB&#13;&#10;TUEAALGPC/xhBQAAAAlwSFlzAAAOwwAADsMBx2+oZAAAADdJREFUeF7twQENAAAAwqD3T20ONyAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAAA4EgNgKwAAdr5R8kAAAAASUVORK5CYIJQSwME&#13;&#10;FAAGAAgAAAAhAKrjDczkAAAAEQEAAA8AAABkcnMvZG93bnJldi54bWxMT01vgzAMvU/af4g8abc1&#13;&#10;kLUbo4Sq6j5OVaW1k6bdUuICKkkQSYH++5nTdrH1/J6fn7PVaBrWY+drZyXEswgY2sLp2pYSvg7v&#13;&#10;DwkwH5TVqnEWJVzRwyq/vclUqt1gP7Hfh5KRifWpklCF0Kac+6JCo/zMtWiJO7nOqECwK7nu1EDm&#13;&#10;puEiip64UbWlC5VqcVNhcd5fjISPQQ3rx/it355Pm+vPYbH73sYo5f3d+Lqksl4CCziGvw2YfqD8&#13;&#10;kFOwo7tY7VlDeEFCavPkZQ5sEgghaHacKPGcAM8z/v+T/BcAAP//AwBQSwMEFAAGAAgAAAAhAKom&#13;&#10;Dr68AAAAIQEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUo&#13;&#10;xbI3oeBtSA4wSGNZxBoJSS317SPIJoFAl/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdk&#13;&#10;g2tgUrBRhnHYffRnWrHUUV5czKJSOCtYSolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4&#13;&#10;YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQ&#13;&#10;SwECLQAUAAYACAAAACEAsYJntgoBAAATAgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#13;&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVs&#13;&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQCfL8OrjQQAAEkRAAAOAAAAAAAAAAAAAAAAADoCAABkcnMv&#13;&#10;ZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQCprZXRogAAAKIAAAAUAAAAAAAAAAAAAAAAAPMGAABk&#13;&#10;cnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQItABQABgAIAAAAIQCq4w3M5AAAABEBAAAPAAAAAAAAAAAA&#13;&#10;AAAAAMcHAABkcnMvZG93bnJldi54bWxQSwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAA&#13;&#10;AAAAAAAAAADYCAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAADLCQAA&#13;&#10;AAA=&#13;&#10;">
+              <v:rect id="Rectangle 16321" o:spid="_x0000_s1027" style="position:absolute;left:9048;width:422;height:1899;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQBnfVtfyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ni8Iw&#13;&#10;EIbvC/6HMIK3NVVBtBpF/ECPuyqot6EZ22IzKU201V+/WRC8DDO8vM/wTOeNKcSDKpdbVtDrRiCI&#13;&#10;E6tzThUcD5vvEQjnkTUWlknBkxzMZ62vKcba1vxLj71PRYCwi1FB5n0ZS+mSjAy6ri2JQ3a1lUEf&#13;&#10;ziqVusI6wE0h+1E0lAZzDh8yLGmZUXLb342C7ahcnHf2VafF+rI9/ZzGq8PYK9VpN6tJGIsJCE+N&#13;&#10;/zTeiJ0ODsNBvwf/TmEHOfsDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZ31bX8kAAADj&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="3B19F77E" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="0" w:firstLine="0"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
               <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                 <v:stroke joinstyle="miter"/>
                 <v:formulas>
                   <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                   <v:f eqn="sum @0 1 0"/>
                   <v:f eqn="sum 0 0 @1"/>
                   <v:f eqn="prod @2 1 2"/>
                   <v:f eqn="prod @3 21600 pixelWidth"/>
                   <v:f eqn="prod @3 21600 pixelHeight"/>
                   <v:f eqn="sum @0 0 1"/>
                   <v:f eqn="prod @6 1 2"/>
                   <v:f eqn="prod @7 21600 pixelWidth"/>
                   <v:f eqn="sum @8 21600 0"/>
                   <v:f eqn="prod @7 21600 pixelHeight"/>
                   <v:f eqn="sum @10 21600 0"/>
                 </v:formulas>
                 <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                 <o:lock v:ext="edit" aspectratio="t"/>
               </v:shapetype>
-              <v:shape id="Picture 16318" o:spid="_x0000_s1031" type="#_x0000_t75" style="position:absolute;left:68347;top:609;width:4176;height:1829;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCMtG2kxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvQv/DMgUvopsoWImuUkRB6MnYHzBkxySYnY3ZrW7/fedQ8DbDe/PeN5tdcp160BBazwbyWQaK&#10;uPK25drA9+U4XYEKEdli55kM/FKA3fZttMHC+ief6VHGWkkIhwINNDH2hdahashhmPmeWLSrHxxG&#10;WYda2wGfEu46Pc+ypXbYsjQ02NO+oepW/jgDp3jYc+qv+eRe3j8OeZUWx69kzPg9fa5BRUrxZf6/&#10;PlnBXy5y4ZV3ZAa9/QMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCMtG2kxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;">
+              <v:shape id="Picture 16318" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:68347;top:609;width:4176;height:1829;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQADEKPGyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#13;&#10;EIXvQv/DMgUvUjdR0BJdpVgFoadGf8CQHZPQ7GzMbnX77zsHwctjHo/5Zt56m1ynbjSE1rOBfJqB&#13;&#10;Iq68bbk2cD4d3t5BhYhssfNMBv4owHbzMlpjYf2dv+lWxloJhEOBBpoY+0LrUDXkMEx9TyzZxQ8O&#13;&#10;o9ih1nbAu8Bdp2dZttAOW5YLDfa0a6j6KX+dgWPc7zj1l3xyLa/LfV6l+eErGTN+TZ8rkY8VqEgp&#13;&#10;PjceiKOVDot5Lk9LJ5lBb/4BAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAAxCjxskAAADj&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;">
                 <v:imagedata r:id="rId2" o:title=""/>
               </v:shape>
-              <v:rect id="Rectangle 16322" o:spid="_x0000_s1032" style="position:absolute;left:70084;top:883;width:946;height:1900;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCp80T/xAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Li8Iw&#10;EL4v7H8Is+BtTbeCaDWKrC569AXqbWjGtthMSpO11V9vBMHbfHzPGU9bU4or1a6wrOCnG4EgTq0u&#10;OFOw3/19D0A4j6yxtEwKbuRgOvn8GGOibcMbum59JkIIuwQV5N5XiZQuzcmg69qKOHBnWxv0AdaZ&#10;1DU2IdyUMo6ivjRYcGjIsaLfnNLL9t8oWA6q2XFl701WLk7Lw/ownO+GXqnOVzsbgfDU+rf45V7p&#10;ML/fi2N4vhNukJMHAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKnzRP/EAAAA3gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+              <v:rect id="Rectangle 16322" o:spid="_x0000_s1029" style="position:absolute;left:70084;top:883;width:946;height:1900;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQCXr8UoyQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ni8Iw&#13;&#10;EIbvC/sfwix4W9OtIFqNIuuKHv0C9TY0Y1u2mZQm2uqvN4LgZZjh5X2GZzxtTSmuVLvCsoKfbgSC&#13;&#10;OLW64EzBfrf4HoBwHlljaZkU3MjBdPL5McZE24Y3dN36TAQIuwQV5N5XiZQuzcmg69qKOGRnWxv0&#13;&#10;4awzqWtsAtyUMo6ivjRYcPiQY0W/OaX/24tRsBxUs+PK3pus/DstD+vDcL4beqU6X+18FMZsBMJT&#13;&#10;69+NF2Klg0O/F8fwdAo7yMkDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAA&#13;&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAV&#13;&#10;AQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAl6/FKMkAAADj&#13;&#10;AAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAP0CAAAA&#13;&#10;AA==&#13;&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="048D74D8" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="0" w:firstLine="0"/>
                       </w:pPr>
                       <w:r>
                         <w:fldChar w:fldCharType="begin"/>
                       </w:r>
                       <w:r>
                         <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
                       </w:r>
                       <w:r>
                         <w:fldChar w:fldCharType="separate"/>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="8C8C8C"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t>2</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:color w:val="8C8C8C"/>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:fldChar w:fldCharType="end"/>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
-              <v:rect id="Rectangle 16323" o:spid="_x0000_s1033" style="position:absolute;left:70785;top:883;width:422;height:1900;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDGv+FkxAAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwwt40XQXRahRRFz2qXXD3NjRjW7aZlCba6q83grC3ebzPmS9bU4ob1a6wrOBzEIEgTq0u&#10;OFPwnXz1JyCcR9ZYWiYFd3KwXHQ7c4y1bfhIt5PPRAhhF6OC3PsqltKlORl0A1sRB+5ia4M+wDqT&#10;usYmhJtSDqNoLA0WHBpyrGidU/p3uhoFu0m1+tnbR5OV29/d+XCebpKpV+qj165mIDy1/l/8du91&#10;mD8eDUfweifcIBdPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMa/4WTEAAAA3gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" stroked="f">
+              <v:rect id="Rectangle 16323" o:spid="_x0000_s1030" style="position:absolute;left:70785;top:883;width:422;height:1900;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQD442CzywAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvBd9hGaG3utFA0Ogqoi3JsdWCehuyYxLMzobs1qR9+m5B6GWY4ef/hm+1GUwj7tS52rKC6SQC&#13;&#10;QVxYXXOp4PP49jIH4TyyxsYyKfgmB5v16GmFqbY9f9D94EsRIOxSVFB536ZSuqIig25iW+KQXW1n&#13;&#10;0IezK6XusA9w08hZFCXSYM3hQ4Ut7SoqbocvoyCbt9tzbn/6snm9ZKf302J/XHilnsfDfhnGdgnC&#13;&#10;0+D/Gw9EroNDEs9i+HMKO8j1LwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAA&#13;&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAA&#13;&#10;ABUBAAALAAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD442CzywAA&#13;&#10;AOMAAAAPAAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA/wIA&#13;&#10;AAAA&#13;&#10;" filled="f" stroked="f">
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
                     <w:p w14:paraId="38E7154B" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
                       <w:pPr>
                         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
                         <w:ind w:left="0" w:firstLine="0"/>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="22"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:rect>
-              <v:shape id="Shape 16319" o:spid="_x0000_s1034" style="position:absolute;left:69561;top:527;width:7972;height:1461;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="797166,146050" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD/FfBRxQAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NasJA&#10;EL4LfYdlCr3pJrbGGF2lWEQPvZj6AEN2TILZ2bC7jfHtu4VCb/Px/c5mN5pODOR8a1lBOktAEFdW&#10;t1wruHwdpjkIH5A1dpZJwYM87LZPkw0W2t75TEMZahFD2BeooAmhL6T0VUMG/cz2xJG7WmcwROhq&#10;qR3eY7jp5DxJMmmw5djQYE/7hqpb+W0U5Mvb+c2VH/nxsfg8HvJ0yOb7q1Ivz+P7GkSgMfyL/9wn&#10;Hednr+kKft+JN8jtDwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD/FfBRxQAAAN4AAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m797166,146050r-398576,l398590,,,e" filled="f" strokecolor="#a5a5a5">
+              <v:shape id="Shape 16319" o:spid="_x0000_s1031" style="position:absolute;left:69561;top:527;width:7972;height:1461;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="797166,146050" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQALTQUNygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasJA&#13;&#10;EIbvhb7DMoK3uom1aYyuUhSxh15M+wBDdkyC2dmwu43x7V2h0Msww8//Dd96O5pODOR8a1lBOktA&#13;&#10;EFdWt1wr+Pk+vOQgfEDW2FkmBTfysN08P62x0PbKJxrKUIsIYV+ggiaEvpDSVw0Z9DPbE8fsbJ3B&#13;&#10;EE9XS+3wGuGmk/MkyaTBluOHBnvaNVRdyl+jIH+/nBau3OfH29vX8ZCnQzbfnZWaTsb9Ko6PFYhA&#13;&#10;Y/hv/CE+dXTIXtMlPJziDnJzBwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAtNBQ3KAAAA&#13;&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m797166,146050r-398576,l398590,,,e" filled="f" strokecolor="#a5a5a5">
                 <v:stroke miterlimit="66585f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,797166,146050"/>
               </v:shape>
-              <v:shape id="Shape 16320" o:spid="_x0000_s1035" style="position:absolute;top:527;width:69561;height:1461;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6956184,146050" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3KwAwxwAAAN4AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvgv9hGcGb3VihSOy2pA1CxJNtEY9Ddsymzc6G3W0b/71zELzNMG/ee99yPflBXSimPrCBx1kB&#10;irgNtufOwGH/+vAMKmVki0NgMvBDCdar25slljZc+YMuu9wpMeFUogGX81hqnVpHHtMsjMRy+w7R&#10;Y5Y1dtpGvIq5H/S8KBbaY8+S4HCkraP2tDt7A+91U7X7pj6eN5/buvl621RjdMbc303VC6hMU/4X&#10;/303VuovnuYCIDgyg179AgAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALcrADDHAAAA3gAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,146050r6732054,l6732054,r224130,e" filled="f" strokecolor="#a5a5a5">
+              <v:shape id="Shape 16320" o:spid="_x0000_s1032" style="position:absolute;top:527;width:69561;height:1461;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6956184,146050" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#13;&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#13;&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#13;&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#13;&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#13;&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#13;&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#13;&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#13;&#10;AAD//wMAUEsDBBQABgAIAAAAIQDH9wMXygAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BSsNA&#13;&#10;EIbvgu+wjODNbqxQJO22pA1CxJOtiMchO2bTZmfD7raNb+8cBC/DPwzz/XyrzeQHdaGY+sAGHmcF&#13;&#10;KOI22J47Ax+Hl4dnUCkjWxwCk4EfSrBZ396ssLThyu902edOCYRTiQZczmOpdWodeUyzMBLL7TtE&#13;&#10;j1nW2Gkb8SpwP+h5USy0x56lweFIO0ftaX/2Bt7qpmoPTX08bz93dfP1uq3G6Iy5v5vqpYxqCSrT&#13;&#10;lP8//hCNFYfF01wsxEky6PUvAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#13;&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#13;&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMf3AxfKAAAA&#13;&#10;4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#13;&#10;AAA=&#13;&#10;" path="m,146050r6732054,l6732054,r224130,e" filled="f" strokecolor="#a5a5a5">
                 <v:stroke miterlimit="66585f" joinstyle="miter"/>
                 <v:path arrowok="t" textboxrect="0,0,6956184,146050"/>
               </v:shape>
               <w10:wrap type="square" anchorx="page" anchory="page"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3D528B7B" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="-1749961070"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="734D94FA" w14:textId="36835F57" w:rsidR="003304BA" w:rsidRDefault="003304BA" w:rsidP="0026495F">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="3D528B7B" w14:textId="234FE167" w:rsidR="00D14DD2" w:rsidRDefault="00D14DD2">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-1415" w:right="10795" w:firstLine="0"/>
     </w:pPr>
-    <w:r>
-[...428 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54DD35B7" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+      <w:id w:val="1757863947"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w14:paraId="439DB4C0" w14:textId="40072A61" w:rsidR="003304BA" w:rsidRDefault="003304BA" w:rsidP="003304BA">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE </w:instrText>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="PageNumber"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="54DD35B7" w14:textId="7A2E0C67" w:rsidR="00D14DD2" w:rsidRDefault="00D14DD2">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-1415" w:right="10795" w:firstLine="0"/>
     </w:pPr>
-    <w:r>
-[...392 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16C7559F" w14:textId="77777777" w:rsidR="00E16BA3" w:rsidRDefault="00E16BA3">
+    <w:p w14:paraId="0175AA7B" w14:textId="77777777" w:rsidR="00054767" w:rsidRDefault="00054767">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5E67D2A3" w14:textId="77777777" w:rsidR="00E16BA3" w:rsidRDefault="00E16BA3">
+    <w:p w14:paraId="6EDCC45B" w14:textId="77777777" w:rsidR="00054767" w:rsidRDefault="00054767">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E4111DD" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-1415" w:right="10795" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="22"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wpg">
@@ -13845,171 +13065,125 @@
                   </wpg:wgp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <w:pict>
             <v:group id="Group 16311" style="width:470.88pt;height:21.12pt;position:absolute;mso-position-horizontal-relative:page;mso-position-horizontal:absolute;margin-left:70.56pt;mso-position-vertical-relative:page;margin-top:72pt;" coordsize="59801,2682">
               <v:shape id="Shape 16849" style="position:absolute;width:59801;height:2682;left:0;top:0;" coordsize="5980176,268224" path="m0,0l5980176,0l5980176,268224l0,268224l0,0">
                 <v:stroke weight="0pt" endcap="flat" joinstyle="miter" miterlimit="10" on="false" color="#000000" opacity="0"/>
                 <v:fill on="true" color="#f2f2f2"/>
               </v:shape>
               <w10:wrap type="square"/>
             </v:group>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2F75C7AA" w14:textId="306DB8BA" w:rsidR="00D14DD2" w:rsidRDefault="00D14DD2">
+  <w:p w14:paraId="2F75C7AA" w14:textId="70DEF879" w:rsidR="00D14DD2" w:rsidRDefault="00D14DD2">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-1415" w:right="10795" w:firstLine="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="67A19A12" w14:textId="77777777" w:rsidR="00D14DD2" w:rsidRDefault="00000000">
+  <w:p w14:paraId="67A19A12" w14:textId="257988A5" w:rsidR="00D14DD2" w:rsidRDefault="009760BA">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="-1415" w:right="10795" w:firstLine="0"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:sz w:val="22"/>
       </w:rPr>
-      <mc:AlternateContent>
-[...98 lines deleted...]
-      </mc:AlternateContent>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="427BDFC2" wp14:editId="305F3C1A">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>3702050</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="page">
+            <wp:posOffset>389965</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2361648" cy="912906"/>
+          <wp:effectExtent l="0" t="0" r="635" b="1905"/>
+          <wp:wrapNone/>
+          <wp:docPr id="401917510" name="Picture 67" descr="NCAC and DNCR combo logo"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="401917510" name="Picture 67" descr="NCAC and DNCR combo logo"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2361648" cy="912906"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="220558AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="533A375E"/>
     <w:lvl w:ilvl="0" w:tplc="667CFE7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="730"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
@@ -15268,251 +14442,269 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1221745803">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="398672289">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1814444544">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="195630173">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1975793068">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1726566596">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="147"/>
+  <w:zoom w:percent="93"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D14DD2"/>
     <w:rsid w:val="00017CF6"/>
     <w:rsid w:val="0003152A"/>
+    <w:rsid w:val="00054767"/>
     <w:rsid w:val="00057404"/>
     <w:rsid w:val="000A2834"/>
+    <w:rsid w:val="000B16EA"/>
     <w:rsid w:val="000B2AE2"/>
     <w:rsid w:val="000C5E0A"/>
     <w:rsid w:val="000D08E4"/>
     <w:rsid w:val="000D4222"/>
     <w:rsid w:val="000F3066"/>
+    <w:rsid w:val="000F3091"/>
     <w:rsid w:val="001009FD"/>
     <w:rsid w:val="0010585D"/>
     <w:rsid w:val="0013049A"/>
+    <w:rsid w:val="00146C20"/>
     <w:rsid w:val="001723CA"/>
     <w:rsid w:val="00197656"/>
     <w:rsid w:val="001C60CC"/>
     <w:rsid w:val="001E6741"/>
     <w:rsid w:val="002018E3"/>
     <w:rsid w:val="00215B93"/>
     <w:rsid w:val="00223482"/>
     <w:rsid w:val="002320F1"/>
     <w:rsid w:val="002323D1"/>
     <w:rsid w:val="00235F2D"/>
     <w:rsid w:val="00254585"/>
     <w:rsid w:val="0026318C"/>
     <w:rsid w:val="00264187"/>
     <w:rsid w:val="0027384E"/>
     <w:rsid w:val="002927D3"/>
     <w:rsid w:val="002A6CCA"/>
     <w:rsid w:val="002A74AF"/>
     <w:rsid w:val="002B2615"/>
     <w:rsid w:val="002C7281"/>
     <w:rsid w:val="002E0EB9"/>
     <w:rsid w:val="002E48C9"/>
     <w:rsid w:val="0030064A"/>
     <w:rsid w:val="003250B3"/>
+    <w:rsid w:val="003304BA"/>
+    <w:rsid w:val="0033606C"/>
     <w:rsid w:val="00342BBC"/>
     <w:rsid w:val="00346DC3"/>
     <w:rsid w:val="0034785F"/>
     <w:rsid w:val="003557A2"/>
     <w:rsid w:val="00390CE3"/>
     <w:rsid w:val="003A5D69"/>
     <w:rsid w:val="003A6912"/>
     <w:rsid w:val="003C1C23"/>
     <w:rsid w:val="003F1A07"/>
     <w:rsid w:val="00422C43"/>
     <w:rsid w:val="00425D1A"/>
     <w:rsid w:val="00446678"/>
+    <w:rsid w:val="00454B6B"/>
     <w:rsid w:val="00467640"/>
     <w:rsid w:val="00474699"/>
     <w:rsid w:val="004B1AA6"/>
     <w:rsid w:val="004B3B27"/>
     <w:rsid w:val="004B6BD2"/>
     <w:rsid w:val="004C76B7"/>
     <w:rsid w:val="004E6D4F"/>
     <w:rsid w:val="004F2DB0"/>
     <w:rsid w:val="004F7C02"/>
     <w:rsid w:val="00513170"/>
     <w:rsid w:val="00543B7D"/>
     <w:rsid w:val="00545350"/>
     <w:rsid w:val="00545E76"/>
     <w:rsid w:val="00556C08"/>
     <w:rsid w:val="005641FD"/>
     <w:rsid w:val="00570CE5"/>
     <w:rsid w:val="0057686E"/>
     <w:rsid w:val="005A0E7C"/>
     <w:rsid w:val="005A0FD7"/>
+    <w:rsid w:val="005A4B67"/>
     <w:rsid w:val="005A68B8"/>
     <w:rsid w:val="005C4DE2"/>
     <w:rsid w:val="005D286A"/>
+    <w:rsid w:val="005F04D6"/>
     <w:rsid w:val="005F6870"/>
     <w:rsid w:val="006046CF"/>
     <w:rsid w:val="0062107A"/>
     <w:rsid w:val="00627A07"/>
     <w:rsid w:val="0063202A"/>
     <w:rsid w:val="006377FB"/>
     <w:rsid w:val="00644876"/>
     <w:rsid w:val="00673F6F"/>
     <w:rsid w:val="00684C2B"/>
     <w:rsid w:val="0069052C"/>
     <w:rsid w:val="00697FA4"/>
     <w:rsid w:val="006B3658"/>
     <w:rsid w:val="006D1D78"/>
     <w:rsid w:val="006D5E75"/>
     <w:rsid w:val="006D6D2E"/>
     <w:rsid w:val="006E04F2"/>
     <w:rsid w:val="006E336C"/>
     <w:rsid w:val="006F2126"/>
     <w:rsid w:val="00711EC4"/>
     <w:rsid w:val="0072093A"/>
     <w:rsid w:val="007622BC"/>
     <w:rsid w:val="00770C1F"/>
     <w:rsid w:val="00782425"/>
     <w:rsid w:val="007A59FE"/>
     <w:rsid w:val="007C6413"/>
     <w:rsid w:val="007D6AB9"/>
     <w:rsid w:val="007E35A4"/>
     <w:rsid w:val="007E5DB5"/>
     <w:rsid w:val="007F1EBC"/>
     <w:rsid w:val="007F76FD"/>
     <w:rsid w:val="00823CCE"/>
     <w:rsid w:val="00837B52"/>
     <w:rsid w:val="00870223"/>
     <w:rsid w:val="008849A2"/>
     <w:rsid w:val="008C6AF5"/>
+    <w:rsid w:val="008D2474"/>
     <w:rsid w:val="008F02F0"/>
     <w:rsid w:val="008F0FB8"/>
     <w:rsid w:val="0090382A"/>
     <w:rsid w:val="009155B8"/>
     <w:rsid w:val="0092328D"/>
     <w:rsid w:val="00925377"/>
     <w:rsid w:val="0094136A"/>
     <w:rsid w:val="00965F7E"/>
+    <w:rsid w:val="009760BA"/>
     <w:rsid w:val="009A15FA"/>
     <w:rsid w:val="009A4FC5"/>
     <w:rsid w:val="009C3CD6"/>
     <w:rsid w:val="009E3DAE"/>
     <w:rsid w:val="009F0B61"/>
+    <w:rsid w:val="009F7A93"/>
+    <w:rsid w:val="00A260B1"/>
+    <w:rsid w:val="00A3673E"/>
     <w:rsid w:val="00A87D3F"/>
     <w:rsid w:val="00AC5740"/>
     <w:rsid w:val="00AE31E4"/>
     <w:rsid w:val="00AF2403"/>
     <w:rsid w:val="00AF7D0F"/>
     <w:rsid w:val="00B10479"/>
     <w:rsid w:val="00B3205C"/>
     <w:rsid w:val="00B344D2"/>
     <w:rsid w:val="00B353C2"/>
     <w:rsid w:val="00B374E9"/>
     <w:rsid w:val="00B619E9"/>
     <w:rsid w:val="00B701D7"/>
     <w:rsid w:val="00B749E1"/>
     <w:rsid w:val="00B866E2"/>
     <w:rsid w:val="00B92EDD"/>
     <w:rsid w:val="00BA0021"/>
     <w:rsid w:val="00BC6C9E"/>
     <w:rsid w:val="00BD0116"/>
     <w:rsid w:val="00BE03AB"/>
     <w:rsid w:val="00BE790F"/>
     <w:rsid w:val="00BF20F7"/>
+    <w:rsid w:val="00BF416F"/>
     <w:rsid w:val="00BF67EE"/>
     <w:rsid w:val="00C40FCB"/>
     <w:rsid w:val="00C54069"/>
     <w:rsid w:val="00C55AE6"/>
     <w:rsid w:val="00C56E7E"/>
     <w:rsid w:val="00C82571"/>
     <w:rsid w:val="00C92A52"/>
+    <w:rsid w:val="00C97E22"/>
     <w:rsid w:val="00CB4979"/>
     <w:rsid w:val="00CE1512"/>
     <w:rsid w:val="00CE77C0"/>
     <w:rsid w:val="00D040BB"/>
     <w:rsid w:val="00D043F1"/>
     <w:rsid w:val="00D06C71"/>
     <w:rsid w:val="00D14DD2"/>
     <w:rsid w:val="00D2066E"/>
     <w:rsid w:val="00D26257"/>
     <w:rsid w:val="00D33940"/>
+    <w:rsid w:val="00D44AC4"/>
     <w:rsid w:val="00D57E12"/>
     <w:rsid w:val="00D66072"/>
     <w:rsid w:val="00D66A58"/>
     <w:rsid w:val="00D70F16"/>
     <w:rsid w:val="00D77CD7"/>
     <w:rsid w:val="00D832A3"/>
     <w:rsid w:val="00DC5367"/>
     <w:rsid w:val="00DF78A5"/>
     <w:rsid w:val="00E01156"/>
     <w:rsid w:val="00E017FC"/>
     <w:rsid w:val="00E16BA3"/>
     <w:rsid w:val="00E30A13"/>
     <w:rsid w:val="00E33F0A"/>
     <w:rsid w:val="00E50A82"/>
     <w:rsid w:val="00E62005"/>
     <w:rsid w:val="00E67581"/>
     <w:rsid w:val="00E93330"/>
     <w:rsid w:val="00E950D3"/>
+    <w:rsid w:val="00EA7AFD"/>
     <w:rsid w:val="00EC0636"/>
     <w:rsid w:val="00EC500A"/>
     <w:rsid w:val="00F93E00"/>
     <w:rsid w:val="00FC4106"/>
     <w:rsid w:val="00FD0C06"/>
     <w:rsid w:val="00FF4D5E"/>
     <w:rsid w:val="00FF59C6"/>
     <w:rsid w:val="00FF6929"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -16124,74 +15316,107 @@
     <w:pPr>
       <w:spacing w:before="200" w:after="160"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
     <w:name w:val="Quote Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Quote"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="005A0FD7"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
       <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003304BA"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="003304BA"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="003304BA"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/grants/general-grant-information-and-eligibility-requirements" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/resources/logo-branding-materials" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lizz.wells@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/NCACFinRpt25" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/budget-glossary/open" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncarts.gosmart.org/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/resources/logo-branding-materials" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.investopedia.com/terms/y/ytd.asp" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncleg.gov/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/resources/logo-branding-materials" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncarts.gosmart.org/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commerce.nc.gov/grants-incentives/county-distress-rankings-tiers" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.investopedia.com/terms/p/plstatement.asp" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncarts.gosmart.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncleg.gov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/resources/logo-branding-materials" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.svg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/FinRpt24" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/budget-glossary/open" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/resources/logo-branding-materials" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.svg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/artist-support-grant-award-data-collection-form" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/artist-support-grant-award-data-collection-form" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/resources/logo-branding-materials" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncleg.gov/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncarts.gosmart.org/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/grants/general-grant-information-and-eligibility-requirements" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.investopedia.com/terms/p/plstatement.asp" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/resources/logo-branding-materials" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/FinRpt26" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lizz.wells@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/budget-glossary/open" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/resources/logo-branding-materials" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncarts.gosmart.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/budget-glossary/open" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/resources/logo-branding-materials" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.investopedia.com/terms/y/ytd.asp" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncarts.gosmart.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.commerce.nc.gov/grants-incentives/county-distress-rankings-tiers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/resources/logo-branding-materials" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bit.ly/FinRpt24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncleg.gov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/></Relationships>
 </file>
 
-<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/></Relationships>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -16450,69 +15675,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>5792</Words>
-  <Characters>33016</Characters>
+  <Words>5643</Words>
+  <Characters>32505</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>275</Lines>
-  <Paragraphs>77</Paragraphs>
+  <Lines>650</Lines>
+  <Paragraphs>343</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>38731</CharactersWithSpaces>
+  <CharactersWithSpaces>37805</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Haske, Jackie</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>