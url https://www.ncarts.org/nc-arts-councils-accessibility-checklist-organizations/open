--- v0 (2025-10-21)
+++ v1 (2026-08-21)
@@ -1,14352 +1,24747 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="250B31E1" w14:textId="38A53313" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...9 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+    <w:p w14:paraId="22CB4714" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:before="73"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A916C72" wp14:editId="3924CF7D">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15728640" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22CB4810" wp14:editId="22CB4811">
             <wp:simplePos x="0" y="0"/>
-            <wp:positionH relativeFrom="column">
-              <wp:posOffset>4610263</wp:posOffset>
+            <wp:positionH relativeFrom="page">
+              <wp:posOffset>5524500</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-10160</wp:posOffset>
+              <wp:posOffset>40640</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1366617" cy="820701"/>
+            <wp:extent cx="1366138" cy="820418"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="590160146" name="Picture 1" descr="North Carolina Arts Council logo"/>
+            <wp:docPr id="1" name="Image 1" descr="North Carolina Arts Council logo "/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="590160146" name="Picture 1" descr="A picture containing text, window&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPr id="1" name="Image 1" descr="North Carolina Arts Council logo "/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5" cstate="print">
-[...5 lines deleted...]
-                    </a:blip>
+                    <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1366617" cy="820701"/>
+                      <a:ext cx="1366138" cy="820418"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00F37F70">
-[...13 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+      <w:bookmarkStart w:id="0" w:name="Accessibility_and_ADA__Compliance_Checkl"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Accessibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="28"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="36"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>ADA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB4715" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
         </w:rPr>
         <w:t>Compliance</w:t>
       </w:r>
-      <w:r w:rsidR="002B4B8E" w:rsidRPr="00F37F70">
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Checklist for Organizations </w:t>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Checklist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+        </w:rPr>
+        <w:t>Organizations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39854195" w14:textId="732B8B62" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...15 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="22CB4716" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="72"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4831B77D" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...14 lines deleted...]
-        <w:t>Grant recipients should complete this form to indicate the services and accommodations currently offered at their organizations. Your responses should reflect the project in the application. If the application is for an entire year, all venues/ facilities utilized in the year should be considered. If the location of the project takes place on a larger campus/facility, focus your responses on the project’s location.</w:t>
+    <w:p w14:paraId="22CB4717" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:right="367"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>The North Carolina Arts Council is committed to supporting access to arts experiences for all individuals and communities. Organizations and projects funded by the North Carolina Arts Council must be accessible to persons with disabilities. By signing the general terms and conditions of the grant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>contract, you are certifying that your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>organization will comply with Section 504 of the federal Rehabilitation Act of 1973 and the Americans with Disabilities Act of 1990, as well as the update from 2010, and any other relevant updates.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3658FF64" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...14 lines deleted...]
-        <w:t>This checklist serves as one tool to evaluate your organization’s accessibility, document legal compliance, and to provide guidance in achieving open and inclusive programming that is available to all. The checklist will also help us to collect data to better understand the practice of accessibility in the arts sector. </w:t>
+    <w:p w14:paraId="22CB4718" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="160"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Grant recipients should complete this form to indicate the services and accommodations currently offered at their organizations. Your responses should reﬂect the project in the application. If the application is for an entire year, all venues/ facilities utilized in the year should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>considered.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>location</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>of the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>takes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>place on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>a larger</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>campus/facility, focus your responses on the project’s location.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4A7606" w14:textId="560384E2" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...12 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="22CB4719" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:right="676"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>This checklist serves as one tool to evaluate your organization’s accessibility, document legal compliance, and to provide guidance in achieving</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>open and inclusive programming that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>is available to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>all. The checklist will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>help</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>us to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>collect</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>data</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>to better</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>understand the practice of accessibility in the arts sector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB471A" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="160"/>
+        <w:ind w:right="367"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:t xml:space="preserve">For questions or further information and resources regarding your organization's accessibility, please contact Jamie Katz Court, Music and Dance Director &amp; Accessibility Coordinator, by email at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6">
-        <w:r w:rsidRPr="00F37F70">
+      <w:hyperlink r:id="rId8">
+        <w:r w:rsidRPr="00C017A3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t>jamie.katzcourt@dncr.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F37F70">
-[...21 lines deleted...]
-        <w:t xml:space="preserve">814-6502. </w:t>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="467885"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>or by phone at 919-814-6502.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369E7DBA" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...15 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="22CB471B" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="66"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="794A0F39" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="22CB471C" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Checklist</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>created</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>assistance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Endowment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Arts,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293708ED" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...32 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="22CB471D" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Southeast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>ADA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Center,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Raleigh</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Arts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB471E" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="67"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22CB471F" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>organization’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>accessibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>coordinator?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB4720" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="189" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="367"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>federal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>law</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>grant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>contract,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>MUST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>have an accessibility coordinator. This person can be a designated staff member, volunteer, board member, or member of your organization’s accessibility advisory committee:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB4721" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="413" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
-        <w:gridCol w:w="7290"/>
+        <w:gridCol w:w="7291"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="0F081ABE" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4724" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="432"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5E3275" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4722" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="36"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Organization:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7290" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BC27B7D" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4723" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="34430085" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4727" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="432"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44F6A492" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4725" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="36"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7290" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45143BB2" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4726" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="756DDCEC" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB472A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="432"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0977B487" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4728" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="36"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Title/role:  </w:t>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Title/role:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7290" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50555A16" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4729" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="32CAE84A" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB472D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="432"/>
-          <w:jc w:val="center"/>
+          <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12C14F42" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB472B" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="36"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Email &amp; phone:  </w:t>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>phone:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7290" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="7291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0A64D4" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB472C" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2D3E3F78" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w14:paraId="22CB472E" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-        </w:rPr>
+        </w:rPr>
+        <w:sectPr w:rsidR="002F341B" w:rsidRPr="00C017A3">
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1360" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4815973D" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...7 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="22CB472F" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:spacing w:before="77"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="How_does_your_organization_approach_acce"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>How</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>approach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>accessibility?</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7F57E549" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...15 lines deleted...]
-        <w:t>How does your organization approach accessibility?</w:t>
+    <w:p w14:paraId="22CB4730" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="107" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="367"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>To</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>compliance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>federal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>law</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>grant</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>contract,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>MUST</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>have an accessibility plan. This plan should be reviewed at least annually. It doesn’t mean that you’ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>“solved accessibility,”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>but it should demonstrate that you are thinking about accessibility in your program planning. As you review what accommodations you already provide,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>ﬁ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>you’re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>farther</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>along</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>than</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>think!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BDE9BE" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...51 lines deleted...]
-        <w:r w:rsidRPr="00F37F70">
+    <w:p w14:paraId="22CB4731" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="158" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>don’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>accessibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>plan,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>please</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>contact</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidRPr="00C017A3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
           </w:rPr>
-          <w:t>program director</w:t>
+          <w:t>program</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C017A3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-5"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C017A3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t>director</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F37F70">
-[...16 lines deleted...]
-        <w:r w:rsidRPr="00F37F70">
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="467885"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>(or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Jamie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Katz Court</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11">
+        <w:r w:rsidRPr="00C017A3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
           </w:rPr>
           <w:t>Jamie.katzcourt@dncr.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F37F70">
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> before submitting your checklist.</w:t>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="467885"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>919-814-6502) before submitting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>your checklist.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A041176" w14:textId="55B8FC8F" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...16 lines deleted...]
-        <w:r w:rsidRPr="00F37F70">
+    <w:p w14:paraId="22CB4732" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="159" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="676"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Endowment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12">
+        <w:r w:rsidRPr="00C017A3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
           </w:rPr>
-          <w:t>Accessibility Planning &amp; Resource Guide for Cultural Arts Organizations</w:t>
+          <w:t>Accessibility</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C017A3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-5"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C017A3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t>Planning</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C017A3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C017A3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t>&amp;</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C017A3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-5"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C017A3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t>Resource</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C017A3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-3"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C017A3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t>Guide</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C017A3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-3"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00C017A3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t>for</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F37F70">
-[...8 lines deleted...]
-        <w:r w:rsidRPr="00F37F70">
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="467885"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13">
+        <w:r w:rsidRPr="00C017A3">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
           </w:rPr>
-          <w:t>comprehensive self-evaluation workbook.</w:t>
+          <w:t>Cultural Arts Organizations</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="467885"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on their website, as well as a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00C017A3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t>comprehensive self-evaluation</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="467885"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidRPr="00C017A3">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t>workbook.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
+    <w:p w14:paraId="22CB4733" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9350" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="370" w:type="dxa"/>
         <w:tblBorders>
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6255"/>
-        <w:gridCol w:w="3095"/>
+        <w:gridCol w:w="6254"/>
+        <w:gridCol w:w="1378"/>
+        <w:gridCol w:w="1717"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="2AF243FF" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4738" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="648"/>
+          <w:trHeight w:val="880"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6255" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="6254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="391EC418" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4734" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="220" w:lineRule="auto"/>
+              <w:ind w:right="21"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...7 lines deleted...]
-              <w:t>Our organization has a stated policy or mission statement regarding accessibility and accommodations.</w:t>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Our</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-17"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>organization</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-17"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-16"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>stated</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-16"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>policy</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-17"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mission </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>statement regarding accessibility and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB4735" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="284" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>accommodations.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB4736" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="44"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="666"/>
+              </w:tabs>
+              <w:spacing w:before="228"/>
+              <w:ind w:left="666" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="115"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB4737" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="43"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="627"/>
+              </w:tabs>
+              <w:spacing w:before="228"/>
+              <w:ind w:left="627" w:hanging="258"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB473D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="877"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB4739" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="220" w:lineRule="auto"/>
+              <w:ind w:right="21"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Our organization has an established access committee that includes people with various disabilities to advise</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB473A" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="284" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-19"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>access</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-18"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>issues.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB473B" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="42"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="666"/>
+              </w:tabs>
+              <w:spacing w:before="228"/>
+              <w:ind w:left="666" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="115"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB473C" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="41"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="627"/>
+              </w:tabs>
+              <w:spacing w:before="228"/>
+              <w:ind w:left="627" w:hanging="258"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4741" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="647"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB473E" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="18" w:line="220" w:lineRule="auto"/>
+              <w:ind w:right="21"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Our</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>organization</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>includes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>item</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>our</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>budget</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>accessibility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-16"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>accommodations.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB473F" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="40"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="666"/>
+              </w:tabs>
+              <w:spacing w:before="113"/>
+              <w:ind w:left="666" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="115"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB4740" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="627"/>
+              </w:tabs>
+              <w:spacing w:before="113"/>
+              <w:ind w:left="627" w:hanging="258"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4746" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="647"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6254" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB4742" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="293" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>We certify</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>that</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>our</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>organization</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>accessibility</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB4743" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="317" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="115"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>plan.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB4744" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="38"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="666"/>
+              </w:tabs>
+              <w:spacing w:before="113"/>
+              <w:ind w:left="666" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="115"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1717" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB4745" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="37"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="627"/>
+              </w:tabs>
+              <w:spacing w:before="113"/>
+              <w:ind w:left="627" w:hanging="258"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB474A" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="880"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6254" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22CB4747" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="220" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>What</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>was</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>last</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>your</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>accessibility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>plan</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>was updated/reviewed?</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(If</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>it’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>been</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>more</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>than</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>year,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB4748" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="283" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>please</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>explain</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-19"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-21"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>open</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-19"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>response</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-19"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>below.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3095" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C559998" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4749" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
             <w:pPr>
-              <w:rPr>
-[...676 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64A63EE3" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...4 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="22CB474B" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="182"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58C77A7B" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+    <w:p w14:paraId="22CB474C" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="2"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Directions:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="19"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...6 lines deleted...]
-          <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Please</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>use</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="34"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>questions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="30"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>speciﬁc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>accommodations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="31"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB474D" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="27"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>services</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>currently</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>provides</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>audiences</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>visitors:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB474E" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="10"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22CB474F" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:ind w:left="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...18 lines deleted...]
-        <w:t>Please use the following questions to identify specific accommodations or services that your organization currently provides to your audiences and visitors:</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="44"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>accessibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="43"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="44"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="49"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="44"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>space</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B2AFB9" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...16 lines deleted...]
-        <w:t>For accessibility of the physical space</w:t>
+    <w:p w14:paraId="22CB4750" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="38"/>
+        <w:ind w:left="359" w:right="508"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Even</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>does</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>own</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>venue(s),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>still</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>responsible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>for selecting venues that are accessible and knowing and being able to communicate with your audiences and participants about what accessibility accommodations will be available at your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>programs. You can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>then</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>use and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>share that information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the same way you’d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>provide</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>directions/parking</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>instructions,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>box</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>office</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>procedures,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">relevant </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0C53C1" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...25 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="22CB4751" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="13"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9265" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="370" w:type="dxa"/>
         <w:tblBorders>
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4405"/>
-        <w:gridCol w:w="4860"/>
+        <w:gridCol w:w="4166"/>
+        <w:gridCol w:w="5100"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="1B24DF6A" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4755" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="576"/>
+          <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4405" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4166" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CF5DD37" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4752" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
-[...1 lines deleted...]
-              <w:t>Ground-level entry, ramped access, and/or elevators to the venue</w:t>
+              </w:rPr>
+              <w:t>Ground-level</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>entry,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>ramped</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>access,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB4753" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="287" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>and/or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>elevators</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>venue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="5100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F347978" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00000000" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4754" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="618"/>
+                <w:tab w:val="left" w:pos="1358"/>
+                <w:tab w:val="left" w:pos="2261"/>
+                <w:tab w:val="left" w:pos="3741"/>
+              </w:tabs>
+              <w:spacing w:before="77"/>
+              <w:ind w:left="618" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...46 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="33470A96" w14:textId="77777777" w:rsidTr="00CE77F5">
+    </w:tbl>
+    <w:p w14:paraId="22CB4756" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002F341B" w:rsidRPr="00C017A3">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1360" w:right="1080" w:bottom="1666" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="370" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4395"/>
+        <w:gridCol w:w="4871"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB475A" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="576"/>
+          <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4405" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="709BB1DB" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4757" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="2"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Signage at inaccessible entrances with directions to accessible entrances</w:t>
+              <w:t>Signage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="14"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>at</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="14"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>inaccessible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>entrances</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="20"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB4758" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="287" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>directions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>accessible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>entrances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20032249" w14:textId="5FD009E4" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00000000" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4759" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="35"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="389"/>
+                <w:tab w:val="left" w:pos="1129"/>
+                <w:tab w:val="left" w:pos="2032"/>
+                <w:tab w:val="left" w:pos="3512"/>
+              </w:tabs>
+              <w:spacing w:before="77"/>
+              <w:ind w:left="389" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...46 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="44410BA5" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB475E" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="576"/>
+          <w:trHeight w:val="575"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4405" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="476DDB95" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB475B" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
-[...1 lines deleted...]
-              <w:t>Integrated and dispersed wheelchair seating in assembly areas</w:t>
+              </w:rPr>
+              <w:t>Integrated</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>dispersed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>wheelchair</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB475C" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="287" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>seating</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="16"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="14"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>assembly</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="14"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C8DBAB8" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00000000" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB475D" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="389"/>
+                <w:tab w:val="left" w:pos="1129"/>
+                <w:tab w:val="left" w:pos="2032"/>
+                <w:tab w:val="left" w:pos="3512"/>
+              </w:tabs>
+              <w:spacing w:before="77"/>
+              <w:ind w:left="389" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...46 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="4B3A2019" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4763" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="1008"/>
+          <w:trHeight w:val="1122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4405" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E689AE0" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB475F" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="220" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="110"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
-[...1 lines deleted...]
-              <w:t>Wheelchair-accessible restrooms (including accessible sinks, toilet stalls, water foundations, soap &amp; paper dispensers)</w:t>
+              </w:rPr>
+              <w:t>Wheelchair-accessible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-18"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">restrooms </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>(including</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-18"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>accessible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-17"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>sinks,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-15"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>toilet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-16"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>stalls,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB4760" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve">water foundations, soap &amp; paper </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>dispensers)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E0A465C" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00000000" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4761" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="57"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22CB4762" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="33"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="389"/>
+                <w:tab w:val="left" w:pos="1129"/>
+                <w:tab w:val="left" w:pos="2032"/>
+                <w:tab w:val="left" w:pos="3512"/>
+              </w:tabs>
+              <w:ind w:left="389" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...46 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="170AF20F" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4766" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="432"/>
+          <w:trHeight w:val="434"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4405" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FEE2F69" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4764" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="44"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>Wheelchair-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="105"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
-[...1 lines deleted...]
-              <w:t>Wheelchair-accessible box office</w:t>
+              </w:rPr>
+              <w:t>accessible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-9"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>box</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>office</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F9D77D5" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00000000" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4765" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="32"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="389"/>
+                <w:tab w:val="left" w:pos="1129"/>
+                <w:tab w:val="left" w:pos="2032"/>
+                <w:tab w:val="left" w:pos="3512"/>
+              </w:tabs>
+              <w:spacing w:before="4"/>
+              <w:ind w:left="389" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...46 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="4060C65F" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB476A" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="432"/>
+          <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4405" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19F4EE76" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4767" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Wheelchair-accessible stage &amp; dressing rooms </w:t>
+              </w:rPr>
+              <w:t>Wheelchair-accessible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>stage</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>dressing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB4768" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>rooms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="646CE381" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00000000" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4769" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="31"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="389"/>
+                <w:tab w:val="left" w:pos="1129"/>
+                <w:tab w:val="left" w:pos="2032"/>
+                <w:tab w:val="left" w:pos="3512"/>
+              </w:tabs>
+              <w:spacing w:before="69"/>
+              <w:ind w:left="389" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...46 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="3AD9B086" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB476E" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="432"/>
+          <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4405" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BA703AD" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB476B" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="6"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
-[...1 lines deleted...]
-              <w:t>Wheelchair-accessible display cases, exhibit areas</w:t>
+              </w:rPr>
+              <w:t>Wheelchair-accessible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>display</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>cases,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB476C" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>exhibit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="3"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3144E388" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00000000" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB476D" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="30"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="389"/>
+                <w:tab w:val="left" w:pos="1129"/>
+                <w:tab w:val="left" w:pos="2032"/>
+                <w:tab w:val="left" w:pos="3512"/>
+              </w:tabs>
+              <w:spacing w:before="69"/>
+              <w:ind w:left="389" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...46 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="21C0BA2B" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4772" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="432"/>
+          <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4405" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C55CF88" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB476F" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="261" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
-[...1 lines deleted...]
-              <w:t>Wheelchair-accessible counters/concessions</w:t>
+              </w:rPr>
+              <w:t>Wheelchair-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>accessible</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB4770" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>counters/concessions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13077FDB" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00000000" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4771" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="29"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="389"/>
+                <w:tab w:val="left" w:pos="1129"/>
+                <w:tab w:val="left" w:pos="2032"/>
+                <w:tab w:val="left" w:pos="3512"/>
+              </w:tabs>
+              <w:spacing w:before="69"/>
+              <w:ind w:left="389" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...46 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="0BC65CED" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4775" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="432"/>
+          <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4405" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79B2D3A4" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4773" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="44"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="4"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
-[...1 lines deleted...]
-              <w:t>Accessible administrative offices</w:t>
+              </w:rPr>
+              <w:t>Accessible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="13"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>administrative</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="13"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>offices</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C6E3A7B" w14:textId="431D41E0" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00000000" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4774" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="28"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="389"/>
+                <w:tab w:val="left" w:pos="1129"/>
+                <w:tab w:val="left" w:pos="2032"/>
+                <w:tab w:val="left" w:pos="3512"/>
+              </w:tabs>
+              <w:spacing w:before="5"/>
+              <w:ind w:left="389" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...46 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="55C1B6B4" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4778" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="648"/>
+          <w:trHeight w:val="647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4405" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53E79436" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4776" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="30" w:line="220" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
-[...1 lines deleted...]
-              <w:t>Accessible emergency exits and audio/visual emergency alarms</w:t>
+              </w:rPr>
+              <w:t>Accessible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-17"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>emergency</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-16"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>exits</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-17"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>and audio/visual emergency alarms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="762DCA95" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00000000" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4777" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="27"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="389"/>
+                <w:tab w:val="left" w:pos="1129"/>
+                <w:tab w:val="left" w:pos="2032"/>
+                <w:tab w:val="left" w:pos="3512"/>
+              </w:tabs>
+              <w:spacing w:before="113"/>
+              <w:ind w:left="389" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...46 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="2DF4C447" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB477B" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="648"/>
+          <w:trHeight w:val="650"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4405" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="038B0BE8" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4779" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:bCs/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="35" w:line="218" w:lineRule="auto"/>
+              <w:ind w:right="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
                 <w:sz w:val="23"/>
-                <w:szCs w:val="23"/>
-[...1 lines deleted...]
-              <w:t>Designated accessible parking spots with route to venue entrance</w:t>
+              </w:rPr>
+              <w:t>Designated</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-16"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>accessible</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-20"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>parking</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-19"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="23"/>
+              </w:rPr>
+              <w:t>spots with route to venue entrance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4860" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4871" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08548812" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00000000" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB477A" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="26"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="389"/>
+                <w:tab w:val="left" w:pos="1129"/>
+                <w:tab w:val="left" w:pos="2032"/>
+                <w:tab w:val="left" w:pos="3512"/>
+              </w:tabs>
+              <w:spacing w:before="113"/>
+              <w:ind w:left="389" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...35 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...46 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="221A91F1" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+    <w:p w14:paraId="22CB477C" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:spacing w:before="301"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="For_people_who_are_blind_or_have_low_vis"/>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>blind</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>low</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>vision</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB477D" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="5"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="5" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="374" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9265"/>
+        <w:gridCol w:w="9266"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="4D73A751" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB477F" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="705D7C3A" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB477E" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="272" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...7 lines deleted...]
-              <w:t>Audio description of presentation</w:t>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Audio</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>description</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>presentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="7719649C" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4781" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68E6BE24" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4780" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="265"/>
+                <w:tab w:val="left" w:pos="957"/>
+                <w:tab w:val="left" w:pos="1859"/>
+                <w:tab w:val="left" w:pos="3880"/>
+                <w:tab w:val="left" w:pos="5625"/>
+              </w:tabs>
+              <w:spacing w:line="321" w:lineRule="exact"/>
+              <w:ind w:left="265" w:right="2709" w:hanging="265"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...34 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="95"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Upon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sometimes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...38 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...64 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="393B2036" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4783" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2435A657" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4782" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="274" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...17 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Tactile/Touch</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>tours</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="039A6688" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4785" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F91D5" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4784" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="265"/>
+                <w:tab w:val="left" w:pos="957"/>
+                <w:tab w:val="left" w:pos="1859"/>
+                <w:tab w:val="left" w:pos="3880"/>
+                <w:tab w:val="left" w:pos="5625"/>
+              </w:tabs>
+              <w:spacing w:line="321" w:lineRule="exact"/>
+              <w:ind w:left="265" w:right="2709" w:hanging="265"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...34 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="95"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Upon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sometimes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...38 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...64 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="4D4B0BE6" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4787" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="359"/>
+          <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="555C3430" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4786" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="286" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Print materials in alternative formats </w:t>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Print</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>materials</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>alternative</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>formats</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="4E5CD8DA" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4789" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="270"/>
+          <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53145710" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4788" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="30" w:line="275" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...5 lines deleted...]
-              <w:t>Large print materials (examples: programs, exhibit guides, etc.)</w:t>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Large</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>print</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>materials</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-9"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(examples:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-9"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>programs,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>exhibit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>guides,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-9"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="7928979E" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB478B" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AF80D71" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB478A" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="23"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="265"/>
+                <w:tab w:val="left" w:pos="957"/>
+                <w:tab w:val="left" w:pos="1859"/>
+                <w:tab w:val="left" w:pos="3880"/>
+                <w:tab w:val="left" w:pos="5615"/>
+              </w:tabs>
+              <w:spacing w:line="322" w:lineRule="exact"/>
+              <w:ind w:left="265" w:right="2720" w:hanging="265"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...34 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Upon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sometimes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...56 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="2767D12F" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB478D" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="189"/>
+          <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="254D73FF" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB478C" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="272" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Braille</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="675D0ED8" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB478F" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54D0BFDB" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB478E" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="265"/>
+                <w:tab w:val="left" w:pos="957"/>
+                <w:tab w:val="left" w:pos="1859"/>
+                <w:tab w:val="left" w:pos="3880"/>
+                <w:tab w:val="left" w:pos="5625"/>
+              </w:tabs>
+              <w:spacing w:line="323" w:lineRule="exact"/>
+              <w:ind w:left="265" w:right="2709" w:hanging="265"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...34 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Upon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sometimes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...64 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="0346A44F" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4791" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="216"/>
+          <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="780F6FF3" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4790" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="273" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...13 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Electronic</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="14"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ﬁ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>le</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="2BA0060F" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4793" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="396"/>
+          <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="481A14E2" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4792" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="265"/>
+                <w:tab w:val="left" w:pos="957"/>
+                <w:tab w:val="left" w:pos="1859"/>
+                <w:tab w:val="left" w:pos="3880"/>
+                <w:tab w:val="left" w:pos="5615"/>
+              </w:tabs>
+              <w:spacing w:line="333" w:lineRule="exact"/>
+              <w:ind w:left="265" w:right="2720" w:hanging="265"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...34 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Upon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sometimes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...56 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="0BD599A3" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4795" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="306"/>
+          <w:trHeight w:val="325"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="351543C5" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4794" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="24" w:line="281" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...5 lines deleted...]
-              <w:t>Large print labels with high contrast</w:t>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Large</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>print</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>labels</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>high</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>contrast</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="1E44B685" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB4797" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="432"/>
+          <w:trHeight w:val="438"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C73B71E" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB4796" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="265"/>
+                <w:tab w:val="left" w:pos="957"/>
+                <w:tab w:val="left" w:pos="1859"/>
+                <w:tab w:val="left" w:pos="3880"/>
+                <w:tab w:val="left" w:pos="5615"/>
+              </w:tabs>
+              <w:spacing w:line="339" w:lineRule="exact"/>
+              <w:ind w:left="265" w:right="2720" w:hanging="265"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...34 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Upon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sometimes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...56 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4D1ABDC5" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+    <w:p w14:paraId="22CB4798" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:spacing w:before="284"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...5 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="For_people_who_are_deaf_or_hard_of_heari"/>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>deaf</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>hard</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>hearing</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB4799" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="5"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="5" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="374" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9265"/>
+        <w:gridCol w:w="9266"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="0D75D737" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB479B" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15EF03EA" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB479A" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="274" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Sign language interpretation </w:t>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sign</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>language</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>interpretation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="0A3ED978" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB479D" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="288"/>
+          <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CCE1D16" w14:textId="5DC47A3E" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB479C" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="545"/>
+                <w:tab w:val="left" w:pos="1238"/>
+                <w:tab w:val="left" w:pos="2140"/>
+                <w:tab w:val="left" w:pos="4161"/>
+                <w:tab w:val="left" w:pos="5858"/>
+              </w:tabs>
+              <w:spacing w:line="333" w:lineRule="exact"/>
+              <w:ind w:left="545" w:hanging="265"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...34 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="95"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Upon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sometimes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...38 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...1867 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5D38B9B5" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...18 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="22CB479E" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:spacing w:line="333" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002F341B" w:rsidRPr="00C017A3">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1420" w:right="1080" w:bottom="1555" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="5" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="374" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9265"/>
+        <w:gridCol w:w="9266"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="02837A76" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47A0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64393A6E" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB479F" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="272" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Sensory-friendly performances </w:t>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Open</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>closed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>captioning</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>audiovisuals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="0813649D" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47A2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08FDB4F2" w14:textId="1238168B" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB47A1" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="265"/>
+                <w:tab w:val="left" w:pos="957"/>
+                <w:tab w:val="left" w:pos="1859"/>
+                <w:tab w:val="left" w:pos="3880"/>
+                <w:tab w:val="left" w:pos="5577"/>
+              </w:tabs>
+              <w:spacing w:line="324" w:lineRule="exact"/>
+              <w:ind w:left="265" w:right="2757" w:hanging="265"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...34 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Upon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Sometimes</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F37F70">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
-            </w:r>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">                                </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="1A631F42" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47A4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B078416" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB47A3" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="272" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...17 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Real-time</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="25"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>captioning</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="53C9A1EF" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47A6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="341"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67B2DCB3" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB47A5" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="265"/>
+                <w:tab w:val="left" w:pos="957"/>
+                <w:tab w:val="left" w:pos="1859"/>
+                <w:tab w:val="left" w:pos="3880"/>
+                <w:tab w:val="left" w:pos="5577"/>
+              </w:tabs>
+              <w:spacing w:line="321" w:lineRule="exact"/>
+              <w:ind w:left="265" w:right="2757" w:hanging="265"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...34 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="95"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Upon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sometimes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...38 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...64 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="77E385F2" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47A8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="292"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79561EAB" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB47A7" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="273" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...17 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>TDD,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>telephone/typewriter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="2136F968" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47AA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="342"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E96909E" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB47A9" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="265"/>
+                <w:tab w:val="left" w:pos="957"/>
+                <w:tab w:val="left" w:pos="1859"/>
+                <w:tab w:val="left" w:pos="3880"/>
+                <w:tab w:val="left" w:pos="5577"/>
+              </w:tabs>
+              <w:spacing w:line="323" w:lineRule="exact"/>
+              <w:ind w:left="265" w:right="2757" w:hanging="265"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...6 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...34 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="95"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Upon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sometimes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...38 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...64 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="1BBE12C9" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47AC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="291"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="550AD5EF" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB47AB" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="272" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...17 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Scripts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-19"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>or</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-19"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>text</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-19"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>verbal</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-19"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>presentations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="5E9F82F6" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47AE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65E35E24" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB47AD" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="265"/>
+                <w:tab w:val="left" w:pos="957"/>
+                <w:tab w:val="left" w:pos="1859"/>
+                <w:tab w:val="left" w:pos="3880"/>
+                <w:tab w:val="left" w:pos="5577"/>
+              </w:tabs>
+              <w:spacing w:line="324" w:lineRule="exact"/>
+              <w:ind w:left="265" w:right="2757" w:hanging="265"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Upon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sometimes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47B0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="291"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB47AF" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="272" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Assistive</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>listening</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="17"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>devices</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47B2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="341"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB47B1" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="265"/>
+                <w:tab w:val="left" w:pos="957"/>
+                <w:tab w:val="left" w:pos="1859"/>
+                <w:tab w:val="left" w:pos="3880"/>
+                <w:tab w:val="left" w:pos="5577"/>
+              </w:tabs>
+              <w:spacing w:line="321" w:lineRule="exact"/>
+              <w:ind w:left="265" w:right="2757" w:hanging="265"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...34 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Upon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sometimes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...64 lines deleted...]
-                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2870092F" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...4 lines deleted...]
-          <w:color w:val="0F4661"/>
+    <w:p w14:paraId="22CB47B3" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:spacing w:before="305"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...6 lines deleted...]
-          <w:color w:val="0F4661"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="4" w:name="For_people_who_have_Autism_and/or_sensor"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...3 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>people</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>who</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>have</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Autism</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>and/or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>sensory</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>disorders</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB47B4" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="7"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="5"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="5" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="374" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9265"/>
+        <w:gridCol w:w="9266"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="125C6D81" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47B6" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77E44B4E" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="004F6C40">
+          <w:p w14:paraId="22CB47B5" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="2"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...49 lines deleted...]
-              <w:t>Alt tags on photos</w:t>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sensory-friendly</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>performances</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="2FF4A3EB" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47B8" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="373"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E225807" w14:textId="0EE0AB71" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00000000" w:rsidP="004B7E84">
+          <w:p w14:paraId="22CB47B7" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:spacing w:after="60"/>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="545"/>
+                <w:tab w:val="left" w:pos="1238"/>
+                <w:tab w:val="left" w:pos="3993"/>
+                <w:tab w:val="left" w:pos="5690"/>
+              </w:tabs>
+              <w:spacing w:line="353" w:lineRule="exact"/>
+              <w:ind w:left="545" w:hanging="265"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...30 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sometimes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...38 lines deleted...]
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...966 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="7C82280C" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47BA" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="719"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57413B06" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB47B9" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...8 lines deleted...]
-              <w:t>All publicity has access Information/accommodations (i.e. press release, media, email, program/brochure)</w:t>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sensory</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>kits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="52E8B10B" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47BC" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28475084" w14:textId="2EB94D51" w:rsidR="00993E73" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB47BB" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="265"/>
+                <w:tab w:val="left" w:pos="957"/>
+                <w:tab w:val="left" w:pos="1859"/>
+                <w:tab w:val="left" w:pos="3880"/>
+                <w:tab w:val="left" w:pos="5577"/>
+              </w:tabs>
+              <w:spacing w:line="353" w:lineRule="exact"/>
+              <w:ind w:left="265" w:right="2757" w:hanging="265"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...34 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Upon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...9 lines deleted...]
-              <w:t>Partially</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sometimes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="087FE15C" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47BE" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43DCCBB6" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB47BD" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...7 lines deleted...]
-              <w:t>Appropriate disability symbols used in all publicity (both print and electronic)</w:t>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Designated</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>quiet</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>spaces</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="546DB8BD" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47C0" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF52A8A" w14:textId="6C3EC6DD" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB47BF" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="11"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="265"/>
+                <w:tab w:val="left" w:pos="957"/>
+                <w:tab w:val="left" w:pos="1859"/>
+                <w:tab w:val="left" w:pos="3880"/>
+                <w:tab w:val="left" w:pos="5577"/>
+              </w:tabs>
+              <w:spacing w:line="353" w:lineRule="exact"/>
+              <w:ind w:left="265" w:right="2757" w:hanging="265"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...34 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="95"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Upon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sometimes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...9 lines deleted...]
-              <w:t>Partially</w:t>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="28A8D387" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47C2" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="105504E1" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB47C1" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F37F70">
-[...7 lines deleted...]
-              <w:t>Publicize accessibility through partnerships with disability organizations</w:t>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Social</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="17"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>narratives/visual</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="17"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>schedules</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="5957E31D" w14:textId="77777777" w:rsidTr="00CE77F5">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47C4" w14:textId="77777777">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="360"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9265" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FC7A6D3" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB47C3" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-                <w:rFonts w:cs="Calibri"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="265"/>
+                <w:tab w:val="left" w:pos="957"/>
+                <w:tab w:val="left" w:pos="1859"/>
+                <w:tab w:val="left" w:pos="3880"/>
+                <w:tab w:val="left" w:pos="5577"/>
+              </w:tabs>
+              <w:spacing w:line="353" w:lineRule="exact"/>
+              <w:ind w:left="265" w:right="2757" w:hanging="265"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...4 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...34 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="95"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...13 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-7"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Upon</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Request</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...15 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
-[...36 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Sometimes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...31 lines deleted...]
-                <w:rFonts w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
-                <w:bCs/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
                 <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
-[...927 lines deleted...]
-              <w:t>Partially</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5B38E698" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...9 lines deleted...]
-        <w:br w:type="page"/>
+    <w:p w14:paraId="22CB47C5" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:spacing w:before="284"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Access</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>communications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>publicity</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F33D85" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...52 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="22CB47C6" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="8"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="5"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="374" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9355"/>
+        <w:gridCol w:w="9266"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00777137" w:rsidRPr="00F37F70" w14:paraId="4196562D" w14:textId="77777777" w:rsidTr="00F37F70">
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47D5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="4427"/>
+          <w:trHeight w:val="5085"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9355" w:type="dxa"/>
+            <w:tcW w:w="9266" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58C9678C" w14:textId="3F034AA4" w:rsidR="00E16451" w:rsidRPr="00F37F70" w:rsidRDefault="00E16451" w:rsidP="00CE77F5">
+          <w:p w14:paraId="22CB47C7" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="274" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Website</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB47C8" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="307" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16">
+              <w:r w:rsidRPr="00C017A3">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="467885"/>
+                  <w:sz w:val="24"/>
+                  <w:u w:val="single" w:color="467885"/>
+                </w:rPr>
+                <w:t>Introduction</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00C017A3">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="467885"/>
+                  <w:spacing w:val="-8"/>
+                  <w:sz w:val="24"/>
+                  <w:u w:val="single" w:color="467885"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00C017A3">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="467885"/>
+                  <w:sz w:val="24"/>
+                  <w:u w:val="single" w:color="467885"/>
+                </w:rPr>
+                <w:t>to</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00C017A3">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="467885"/>
+                  <w:spacing w:val="-8"/>
+                  <w:sz w:val="24"/>
+                  <w:u w:val="single" w:color="467885"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00C017A3">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="467885"/>
+                  <w:sz w:val="24"/>
+                  <w:u w:val="single" w:color="467885"/>
+                </w:rPr>
+                <w:t>Web</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00C017A3">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="467885"/>
+                  <w:spacing w:val="-6"/>
+                  <w:sz w:val="24"/>
+                  <w:u w:val="single" w:color="467885"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00C017A3">
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:color w:val="467885"/>
+                  <w:spacing w:val="-2"/>
+                  <w:sz w:val="24"/>
+                  <w:u w:val="single" w:color="467885"/>
+                </w:rPr>
+                <w:t>Accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="22CB47C9" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="124" w:line="275" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Alt</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>tags</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>photos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB47CA" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="620"/>
+                <w:tab w:val="left" w:pos="1312"/>
+                <w:tab w:val="left" w:pos="2214"/>
+              </w:tabs>
+              <w:spacing w:line="355" w:lineRule="exact"/>
+              <w:ind w:left="620" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB47CB" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="63" w:line="275" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Captions</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="3"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>videos</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB47CC" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="620"/>
+                <w:tab w:val="left" w:pos="1312"/>
+                <w:tab w:val="left" w:pos="2214"/>
+              </w:tabs>
+              <w:spacing w:line="355" w:lineRule="exact"/>
+              <w:ind w:left="620" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB47CD" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="66" w:line="275" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Descriptive</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>links</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="3"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(not</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>just</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>“click</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>here”)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB47CE" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="620"/>
+                <w:tab w:val="left" w:pos="1312"/>
+                <w:tab w:val="left" w:pos="2214"/>
+              </w:tabs>
+              <w:spacing w:line="355" w:lineRule="exact"/>
+              <w:ind w:left="620" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB47CF" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="64" w:line="275" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Appropriate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>use</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>headings</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB47D0" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="620"/>
+                <w:tab w:val="left" w:pos="1312"/>
+                <w:tab w:val="left" w:pos="2214"/>
+              </w:tabs>
+              <w:spacing w:line="355" w:lineRule="exact"/>
+              <w:ind w:left="620" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB47D1" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="66" w:line="275" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Appropriate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>contrast</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>between</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-9"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>text</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-9"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>background</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>legibility</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB47D2" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="620"/>
+                <w:tab w:val="left" w:pos="1312"/>
+                <w:tab w:val="left" w:pos="2214"/>
+              </w:tabs>
+              <w:spacing w:line="355" w:lineRule="exact"/>
+              <w:ind w:left="620" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB47D3" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="64" w:line="274" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Have</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>an</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>accessibility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>landing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>page</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>on</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">your </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>website</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB47D4" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="615"/>
+                <w:tab w:val="left" w:pos="1307"/>
+                <w:tab w:val="left" w:pos="2210"/>
+              </w:tabs>
+              <w:spacing w:line="354" w:lineRule="exact"/>
+              <w:ind w:left="615" w:hanging="268"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3F74E0E7" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...4 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="22CB47D6" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:spacing w:line="354" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002F341B" w:rsidRPr="00C017A3">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1420" w:right="1080" w:bottom="1409" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="374" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9266"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47D8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="690"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB47D7" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="54" w:line="220" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>All</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>publicity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-6"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>has</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>access</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Information/accommodations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(i.e.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>press</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>release,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>media, email,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>program/brochure)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47DA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="389"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB47D9" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="545"/>
+                <w:tab w:val="left" w:pos="1238"/>
+                <w:tab w:val="left" w:pos="2140"/>
+              </w:tabs>
+              <w:spacing w:line="369" w:lineRule="exact"/>
+              <w:ind w:left="545" w:hanging="265"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47DC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="346"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB47DB" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Appropriate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="9"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>disability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>symbols</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="9"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>used</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>all</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>publicity</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(both</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>print</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>electronic)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47DE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB47DD" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="545"/>
+                <w:tab w:val="left" w:pos="1238"/>
+                <w:tab w:val="left" w:pos="2140"/>
+              </w:tabs>
+              <w:spacing w:line="353" w:lineRule="exact"/>
+              <w:ind w:left="545" w:hanging="265"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47E0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="346"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB47DF" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Publicize</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-15"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>accessibility</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-17"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>through</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-16"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>partnerships</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-18"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>with</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-16"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>disability</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-17"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>organizations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47E2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB47E1" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="545"/>
+                <w:tab w:val="left" w:pos="1238"/>
+                <w:tab w:val="left" w:pos="2140"/>
+              </w:tabs>
+              <w:spacing w:line="353" w:lineRule="exact"/>
+              <w:ind w:left="545" w:hanging="265"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47E4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="346"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB47E3" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Through</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="18"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>media</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="18"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(press</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="20"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>releases,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="19"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>etc.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47E6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB47E5" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="545"/>
+                <w:tab w:val="left" w:pos="1238"/>
+                <w:tab w:val="left" w:pos="2140"/>
+              </w:tabs>
+              <w:spacing w:line="353" w:lineRule="exact"/>
+              <w:ind w:left="545" w:hanging="265"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47E8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="346"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB47E7" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Through</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>direct</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>mail</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47EA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB47E9" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="545"/>
+                <w:tab w:val="left" w:pos="1238"/>
+                <w:tab w:val="left" w:pos="2140"/>
+              </w:tabs>
+              <w:spacing w:line="353" w:lineRule="exact"/>
+              <w:ind w:left="545" w:hanging="265"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47ED" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="635"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22CB47EB" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="271" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Through</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>email</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22CB47EC" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="545"/>
+                <w:tab w:val="left" w:pos="1238"/>
+                <w:tab w:val="left" w:pos="2140"/>
+              </w:tabs>
+              <w:spacing w:line="344" w:lineRule="exact"/>
+              <w:ind w:left="545" w:hanging="265"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47EF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="346"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB47EE" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Through</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>website</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F341B" w:rsidRPr="00C017A3" w14:paraId="22CB47F1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="372"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9266" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22CB47F0" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="545"/>
+                <w:tab w:val="left" w:pos="1238"/>
+                <w:tab w:val="left" w:pos="2140"/>
+              </w:tabs>
+              <w:spacing w:line="353" w:lineRule="exact"/>
+              <w:ind w:left="545" w:hanging="265"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:b/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="85"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C017A3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="95"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Partially</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="22CB47F2" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="TableParagraph"/>
+        <w:spacing w:line="353" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002F341B" w:rsidRPr="00C017A3">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1420" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22CB47F3" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:spacing w:before="77"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-16"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="0F4660"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="01E4CE9F" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...5 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="22CB47F4" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="186" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="359" w:right="367"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>If it has been more than a year since you last reviewed your accessibility plan, or if there is any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>other</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>you’d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>like</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>share</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>organization,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>programs,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>your approach to accessibility and inclusion of people with disabilities, please use this space to share additional information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB47F5" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="00C017A3" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="4"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="11"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C017A3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:noProof/>
+          <w:sz w:val="11"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22CB4812" wp14:editId="22CB4813">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>914400</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>103605</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5946775" cy="2824480"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="2" name="Graphic 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5946775" cy="2824480"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="5946775" h="2824480">
+                              <a:moveTo>
+                                <a:pt x="5946660" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="5940552" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5940552" y="6108"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5940552" y="2817888"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="2817888"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="6108"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5940552" y="6108"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5940552" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="0"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="6108"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="2817888"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="0" y="2823984"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="6096" y="2823984"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5940552" y="2823984"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5946660" y="2823984"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5946660" y="2817888"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5946660" y="6108"/>
+                              </a:lnTo>
+                              <a:lnTo>
+                                <a:pt x="5946660" y="0"/>
+                              </a:lnTo>
+                              <a:close/>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="000000"/>
+                        </a:solidFill>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="72D4EC2D" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:1in;margin-top:8.15pt;width:468.25pt;height:222.4pt;z-index:-15728128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5946775,2824480" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBGiUrTewIAADAHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdFumzAUfZ+0f7D8vkBYQgkKqaZWnSZV&#10;XaWm2rNjTEAz2LOdQP5+1yYmaSolzbQ8wDU+3Jx7z/VhftvVHG2Z0pVoMjwehRixhoq8atYZfl0+&#10;fEkw0oY0OeGiYRneMY1vF58/zVuZskiUgudMIUjS6LSVGS6NkWkQaFqymuiRkKyBzUKomhhYqnWQ&#10;K9JC9poHURjGQStULpWgTGt4et9v4oXLXxSMmp9FoZlBPMPAzbircteVvQaLOUnXisiyonsa5B9Y&#10;1KRq4E+HVPfEELRR1btUdUWV0KIwIyrqQBRFRZmrAaoZhyfVvJREMlcLNEfLoU36/6WlT9sX+aws&#10;dS0fBf2toSNBK3U67NiF3mO6QtUWC8RR57q4G7rIOoMoPJzOJvHNzRQjCntREk0mietzQFL/Ot1o&#10;850Jl4psH7XpZch9REof0a7xoQIxrYzcyWgwAhkVRiDjqpdREmPfs/xsiNojLuWBit2vxZYthUMa&#10;W4jlHMcwIL4cIHvA8OYEG06n0RusR/i79FkHZDwOE0sTEnuQv78HR8n4JknO4+NwFjsOV4GvonEV&#10;2Gvsq/L3vrqB7XnYWwV8Cn/vU/WYi9x62Eea45HR11kyOavRUAWM9UUwzNSg/gfxwwxej788MMcz&#10;frF7x+BTySgXmvWjbM+Zm+nh7MF8H59uLXiVP1Sc27Om1Xp1xxXaEuvG7rdv9xHMmU/vN9Z5ViLf&#10;PSvUgkVnWP/ZEMUw4j8a8EDQzfhA+WDlA2X4nXCu74650mbZ/SJKIglhhg3Y1ZPwDktSb0PA3wJ6&#10;rH2zEd82RhSV9SjHrWe0X4Atu/r3nxDr+8drhzp86BZ/AQAA//8DAFBLAwQUAAYACAAAACEAV92Q&#10;BeEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92NjaHEbIoIIh5saRTF&#10;2zYZk2B2Nu5u2vjvnZ70No95vPe9Yj3bQRzQh96RhmShQCDVrump1fD68nC1AhGiocYMjlDDDwZY&#10;l+dnhckbd6QdHqrYCg6hkBsNXYxjLmWoO7QmLNyIxL9P562JLH0rG2+OHG4Hea1UJq3piRs6M+J9&#10;h/VXNVkNarPFZebfPrabqeqfv3fvyVN41PryYr67BRFxjn9mOOEzOpTMtHcTNUEMrNOUt0Q+siWI&#10;k0Gt1A2IvYY0SxKQZSH/byh/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEaJStN7AgAA&#10;MAcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFfdkAXh&#10;AAAACwEAAA8AAAAAAAAAAAAAAAAA1QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADj&#10;BQAAAAA=&#10;" path="m5946660,r-6108,l5940552,6108r,2811780l6096,2817888,6096,6108r5934456,l5940552,,6096,,,,,6108,,2817888r,6096l6096,2823984r5934456,l5946660,2823984r,-6096l5946660,6108r,-6108xe" fillcolor="black" stroked="f">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB47F6" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="009F74AB" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="147"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...6 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22CB47F7" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="009F74AB" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
-[...1 lines deleted...]
-        <w:t>FAQs and Resources</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>FAQs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D74EED" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...18 lines deleted...]
-        <w:t>Does accessibility only relate to access to a physical building or space?</w:t>
+    <w:p w14:paraId="22CB47F8" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="009F74AB" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="362"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Does</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>accessibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>relate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>access</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>building</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>space?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFBB788" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...60 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="22CB47F9" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="009F74AB" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="135" w:line="228" w:lineRule="auto"/>
+        <w:ind w:left="359" w:right="367"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>There are many ways a person may interact with your facility or program. This checklist serves as a beginner-friendly tool for evaluating your organization’s physical, communication,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:t>programmatic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F37F70">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> accessibility. We also recommend connecting with artists and people with disabilities in your community to learn more about ways you can provide meaningful and inclusive arts experiences and access.</w:t>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>accessibility.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>also</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>recommend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>connecting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>with artists and people with disabilities in your community to learn more about ways you can provide meaningful and inclusive arts experiences and access.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BCE0A9" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...25 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="22CB47FA" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="009F74AB" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="68"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="23035770" w14:textId="276EB22D" w:rsidR="007779E7" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...17 lines deleted...]
-        <w:r w:rsidRPr="00F37F70">
+    <w:p w14:paraId="22CB47FB" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="009F74AB" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Our</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>is based</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>historic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>building,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>how</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>be more</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>accessible?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB47FC" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="009F74AB" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="124"/>
+        <w:ind w:left="359" w:right="516"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Almost every space and program can be modiﬁed to be accessible and inclusive for audiences and participants with disabilities. This may include providing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>temporary ramps, re-thinking the physical layout of your space to be more inclusive, or relocating your programs. If you have speciﬁc questions or concerns about your building’s accessibility, please contact North Carolina Arts Council staff (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="009F74AB">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
           </w:rPr>
-          <w:t>ncarts.org/grant-application-resources-and-assistance</w:t>
+          <w:t>ncarts.org/grant-application-resources-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F37F70">
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidRPr="009F74AB">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t>and-assistance</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB62F9A" w14:textId="77777777" w:rsidR="007779E7" w:rsidRDefault="007779E7">
-[...14 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="22CB47FD" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="009F74AB" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002F341B" w:rsidRPr="009F74AB">
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1360" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="523E2554" w14:textId="544D1D2E" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="22CB47FE" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="009F74AB" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="67" w:line="220" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>We are renting the space or do not own the physical space where our performance, exhibition, or program will take place. Are we required to make sure the space is accessible?</w:t>
+        <w:t>We</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>renting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-18"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>space</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-17"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>own</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>physical</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>space</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>where</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>our</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">performance, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>exhibition,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>take</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>place.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-10"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>we</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>required</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>make</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>sure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>space</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>accessible?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352AD67E" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...16 lines deleted...]
-        <w:t>Yes, any program that receives funding from the North Carolina Arts Council must be both physically and programmatically accessible. As a grant recipient you are responsible for ensuring compliance of all aspects of your grant-funded program with ADA/section 504 standards and best practices.</w:t>
+    <w:p w14:paraId="22CB47FF" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="009F74AB" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="127"/>
+        <w:ind w:left="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Yes,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>program</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>receives</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>from</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>North</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Carolina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Council</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve">both physically and programmatically accessible. As a grant recipient you are responsible for ensuring compliance </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> all aspects of your grant-funded program with ADA/section 504 standards and best practices.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4773647C" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...35 lines deleted...]
-        <w:t>y organization is a division of a town/municipality, school or university. Does this apply to us?</w:t>
+    <w:p w14:paraId="22CB4800" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="009F74AB" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="89"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>My</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>organization</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>division</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>town/municipality,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>school</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>university.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>Does</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>us?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30E2B22E" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...16 lines deleted...]
-        <w:t>An overall organization having an accessibility plan or accessibility coordinator does not by itself achieve the spirit of why we ask for this information if there’s little to no practical application to the grant-supported programs. Your responses should indicate the specifics of how accessibility applies to the programs supported by the grant funds. This checklist is designed to provide some guideposts for areas to consider in your planning.</w:t>
+    <w:p w14:paraId="22CB4801" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="009F74AB" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="126"/>
+        <w:ind w:right="328"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>overall</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>organization having</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>an accessibility plan</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>accessibility coordinator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>does not by itself</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>achieve the spirit of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>why</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>we ask for this information</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>if there’s little to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>no</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F74AB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>practical application to the grant-supported programs. Your responses should indicate the speciﬁcs of how accessibility applies to the programs supported by the grant funds. This checklist is designed to provide some guideposts for areas to consider in your planning.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DA4CFB" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...25 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="22CB4802" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="009F74AB" w:rsidRDefault="002F341B">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="65"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C7EA7C" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...16 lines deleted...]
-        <w:t>Yes. This checklist lists the variety of accommodations or considerations that should be part of the planning process for any program. While you may not be able to answer "Yes" to every question, your Accessibility Plan should address the procedures and timeline to include this in the future.</w:t>
+    <w:p w14:paraId="22CB4803" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="002D3E6F" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Is</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>"No"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>acceptable</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>answer?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="587B84D1" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="00777137">
-[...18 lines deleted...]
-        <w:t>Where can I learn more about accessibility resources and best practices?</w:t>
+    <w:p w14:paraId="22CB4804" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="002D3E6F" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="124"/>
+        <w:ind w:right="422"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>Yes. This checklist lists the variety of accommodations or considerations that should be part</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>planning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>any</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>program.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-9"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>While</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>may</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>able</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-12"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>answer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>"Yes"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>to every question, your Accessibility Plan should address the procedures and timeline to include this in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A323BD" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="007779E7">
-[...16 lines deleted...]
-        <w:t>For more information, you can visit:</w:t>
+    <w:p w14:paraId="22CB4805" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="002D3E6F" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="89"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Where</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="15"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>learn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>more</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>about</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>accessibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>resources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>best</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="17"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>practices?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9ECD06" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="007779E7">
-      <w:pPr>
+    <w:p w14:paraId="22CB4806" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="002D3E6F" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="64"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>For</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-7"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>more</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>information,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>visit:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB4807" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="002D3E6F" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1079"/>
+        </w:tabs>
+        <w:spacing w:before="64"/>
+        <w:ind w:left="1079" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00F37F70">
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>North</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="35"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Carolina</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="36"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="38"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Council’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="38"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="38"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Accessibility</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="35"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Resources</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="38"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>page</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22CB4808" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="002D3E6F" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:ind w:left="1080"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t>at</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="3"/>
+          <w:w w:val="105"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19">
+        <w:r w:rsidRPr="002D3E6F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-[...2 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
           </w:rPr>
-          <w:t>ncarts.org/grants-resources/resources/arts-accessibility-resources</w:t>
+          <w:t>ncarts.org/grants-resources/resources/arts-accessibility-</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002D3E6F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="105"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t>resources</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1D2C1DF9" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="007779E7">
-      <w:pPr>
+    <w:p w14:paraId="22CB4809" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="002D3E6F" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1079"/>
+        </w:tabs>
+        <w:ind w:left="1079" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>National Endowment for the Arts:</w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>National</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Endowment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-5"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-8"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-6"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Arts:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4086952D" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="007779E7">
-      <w:pPr>
+    <w:p w14:paraId="22CB480A" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="002D3E6F" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1800"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="477"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Section 504 Self-Evaluation Workbook: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00F37F70">
+      <w:hyperlink r:id="rId20">
+        <w:r w:rsidRPr="002D3E6F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Calibri"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:u w:color="467885"/>
           </w:rPr>
-          <w:t>https://www.arts.gov/about/civil-rights-office/applicants-recipients-of-federal-financial-assistance/section-504-self-evaluation-workbook</w:t>
+          <w:t>https://www.arts.gov/about/civil-</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F37F70">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="002D3E6F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="105"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:color="467885"/>
+          </w:rPr>
+          <w:t>rights-office/applicants-recipients-of-federal-ﬁnancial-assistance/section-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidRPr="002D3E6F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:w w:val="105"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:color="467885"/>
+          </w:rPr>
+          <w:t>504-self-evaluation-workbook</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="467885"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00F37F70">
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidRPr="002D3E6F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Calibri"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="105"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:u w:color="467885"/>
           </w:rPr>
-          <w:t>https://www.arts.gov/sites/default/files/NEA-SECTION-504-Self-Evaluation-Workbook-Jan2022.pdf</w:t>
+          <w:t>https://www.arts.gov/sites/default/ﬁles/NEA-SECTION-504-Self-Evaluation-</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="0615B046" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="007779E7">
-      <w:pPr>
+    <w:p w14:paraId="22CB480B" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="002D3E6F" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="1800"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidRPr="002D3E6F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t>Workbook-</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002D3E6F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-2"/>
+            <w:u w:val="single" w:color="467885"/>
+          </w:rPr>
+          <w:t>Jan2022.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="22CB480C" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="002D3E6F" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1800"/>
+        </w:tabs>
+        <w:spacing w:before="62" w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="1481"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Resources for Arts Employers and Presenters: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00F37F70">
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidRPr="002D3E6F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Calibri"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="105"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:u w:color="467885"/>
           </w:rPr>
-          <w:t>https://www.arts.gov/sites/default/files/toolkit-resources-for-arts-employers.pdf</w:t>
+          <w:t>https://www.arts.gov/sites/default/ﬁles/toolkit-resources-for-arts-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId26">
+        <w:r w:rsidRPr="002D3E6F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="105"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:color="467885"/>
+          </w:rPr>
+          <w:t>employers.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09182781" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="007779E7">
-      <w:pPr>
+    <w:p w14:paraId="22CB480D" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="002D3E6F" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1800"/>
+        </w:tabs>
+        <w:spacing w:before="60" w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="1481"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Resources for Arts Educators: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidRPr="00F37F70">
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidRPr="002D3E6F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Calibri"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="105"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:u w:color="467885"/>
           </w:rPr>
-          <w:t>https://www.arts.gov/sites/default/files/toolkit-resources-for-arts-educators.pdf</w:t>
+          <w:t>https://www.arts.gov/sites/default/ﬁles/toolkit-resources-for-arts-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidRPr="002D3E6F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="105"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:color="467885"/>
+          </w:rPr>
+          <w:t>educators.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="7EB02A92" w14:textId="77777777" w:rsidR="00777137" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="007779E7">
-      <w:pPr>
+    <w:p w14:paraId="22CB480E" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="002D3E6F" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1800"/>
+        </w:tabs>
+        <w:spacing w:line="237" w:lineRule="auto"/>
+        <w:ind w:right="1481"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="105"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>Resources for Arts Grantmakers: https://www.arts.gov/sites/default/files/toolkit-resources-for-arts-grantmakers.pdf</w:t>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resources for Arts Grantmakers: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidRPr="002D3E6F">
+          <w:rPr>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="105"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>https://www.arts.gov/sites/default/ﬁles/toolkit-resources-for-arts-</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>grantmakers.pdf</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="120ED5C2" w14:textId="53BAD695" w:rsidR="006B415D" w:rsidRPr="00F37F70" w:rsidRDefault="00777137" w:rsidP="007779E7">
-      <w:pPr>
+    <w:p w14:paraId="22CB480F" w14:textId="77777777" w:rsidR="002F341B" w:rsidRPr="002D3E6F" w:rsidRDefault="001D1EBA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1079"/>
+        </w:tabs>
+        <w:ind w:left="1079" w:hanging="359"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Calibri"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="110"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-        <w:r w:rsidRPr="00F37F70">
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Arts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t>Access:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D3E6F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:spacing w:val="-11"/>
+          <w:w w:val="110"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidRPr="002D3E6F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cs="Calibri"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="467885"/>
+            <w:spacing w:val="-2"/>
+            <w:w w:val="110"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
+            <w:u w:color="467885"/>
           </w:rPr>
           <w:t>https://artsaccessinc.org/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00F37F70">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006B415D" w:rsidRPr="00F37F70">
+    <w:sectPr w:rsidR="002F341B" w:rsidRPr="002D3E6F">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1360" w:right="1080" w:bottom="280" w:left="1080" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3AA165FF" w14:textId="77777777" w:rsidR="001D1EBA" w:rsidRDefault="001D1EBA" w:rsidP="002D3E6F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="19195C3E" w14:textId="77777777" w:rsidR="001D1EBA" w:rsidRDefault="001D1EBA" w:rsidP="002D3E6F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
-[...2 lines deleted...]
-    <w:family w:val="roman"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:altName w:val="Segoe UI Symbol"/>
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...25 lines deleted...]
-    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...8 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="834115620"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="0A04698D" w14:textId="7AAA6EE9" w:rsidR="00344E15" w:rsidRDefault="00344E15" w:rsidP="00344E15">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:tab/>
+          <w:t xml:space="preserve">     Last updated 8/4/2026</w:t>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="3833BFFF" w14:textId="280190B7" w:rsidR="002D3E6F" w:rsidRDefault="002D3E6F" w:rsidP="002D3E6F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="015EC37E" w14:textId="77777777" w:rsidR="001D1EBA" w:rsidRDefault="001D1EBA" w:rsidP="002D3E6F">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2B36EE7F" w14:textId="77777777" w:rsidR="001D1EBA" w:rsidRDefault="001D1EBA" w:rsidP="002D3E6F">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A834F29"/>
+    <w:nsid w:val="02A75DF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4392A554"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="610A5400"/>
+    <w:lvl w:ilvl="0" w:tplc="1A72E800">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CF4065FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D3FAB0BE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1293" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1C847622">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1739" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7D20955A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2186" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2C1EF1DC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2633" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="39BC418A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3079" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="9DCC4090">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3526" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="56AC63B6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3972" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39EB28FE"/>
+    <w:nsid w:val="066576C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8B581B6E"/>
-[...105 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:tmpl w:val="1DC8D6CC"/>
+    <w:lvl w:ilvl="0" w:tplc="0936A8B2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="628" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4B02F948">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="729" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0B2A9D30">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="838" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DF182E1E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="947" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="992A82FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1056" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5B006100">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1166" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CB122C54">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1275" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FC109CFC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1384" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E306F860">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1493" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60515F6A"/>
+    <w:nsid w:val="07D114B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A7FC1786"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="CE4E37AC"/>
+    <w:lvl w:ilvl="0" w:tplc="1D5A51E6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="73340D6E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="ADCABB4E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4E2C5998">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="82764A28">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4174597C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="62ACEAE4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F216F654">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="802CA868">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0AC84502"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="283611EA"/>
+    <w:lvl w:ilvl="0" w:tplc="9648C53A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EC38D7C4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="24DA3F5E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7FB483B2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B986FB4A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E470461A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B694C79E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7410E540">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="856AB006">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0C43079E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CD48ED4E"/>
+    <w:lvl w:ilvl="0" w:tplc="8A766AC6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="965A9B7A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="29A6141E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="23C0CC02">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="ED7EC1BA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B3BCDED0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7CF401FA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="517C7C10">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E894023C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D256792"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3CD2C84C"/>
+    <w:lvl w:ilvl="0" w:tplc="9CF853E4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="667" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E9A2A4D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="731" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="7BA84618">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="803" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="81BA4682">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="875" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7B3E90A0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="947" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="ADF03FF4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1019" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E494B20E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1090" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6414EA90">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1162" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5AFCCC16">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1234" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D830700"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6FE898E2"/>
+    <w:lvl w:ilvl="0" w:tplc="89CAB062">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1E8C40A2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="12E09BF6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A10CD136">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BB507AC6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="62F2792A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DEBA32DC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="906C06A4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="36DE3624">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14663BA9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E9A62D8"/>
+    <w:lvl w:ilvl="0" w:tplc="95823246">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EFF40338">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DEF05D80">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1293" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7CD8E6EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1739" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A8D45886">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2186" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="66BE07C6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2633" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="97622280">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3079" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04F8E8F2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3526" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0D4A39D6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3972" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14D723A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="995E5A62"/>
+    <w:lvl w:ilvl="0" w:tplc="FECC89D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A1420AD2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5F048F04">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="30FC91FE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2DCA184C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7D76B6A0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A91C2DF2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E12C0DC2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0E9AA8C0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17A2674A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="875E8E6C"/>
+    <w:lvl w:ilvl="0" w:tplc="5B16D2AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D3A881C8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="4ECC39F0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="4022BA20">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="18085688">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="2FE26D14">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="195407EE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AAEA7E9C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8C9CBB0C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1811063F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BE48772A"/>
+    <w:lvl w:ilvl="0" w:tplc="FB267FB2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="619" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="69F8B1FA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1067" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="6C30DE02">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1515" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8048DA20">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1962" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BDCE01A4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2410" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="716A489C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2857" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EB36F582">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3305" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="39A8329E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3752" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="268C1F96">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FD43F82"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="44CCC276"/>
+    <w:lvl w:ilvl="0" w:tplc="E3AA8EA4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BF662C10">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C28AA074">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1F404104">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="81422110">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C1A0C5E8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EA3C8E76">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A6083486">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="836688BA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D5A1BD6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1F102D32"/>
+    <w:lvl w:ilvl="0" w:tplc="4888D704">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="754A2BBA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0D38725E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1293" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0B80ACE8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1739" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D86AD526">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2186" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B4D2747A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2633" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EDD48112">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3079" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2D9889A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3526" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="90CA3474">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3972" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E301AEA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="60482558"/>
+    <w:lvl w:ilvl="0" w:tplc="148CAEBE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5E66D8CE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0F68484E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="53D6BBA8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9E582540">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5CD6E8D0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="06AEC5B8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CED688CE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C8DC4D2A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FFD370F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="03425F64"/>
+    <w:lvl w:ilvl="0" w:tplc="EF1C8738">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="12D6E05A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9160902A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="13F4FF4E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D79AC220">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E048C746">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="4BFEAD64">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="55C6EAB8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="363C2000">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31967D03"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6C405AA8"/>
+    <w:lvl w:ilvl="0" w:tplc="4210B60A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4BE035D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="14320B04">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1293" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1A50F366">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1739" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="12F83846">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2186" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="44B8B4E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2633" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AD6C8E0E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3079" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1BFE5492">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3526" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BE5A2B74">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3972" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35037B39"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2306DE94"/>
+    <w:lvl w:ilvl="0" w:tplc="6638CE80">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9224E41C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B2C4A36A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A14C598C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BDC00248">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E4B8E818">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="77B03AEA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AEAECBF8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A0961C3E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36C67660"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="38DE1438"/>
+    <w:lvl w:ilvl="0" w:tplc="128A75EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="45064BEC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="14C414D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E9C0FA4C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="DFB25F40">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="8A2E69B2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="440C0624">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="05D4DB40">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9F26FD26">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="381A6A16"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="293E9ECC"/>
+    <w:lvl w:ilvl="0" w:tplc="7AC43864">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="667" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A80204F6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="731" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B73059CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="803" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="510C935E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="875" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="18FCED14">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="947" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CA408042">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1019" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="CEA66138">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1090" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="1B8AC656">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1162" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="69C2D466">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1234" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DAF1CDC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C6924BC2"/>
+    <w:lvl w:ilvl="0" w:tplc="C4B29A6C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CF60140C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="55B0D420">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="73587316">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A6E0593A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6B6CA1D0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1D361D70">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B42A2AC8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BF361C66">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E283A8F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A5762334"/>
+    <w:lvl w:ilvl="0" w:tplc="F93628D4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="92FE8020">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E6B0A52A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1293" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DF567EFA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1739" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BE821EAE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2186" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="450AF176">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2633" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="DE086282">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3079" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AC909232">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3526" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="F1B09078">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3972" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F460F02"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC24C9DC"/>
+    <w:lvl w:ilvl="0" w:tplc="79C02C7C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="074406C4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F4FE38FA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1293" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="52BEB292">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1739" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="421CB620">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2186" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="58F29F80">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2633" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="6CA42770">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3079" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4ED4815C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3526" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="09508836">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3972" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43F54234"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE743458"/>
+    <w:lvl w:ilvl="0" w:tplc="A48C1258">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="1FA8DA94">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="141AAF72">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1293" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="394EB3B4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1739" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A1EA378E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2186" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9B9C22B8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2633" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="562C4366">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3079" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F43E8F30">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3526" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D01C7640">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3972" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="465B4BDB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ACE67804"/>
+    <w:lvl w:ilvl="0" w:tplc="B3125D6C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="628" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="58565CAA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="729" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="49525316">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="838" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DBE0C844">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="947" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6B840F5C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1056" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B3541488">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1166" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0382F1F8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1275" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7996E104">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1384" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EAEAD4B4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1493" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="466D00AD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41B090A6"/>
+    <w:lvl w:ilvl="0" w:tplc="CA34BC20">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="667" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8B92F36C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="731" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2222B816">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="803" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C9A2FF88">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="875" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B7606C98">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="947" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6C160B44">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1019" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8AF41A42">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1090" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A080C198">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1162" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6FC8AF64">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1234" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="477E689B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96B41FDE"/>
+    <w:lvl w:ilvl="0" w:tplc="D47424D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="DC288DE4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E92A9C34">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="068C89EA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="373EB4CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="74D0DD90">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8D14DDCC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="88964344">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E9889BD8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D173C9C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CAF47E22"/>
+    <w:lvl w:ilvl="0" w:tplc="6D7CAF6A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2682C13E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="06EE5CEC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3C00174E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="71122A92">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B1A476DA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1F264DC0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5240B01A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="644E93A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E3E580B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="ECD69758"/>
+    <w:lvl w:ilvl="0" w:tplc="AEF20DF6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="D43ECEFA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E88E3168">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="A97EE3C4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="98DC9D14">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="775C6040">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D3F60080">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A17A5548">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2ECE19AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50D00919"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="74E26304"/>
+    <w:lvl w:ilvl="0" w:tplc="F3EC587C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="14323A08">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9A4E1A0C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8B722F2C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1858460C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A9E414C8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="AFEECB16">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BBE03514">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="8B4446BE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="540F7ECE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0826DE62"/>
+    <w:lvl w:ilvl="0" w:tplc="DD42EA00">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C13A7E18">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="CA90A116">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="7182F9C6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C6321664">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="787220C4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="66089A8E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="C852685A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="BD9A4D02">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5727439F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FB1E6BFE"/>
+    <w:lvl w:ilvl="0" w:tplc="853A62DC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E7EE4C92">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="D92C2AFE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CE345D7A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="78A00940">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="3EF80E7A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E4C4EB9A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="32D2EAB2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="467ECB7A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58BE27A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C876E6C6"/>
+    <w:lvl w:ilvl="0" w:tplc="DBE0B608">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="628" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EC96ED6A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="729" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BD8425F8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="838" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="01D6B614">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="947" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B7583302">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1056" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="604E2A72">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1166" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="A622F9E2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1275" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="07C46A28">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1384" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1C7C1C94">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1493" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="597220BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A1502032"/>
+    <w:lvl w:ilvl="0" w:tplc="A2DAFA5C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="5A40BCF0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FC62EFB8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="F820654A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="55CA8788">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="10725764">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1EBC659A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5CACB6EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="16925B76">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62DC6DAA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CA047BA2"/>
+    <w:lvl w:ilvl="0" w:tplc="97E00604">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="628" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="052E01AC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="729" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A0847FA6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="838" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6D48E79C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="947" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D76867B8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1056" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6A129184">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1166" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FB0A7566">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1275" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6922DCA0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1384" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="92F8A140">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1493" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63626AF5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17BAB7D2"/>
+    <w:lvl w:ilvl="0" w:tplc="6A0CAC46">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7CA08598">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="AB9291AA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B8D40D54">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C0086EA2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="DEB21822">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3184EA12">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="48EAB55A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="CFA8FF6A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63847EEE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82B6F7EE"/>
+    <w:lvl w:ilvl="0" w:tplc="F3129330">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="24E25182">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="69C416A2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1293" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CD6C4398">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1739" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="B28E73D6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2186" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="6A76BF3A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2633" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8DB4C0AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3079" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4C7A3C50">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3526" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="497A3900">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3972" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="650369DF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA6CE20C"/>
+    <w:lvl w:ilvl="0" w:tplc="938E30B2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A5AA03CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="A3D2542C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1293" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B2E8FD72">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1739" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="C262BBBE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2186" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0CE06A1A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2633" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D2708FC6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3079" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="2D7662CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3526" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B80074FA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3972" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="650A0915"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15BE5E4E"/>
+    <w:lvl w:ilvl="0" w:tplc="5E9AAFF2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6D7EFFA4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="EB3C085C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="09D8000A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FE9C4050">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9C8AC654">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1C684452">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="890AAF38">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7EB215F8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="669523CB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A95CA73A"/>
+    <w:lvl w:ilvl="0" w:tplc="0D6EA7D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="621" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C068FD66">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1483" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FE826BD4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2347" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1A64D460">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3210" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="24D2FBD2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4074" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4DBA4202">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4938" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BFB07348">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5801" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3432AC7A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6665" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="5AA8525C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7528" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B7125FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="15104E18"/>
+    <w:lvl w:ilvl="0" w:tplc="5588D2E6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
-[...6 lines deleted...]
-      <w:start w:val="1"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="57721208">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...86 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:eastAsia="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="02C4562A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0290886A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3640" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D19E44FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4560" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D458C274">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7D3E24C2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7D3C0222">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="45D45B80">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="221184945">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CDF7839"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB908C96"/>
+    <w:lvl w:ilvl="0" w:tplc="E560301C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2D02FA2A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="B5F2AC92">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DDD6F7AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="7242ECAC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1E7A736A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2A0A318A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CE645A54">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B6B0135E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DAD4CBE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F9CC26A"/>
+    <w:lvl w:ilvl="0" w:tplc="F26A6A46">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="667" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A0F21402">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="731" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F96068CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="803" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C08A270A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="875" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="139E0450">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="947" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="D96479EE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1019" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2AF68CAA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1090" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="ED00CD58">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1162" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="3EBE9352">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1234" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73F84B5B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3FB0D87A"/>
+    <w:lvl w:ilvl="0" w:tplc="7630AD7A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="547" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9870AA84">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1411" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="05364FB4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2283" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FF481460">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3154" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="28F255D6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4026" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="80F830E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4898" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="50149846">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5769" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3F0AC686">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6641" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="B8CC1714">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7512" w:hanging="267"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C214002"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F646B68"/>
+    <w:lvl w:ilvl="0" w:tplc="E564D014">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="390" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol" w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="87"/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="47002034">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="846" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C5445682">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1293" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="10CA82B4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1739" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D766E18A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2186" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EA7C3A26">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2633" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0B7AADD8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3079" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A7E0CF16">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3526" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0F58267C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3972" w:hanging="269"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1309432962">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="951865334">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1468548274">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="485512078">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1743602322">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1408651209">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="881213961">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1514537138">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1949698760">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1274904159">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1503353168">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1997681961">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1843659880">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1947808140">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1933708981">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1326083444">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1105462412">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="667904254">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1328482818">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="175730291">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="637102131">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1642927051">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="44449009">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1138455144">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1271814536">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="619729702">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="476840982">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1280867931">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1839803409">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1577351645">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="1270967595">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="732168403">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="2007975976">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1656840778">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1790468908">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1606309953">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="2076122745">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="710418697">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1763605014">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="2063945098">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="791486576">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1652053949">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1397782945">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1894846461">
-[...3 lines deleted...]
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="44" w16cid:durableId="1114641605">
+    <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00777137"/>
-[...30 lines deleted...]
-    <w:rsid w:val="00F37F70"/>
+    <w:rsidRoot w:val="002F341B"/>
+    <w:rsid w:val="00063AE3"/>
+    <w:rsid w:val="001D1EBA"/>
+    <w:rsid w:val="002D3E6F"/>
+    <w:rsid w:val="002F341B"/>
+    <w:rsid w:val="00344E15"/>
+    <w:rsid w:val="009F74AB"/>
+    <w:rsid w:val="00C017A3"/>
+    <w:rsid w:val="00C7582B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7F06BAC5"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{983FE548-0932-478F-A993-7A5FEF3AB488}"/>
+  <w14:docId w14:val="22CB4714"/>
+  <w15:docId w15:val="{EBCBF08D-8352-4BC7-907E-4D03E9698CC8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14687,953 +25082,501 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00777137"/>
-[...14 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...179 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="00777137"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="360"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...107 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00777137"/>
     <w:pPr>
-      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
-      <w:contextualSpacing/>
+      <w:spacing w:line="488" w:lineRule="exact"/>
+      <w:ind w:left="360"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...82 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00777137"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="63"/>
+      <w:ind w:left="1800" w:hanging="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:u w:val="single" w:color="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="107"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D3E6F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
-    <w:name w:val="Intense Emphasis"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:uiPriority w:val="21"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00777137"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002D3E6F"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
-    <w:name w:val="Intense Quote"/>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...47 lines deleted...]
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00777137"/>
+    <w:rsid w:val="002D3E6F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002D3E6F"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-[...43 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jamie.katzcourt@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/resources/arts-accessibility-resources" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsaccessinc.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/grants/grant-application-assistance" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grant-application-resources-and-assistance" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/sites/default/files/toolkit-resources-for-arts-educators.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/sites/default/files/toolkit-resources-for-arts-employers.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.katzcourt@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.w3.org/WAI/fundamentals/accessibility-intro/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/sites/default/files/NEA-SECTION-504-Self-Evaluation-Workbook-Jan2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/sites/default/files/NEA-SECTION-504-Self-Evaluation-Workbook-Jan2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/accessibility-planning-and-resource-guide-cultural-administrators" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/about/civil-rights-office/applicants-recipients-of-federal-financial-assistance/section-504-self-evaluation-workbook" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamie.katzcourt@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/accessibility-planning-and-resource-guide-cultural-administrators" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grant-application-resources-and-assistance" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/sites/default/files/toolkit-resources-for-arts-employers.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/about/civil-rights-office/applicants-recipients-of-federal-financial-assistance/section-504-self-evaluation-workbook" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/accessibility-planning-and-resource-guide-cultural-administrators" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grant-application-resources-and-assistance" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/sites/default/files/toolkit-resources-for-arts-employers.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.w3.org/WAI/fundamentals/accessibility-intro/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/about/civil-rights-office/applicants-recipients-of-federal-financial-assistance/section-504-self-evaluation-workbook" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/sites/default/&#64257;les/toolkit-resources-for-arts-" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Jamie.katzcourt@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/sites/default/files/NEA-SECTION-504-Self-Evaluation-Workbook-Jan2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/sites/default/files/NEA-SECTION-504-Self-Evaluation-Workbook-Jan2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/sites/default/files/NEA-SECTION-504-Self-Evaluation-Workbook-Jan2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/sites/default/files/toolkit-resources-for-arts-educators.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/grants/grant-application-assistance" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/resources/arts-accessibility-resources" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/sites/default/files/NEA-SECTION-504-Self-Evaluation-Workbook-Jan2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/about/civil-rights-office/applicants-recipients-of-federal-financial-assistance/section-504-self-evaluation-workbook" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.arts.gov/sites/default/files/toolkit-resources-for-arts-educators.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsaccessinc.org/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2027</Words>
-  <Characters>11559</Characters>
+  <Words>1974</Words>
+  <Characters>11255</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>96</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>93</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company>State of NC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13559</CharactersWithSpaces>
+  <CharactersWithSpaces>13203</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Court, Jamie K</dc:creator>
-  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2025-09-16T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Acrobat PDFMaker 25 for Word</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-08-04T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Adobe PDF Library 25.1.213</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
+    <vt:lpwstr>D:20250829172908</vt:lpwstr>
+  </property>
+</Properties>
+</file>