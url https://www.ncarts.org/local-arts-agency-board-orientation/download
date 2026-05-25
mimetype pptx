--- v0 (2026-04-24)
+++ v1 (2026-05-25)
@@ -1,34 +1,32 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="tif" ContentType="image/tiff"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xlsm" ContentType="application/vnd.ms-excel.sheet.macroEnabled.12"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
@@ -45,52 +43,50 @@
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId25"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="257" r:id="rId5"/>
     <p:sldId id="551" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="552" r:id="rId8"/>
     <p:sldId id="358" r:id="rId9"/>
@@ -223,1618 +219,96 @@
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:clrMru>
     <a:srgbClr val="FFC914"/>
     <a:srgbClr val="F7964C"/>
     <a:srgbClr val="006893"/>
     <a:srgbClr val="AADFEF"/>
     <a:srgbClr val="E3F4FB"/>
     <a:srgbClr val="FEFFF1"/>
     <a:srgbClr val="FFFFEE"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="21804"/>
-    <p:restoredTop sz="88667"/>
+    <p:restoredLeft sz="21018"/>
+    <p:restoredTop sz="94643"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="82" d="100"/>
-          <a:sy n="82" d="100"/>
+          <a:sx n="124" d="100"/>
+          <a:sy n="124" d="100"/>
         </p:scale>
-        <p:origin x="1120" y="704"/>
+        <p:origin x="192" y="552"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
+  <p:outlineViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="33" d="100"/>
+        <a:sy n="33" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
-[...1522 lines deleted...]
-</pc:chgInfo>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId30" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Macro-Enabled_Worksheet.xlsm"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/package" Target="../embeddings/Microsoft_Excel_Macro-Enabled_Worksheet1.xlsm"/></Relationships>
 </file>
 
 <file path=ppt/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="en-US"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
@@ -1922,51 +396,51 @@
             </c:dLbl>
             <c:dLbl>
               <c:idx val="1"/>
               <c:layout>
                 <c:manualLayout>
                   <c:x val="-6.4701604503186919E-2"/>
                   <c:y val="-5.4496351740576029E-2"/>
                 </c:manualLayout>
               </c:layout>
               <c:tx>
                 <c:rich>
                   <a:bodyPr/>
                   <a:lstStyle/>
                   <a:p>
                     <a:pPr>
                       <a:defRPr sz="1571" b="0" i="0" u="none" strike="noStrike" baseline="0">
                         <a:solidFill>
                           <a:srgbClr val="333333"/>
                         </a:solidFill>
                         <a:latin typeface="Aptos Narrow"/>
                         <a:ea typeface="Aptos Narrow"/>
                         <a:cs typeface="Aptos Narrow"/>
                       </a:defRPr>
                     </a:pPr>
                     <a:r>
-                      <a:rPr lang="en-US" sz="1600" dirty="0">
+                      <a:rPr lang="en-US" sz="1600">
                         <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                         <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                       </a:rPr>
                       <a:t>About 35% say they very rarely attend local meetings</a:t>
                     </a:r>
                   </a:p>
                 </c:rich>
               </c:tx>
               <c:spPr>
                 <a:solidFill>
                   <a:prstClr val="white"/>
                 </a:solidFill>
                 <a:ln w="6234">
                   <a:solidFill>
                     <a:prstClr val="white">
                       <a:lumMod val="75000"/>
                     </a:prstClr>
                   </a:solidFill>
                 </a:ln>
                 <a:effectLst/>
               </c:spPr>
               <c:showLegendKey val="0"/>
               <c:showVal val="0"/>
               <c:showCatName val="0"/>
               <c:showSerName val="0"/>
@@ -2763,51 +1237,51 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
@@ -3081,51 +1555,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8B412D5-EAE6-1566-A615-3C1DA41351D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DF52F54-C621-0374-4115-CC172B2B1D51}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
@@ -3189,77 +1663,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{324FCB7B-9307-B883-EDAF-2FC3075FC093}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...25 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D4B1FCF-F2F1-5055-9401-C29361458AAD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
@@ -3340,73 +1788,57 @@
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-            </a:r>
             <a:br>
-              <a:rPr lang="en-US" dirty="0">
+              <a:rPr lang="en-US">
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
-            <a:r>
-[...8 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08B78135-8FF0-83F5-616F-91CF9DDE5AA8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
@@ -3470,74 +1902,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19CBD88A-16DE-174F-1E5E-5AF128E10873}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...22 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5A904DF-2BE2-0CE7-EE01-6966B51EBBB0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
@@ -3640,61 +2049,50 @@
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1"/>
-            <a:r>
-[...9 lines deleted...]
-            </a:r>
             <a:br>
               <a:rPr lang="en-US">
                 <a:cs typeface="+mn-lt"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44139E78-FA9C-45D2-37EA-48D8DB62C795}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
@@ -3747,57 +2145,54 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{C2352B93-C5F8-4F9D-A7FC-7755D4EA0981}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
@@ -3843,57 +2238,54 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...5 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{C2352B93-C5F8-4F9D-A7FC-7755D4EA0981}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
@@ -3957,76 +2349,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C0037BF-48A2-06EE-1D4E-68F0E833EA25}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...24 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0">
+            <a:endParaRPr lang="en-US">
               <a:solidFill>
                 <a:srgbClr val="333333"/>
               </a:solidFill>
               <a:highlight>
                 <a:srgbClr val="FFFFFF"/>
               </a:highlight>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2C95BE6-1A43-F03B-06FD-52D5D99C04EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -4297,51 +2664,51 @@
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
@@ -4507,51 +2874,51 @@
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8793C592-D727-8213-F3CF-4FF462A8FC97}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23C56532-3CD4-6927-4122-B33C70E08A3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
@@ -5332,51 +3699,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{270BE52F-D38C-4F66-BBA6-24E2F00225EB}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/23/26</a:t>
+              <a:t>4/27/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF100874-9F2F-5682-34C4-4C1C6BC7BA6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -5723,51 +4090,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{1E0C0BFE-2FBB-420F-B0B9-4C0981080B69}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/23/26</a:t>
+              <a:t>4/27/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8627CE10-4477-A79E-B7B4-2D2C2CAC9900}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -6114,51 +4481,51 @@
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B2BD386E-0720-4781-BEC4-278C99C47D6F}" type="datetimeFigureOut">
               <a:rPr lang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>4/23/26</a:t>
+              <a:t>4/27/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F56A8057-B4B6-452E-999C-FC42D55C3853}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="15"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
@@ -6538,59 +4905,59 @@
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto4.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="../embeddings/oleObject1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.tif"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="../media/hdphoto1.wdp"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/></Relationships>
 </file>
@@ -6746,117 +5113,76 @@
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Board Member Orientation</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...45 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="3" name="Picture 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D622BFC4-3008-F9AA-DA94-723C0D5C6D01}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
-          <a:srcRect t="4007" b="4007"/>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-1"/>
             <a:ext cx="4311129" cy="5143501"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -6874,64 +5200,67 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86764164-BA3F-2292-C6AA-835BEE6A5772}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:saturation sat="400000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect l="11496" r="29574"/>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4597400" y="-1"/>
             <a:ext cx="4546600" cy="5143501"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{589AFCE1-1175-6BA3-99B3-39DE19AB7EE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -6960,51 +5289,51 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="2340"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Organizational Planning </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2AEC079B-D7C8-5B5B-E15D-13C42A4D4681}"/>
               </a:ext>
@@ -7012,149 +5341,149 @@
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="366409" y="477775"/>
             <a:ext cx="3810000" cy="243818"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="2340"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" kern="0" spc="-24" dirty="0">
+              <a:rPr lang="en-US" sz="1400" kern="0" spc="-24">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Board Responsibilities</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F31521E0-70C3-F7F7-4A49-858460C1AA65}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="366147" y="1620456"/>
             <a:ext cx="3809926" cy="3047305"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ensure organization is guided by a strategic plan</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Assist in implementing and monitoring strategic plan </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Assist in communicating plan to funders, friends, and the public</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Shape 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D407DCCB-61D9-48C8-1C75-DD8F9EC36729}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
@@ -7215,52 +5544,58 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAAC2781-DC06-024D-7A26-144BFD713157}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
-          <a:srcRect l="20820" r="27190"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="4553619" cy="5011454"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46979C6B-36B0-5A29-081D-732E3C2293E1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -7289,51 +5624,51 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="2340"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Legal and Ethical Integrity</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30C1D37C-CA6C-FCEE-6482-A9FB9103B4AA}"/>
               </a:ext>
@@ -7346,120 +5681,120 @@
           <a:xfrm>
             <a:off x="4857124" y="2303813"/>
             <a:ext cx="3809926" cy="2363949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Model ethical and responsible leadership</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Sign a conflict-of-interest form annually </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Monitor legal compliance to maintain nonprofit status</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ensure organization operates with financial transparency </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Shape 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4B284D9-9FF7-2D68-ED1B-A1AE2AF3D385}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
@@ -7484,116 +5819,122 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2CBAFC5-EFDD-09FD-4089-16AD5C63263E}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7671412" y="231310"/>
             <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D469302-8887-D33E-19CF-7A71BD4EE3BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4857386" y="477775"/>
             <a:ext cx="3810000" cy="243818"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" kern="0" spc="12" dirty="0">
+              <a:rPr lang="en-US" sz="1400" kern="0" spc="12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Board Responsibilities</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1400" kern="0" spc="12" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1400" kern="0" spc="12">
               <a:solidFill>
                 <a:srgbClr val="006893"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3556651168"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -7614,52 +5955,58 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA5A22E9-02FF-442C-53A6-0FE947CD3695}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
-          <a:srcRect l="1422" r="65100"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4597400" y="-1"/>
             <a:ext cx="4546600" cy="5143501"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC4BF683-CC47-051D-7CEB-DA51FD45EA6D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -7688,51 +6035,51 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="2340"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Recruitment, Engagement and Assessment </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12177752-D32C-7D38-29B0-02D0314BE373}"/>
               </a:ext>
@@ -7740,149 +6087,172 @@
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="366409" y="477775"/>
             <a:ext cx="3810000" cy="243818"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="2340"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" kern="0" spc="-24" dirty="0">
+              <a:rPr lang="en-US" sz="1400" kern="0" spc="-24">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Board Responsibilities</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{800BEA11-3F73-1068-78ED-ACA7DA9CFDF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="366147" y="1620456"/>
             <a:ext cx="3809926" cy="3047305"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Conduct annual board assessment to evaluate effectiveness </a:t>
+              <a:t>Adhere to board rotation policies outlined in bylaws</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Strategically recruit new board members for their skills, knowledge, and experience</a:t>
+              <a:t>Conduct annual board assessment to evaluate effectiveness </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Strategically recruit new board members for their skills, knowledge, and experience</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPts val="1920"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Work with staff to conduct annual board orientation</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Shape 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABE14FF4-23F3-2315-D333-F8EC6A1693A7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
@@ -7943,64 +6313,67 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D20D7E9E-C6A0-3152-B1E3-07C656C7A58A}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:saturation sat="200000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect l="20743" r="18681"/>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="4553619" cy="5011454"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D3300E5-1B08-85C6-34C5-1B7053D6FCED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -8029,51 +6402,51 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="2340"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Manage Executive Director </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{780B26B1-BC0A-A23D-364B-841397A26B69}"/>
               </a:ext>
@@ -8086,120 +6459,120 @@
           <a:xfrm>
             <a:off x="4857124" y="2303813"/>
             <a:ext cx="3809926" cy="2363949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Select and orient executive director</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ensure the executive director position has the resources to meet organizational goals</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Conduct annual review of executive director </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Support professional development opportunities </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Shape 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D41011E-94D1-7631-34CE-01439682D9B7}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
@@ -8224,116 +6597,122 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D39DB0D-5DDA-23A6-4DEC-61203272F8B4}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
+          <a:blip r:embed="rId5" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7671412" y="231310"/>
             <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA096FE0-2756-8505-6DEC-F079E4B27152}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4857386" y="477775"/>
             <a:ext cx="3810000" cy="243818"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" kern="0" spc="12" dirty="0">
+              <a:rPr lang="en-US" sz="1400" kern="0" spc="12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Board Responsibilities</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1400" kern="0" spc="12" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1400" kern="0" spc="12">
               <a:solidFill>
                 <a:srgbClr val="006893"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3148529577"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
@@ -8354,64 +6733,67 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71970E72-15DF-1F34-057A-2AE1241F308C}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:colorTemperature colorTemp="11200"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect l="514" r="54356"/>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4597400" y="-1"/>
             <a:ext cx="4546600" cy="5143501"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C911A69-4075-5FD1-9888-290260EA48DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -8440,51 +6822,51 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="2340"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Advocacy </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D7A302B-C983-3429-68CE-59DDD1504BFA}"/>
               </a:ext>
@@ -8492,149 +6874,149 @@
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="366409" y="477775"/>
             <a:ext cx="3810000" cy="243818"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="2340"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" kern="0" spc="-24" dirty="0">
+              <a:rPr lang="en-US" sz="1400" kern="0" spc="-24">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Board Responsibilities</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78CF9C07-B7CC-5828-7A59-A1B51DAAC151}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="366147" y="1620456"/>
             <a:ext cx="3809926" cy="3047305"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Enhance the organization's public standing through personal networks</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Develop a strategy with staff for regular connection with local elected officials</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Join Arts North Carolina for statewide advocacy calls to action</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Shape 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15FA8F30-D694-FB1D-5BBB-E58D7CD809C3}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
@@ -8735,67 +7117,67 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="3957"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Board Member Advocacy</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="18" name="Group 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44B45F2D-4A82-DF3B-DEAE-7FBC6C0794C9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -9498,133 +7880,341 @@
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="6" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D30AB19D-0472-1B37-EB79-CBBA13E737A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="366409" y="477775"/>
+            <a:ext cx="3810000" cy="243818"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" kern="0" spc="-24">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Board Member Advocacy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55A36769-7329-D721-8563-6D807BAF5FBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="368360" y="811352"/>
+            <a:ext cx="3810000" cy="612714"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:buNone/>
+              <a:defRPr sz="4400" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mj-lt"/>
+                <a:ea typeface="+mj-ea"/>
+                <a:cs typeface="+mj-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-12" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Strategies #1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BC31243-76D9-BE04-21B7-2789E8C6146B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="366147" y="1620456"/>
+            <a:ext cx="3132427" cy="3047305"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1920"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Board members can educate local leaders about the value of your local arts agency's role to the community.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="7" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35AFB61F-8B91-6E8F-C4F6-79B7020B0FA8}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4286250" y="528145"/>
             <a:ext cx="4467225" cy="759619"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t">
             <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" u="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Local Arts Agency directors rated their local leaders' understanding of their arts council's role in the county.</a:t>
+              <a:t>Local arts agency directors rated their local leaders' understanding of their arts council's role in the county.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr id="35845" name="Chart 1">
+          <p:cNvPr id="35845" name="Chart 1" descr="Local arts agency directors don’t think their local leaders have a strong understanding of their art council’s role in the county.">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FA98DB1-2C70-49AA-8FD9-D7757D81EB2B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr>
             <a:graphicFrameLocks/>
           </p:cNvGraphicFramePr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1091202990"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4170032577"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="4224337" y="1256808"/>
           <a:ext cx="4511279" cy="3242072"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/presentationml/2006/ole">
             <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
               <mc:Choice xmlns:v="urn:schemas-microsoft-com:vml" Requires="v">
                 <p:oleObj name="Chart" r:id="rId3" imgW="6017273" imgH="4328535" progId="Excel.Chart.8">
                   <p:embed/>
                 </p:oleObj>
               </mc:Choice>
               <mc:Fallback>
                 <p:oleObj name="Chart" r:id="rId3" imgW="6017273" imgH="4328535" progId="Excel.Chart.8">
                   <p:embed/>
                   <p:pic>
                     <p:nvPicPr>
-                      <p:cNvPr id="35845" name="Chart 1">
+                      <p:cNvPr id="35845" name="Chart 1" descr="Local arts agency directors don’t think their local leaders have a strong understanding of their art council’s role in the county.">
                         <a:extLst>
                           <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                             <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FA98DB1-2C70-49AA-8FD9-D7757D81EB2B}"/>
                           </a:ext>
                         </a:extLst>
                       </p:cNvPr>
                       <p:cNvPicPr>
                         <a:picLocks noChangeArrowheads="1"/>
                       </p:cNvPicPr>
                       <p:nvPr/>
                     </p:nvPicPr>
                     <p:blipFill>
                       <a:blip r:embed="rId4">
                         <a:extLst>
                           <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                             <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                           </a:ext>
                         </a:extLst>
                       </a:blip>
                       <a:srcRect/>
                       <a:stretch>
                         <a:fillRect/>
                       </a:stretch>
                     </p:blipFill>
                     <p:spPr bwMode="auto">
@@ -9651,50 +8241,53 @@
                           <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:miter lim="800000"/>
                             <a:headEnd/>
                             <a:tailEnd/>
                           </a14:hiddenLine>
                         </a:ext>
                       </a:extLst>
                     </p:spPr>
                   </p:pic>
                 </p:oleObj>
               </mc:Fallback>
             </mc:AlternateContent>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{112312D3-3589-DE29-B109-531C64F82BED}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4380310" y="4510786"/>
             <a:ext cx="220265" cy="214313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="2A2666"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
@@ -9705,50 +8298,53 @@
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1350"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35847" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F147637D-FBBD-13E3-8CA8-F67F4342AFE4}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="4602957" y="4506023"/>
             <a:ext cx="635087" cy="269565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
@@ -9934,75 +8530,78 @@
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="2B2666"/>
                 </a:solidFill>
                 <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1050" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="1050" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Full</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="825" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="825">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA09A0EB-D029-2CF0-6216-B913B9001233}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5468542" y="4510786"/>
             <a:ext cx="220265" cy="214313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:pattFill prst="wdUpDiag">
             <a:fgClr>
               <a:srgbClr val="2A2666"/>
             </a:fgClr>
             <a:bgClr>
               <a:schemeClr val="bg1"/>
             </a:bgClr>
           </a:pattFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
@@ -10019,50 +8618,53 @@
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1350"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35849" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AB83BBA-6199-6AB3-125E-89445077E039}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="5692379" y="4506023"/>
             <a:ext cx="1430910" cy="292143"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
@@ -10248,75 +8850,78 @@
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="2B2666"/>
                 </a:solidFill>
                 <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1050" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="1050" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Some to minimal</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="825" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="825">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Rectangle 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08DA41B4-05AE-A281-CE1D-50DB63F386CE}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7286625" y="4510786"/>
             <a:ext cx="220266" cy="214313"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
@@ -10328,50 +8933,53 @@
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="1350"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35851" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BE8D712-AAB5-0487-3571-32CCDFBEBBFA}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="7509273" y="4506023"/>
             <a:ext cx="1442816" cy="292143"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
@@ -10557,864 +9165,737 @@
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr>
                 <a:solidFill>
                   <a:srgbClr val="2B2666"/>
                 </a:solidFill>
                 <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="1050" b="1" dirty="0">
+              <a:rPr lang="en-US" altLang="en-US" sz="1050" b="1">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>None or not sure</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="825" dirty="0">
+            <a:endParaRPr lang="en-US" altLang="en-US" sz="825">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text 0">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55A36769-7329-D721-8563-6D807BAF5FBA}"/>
+          <p:cNvPr id="5" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F6BF593-544E-F7C8-83A7-6C48D7C7C15E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="366409" y="477775"/>
+            <a:ext cx="3810000" cy="243818"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" kern="0" spc="-24">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Board Member Advocacy</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12061C0E-B43D-AC5E-10DC-5AEFE08EE7E4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
-            <a:spLocks/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="368360" y="811352"/>
             <a:ext cx="3810000" cy="612714"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="2340"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" kern="0" spc="-12" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-12" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Strategies #1</a:t>
+              <a:t>Strategies #2</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" kern="0" spc="-24" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text 1">
-[...49 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BC31243-76D9-BE04-21B7-2789E8C6146B}"/>
+          <p:cNvPr id="6" name="Text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F76DB9EB-F3F8-FC69-2475-42D67C04DBA7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="366147" y="1620456"/>
             <a:ext cx="3132427" cy="3047305"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Board members can educate local leaders about the value of your local arts agency's role to the community.</a:t>
+              <a:t>Board members can engage with elected officials year-round to develop stronger relationships. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37890" name="Text Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5598D01E-2A0A-EE26-C638-14CC8F634DFB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4202430" y="428626"/>
+            <a:ext cx="4585574" cy="1093946"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1650" u="none" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>More than 60 percent of local art agencies staff and board attend at least one meeting per year of elected officials, i.e., city council or county commissioner meeting</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="2" name="Chart 10" descr="About 35% say they very rarely attend local meetings">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32EE4E39-9E70-678D-9FFA-0C17DDCF45BD}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3942840952"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="2795588" y="1339850"/>
+          <a:ext cx="5929312" cy="3671888"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="37890" name="Text Placeholder 2">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="5" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3716799B-F113-249C-1ADD-7AE8CC5836DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4202430" y="428626"/>
-            <a:ext cx="4585574" cy="1093946"/>
+            <a:off x="366409" y="477775"/>
+            <a:ext cx="3810000" cy="243818"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t"/>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPts val="2340"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1650" u="none" dirty="0">
-[...1 lines deleted...]
-                  <a:schemeClr val="tx1"/>
+              <a:rPr lang="en-US" sz="1400" kern="0" spc="-24">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>More than 60 percent of Local Art Agencies staff and board attend at least one meeting per year of elected officials, i.e., city council or county commissioner meeting</a:t>
+              <a:t>Board Member Advocacy</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" sz="1400"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:graphicFrame>
-[...28 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12061C0E-B43D-AC5E-10DC-5AEFE08EE7E4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2125AD90-DEB7-3FE9-B29F-A0AAB2ADED6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
-            <a:spLocks/>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="368360" y="811352"/>
             <a:ext cx="3810000" cy="612714"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
             <a:prstDash/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
               <a:defRPr sz="4400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="2340"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000" kern="0" spc="-12" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-12" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Strategies #2</a:t>
+              <a:t>Strategies #3</a:t>
             </a:r>
-            <a:r>
-[...56 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F76DB9EB-F3F8-FC69-2475-42D67C04DBA7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE1B0CE5-2E27-9AE6-FF3A-3A2F165EA9C0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="366147" y="1620456"/>
             <a:ext cx="3132427" cy="3047305"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Board members can engage with elected officials year-round to develop stronger relationships. </a:t>
+              <a:t>Make time for intentional, individual meetings with your city and county elected officials to build meaningful personal connections.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...53 lines deleted...]
-      </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38917" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA72892D-B697-9D34-E37F-024119A272ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4225290" y="411481"/>
             <a:ext cx="4511040" cy="973217"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr eaLnBrk="1" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" altLang="en-US" u="none" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Frequency of individual meetings with city and county elected officials by LAA staff and board</a:t>
+              <a:t>Frequency of individual meetings with city and county elected officials by local arts agency staff and board</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...178 lines deleted...]
-      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="3" name="Chart 10" descr="51% say sometimes and usually spontaneous, and 10% say no">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4CF5106-B6E1-FEAE-40FA-9330AD1A7051}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1510578444"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="2718992" y="1034257"/>
+          <a:ext cx="5968206" cy="4045347"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+            <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId3"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA637424-3031-4DFD-CB00-4A26C8F2864B}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CCA535C-E4DC-E458-6B75-9B5ACCE18130}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
-          <a:srcRect l="23532" t="10675" r="23851" b="2293"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="4553619" cy="5011454"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE134C09-1E74-FC04-368A-CFC9E8046D8C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -11457,51 +9938,51 @@
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Making the case for </a:t>
+              <a:t>Making the Case For </a:t>
             </a:r>
             <a:br>
               <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
@@ -11533,189 +10014,189 @@
           <a:xfrm>
             <a:off x="4857124" y="1709531"/>
             <a:ext cx="3809926" cy="2958232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Facilitates accessibility and affordability</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Reaches all demographics</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Focuses on public benefits</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Guided by strategic plans </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Embodies transparency and accountability</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Leverages additional investment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Helps government achieve public policy goals</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Shape 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6790BF99-1F4B-B58D-663E-10AC28E9C1B0}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
@@ -11740,51 +10221,57 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E464745-079C-0541-0C25-F437385E5268}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7671412" y="231310"/>
             <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6A5F0DF-CE55-C96C-980F-E09C5FD4889F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
@@ -11859,122 +10346,149 @@
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{108FD6EB-FCBA-656B-FA5B-1489371EF5BB}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="15" name="Image 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{760D3581-D647-0DF3-4D9D-16C7A371EF28}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
-          <a:srcRect l="11347" t="27634" r="21736" b="30185"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="782" y="1064301"/>
             <a:ext cx="3100227" cy="1304145"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="16" name="Image 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99857AF8-957B-9F52-C030-D89FB62BAE1A}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
-          <a:srcRect l="21468" t="10712" r="14540" b="47748"/>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6109252" y="1064301"/>
             <a:ext cx="3034748" cy="1304145"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="17" name="Image 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D5F4C59-1F92-FE87-B2E8-216D912F1221}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
-          <a:srcRect t="27366" b="34766"/>
+          <a:blip r:embed="rId5" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3087757" y="1064301"/>
             <a:ext cx="3061252" cy="1304145"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Shape 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15AA0CED-C04B-BEBF-35AE-810D35418575}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -12001,51 +10515,57 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Picture 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACD31EF4-FDED-78D1-BE33-FD252E722D90}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId6"/>
+          <a:blip r:embed="rId6" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7671412" y="231310"/>
             <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C61BB2C-3EB0-7A3F-E9E0-D4C27C7F9AA8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
@@ -12135,326 +10655,197 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>s a Local Arts Agency?</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Text 8">
-[...41 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="21" name="Text 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A495D28-5766-5EE2-84BE-D11589ACECBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="476250" y="2680849"/>
             <a:ext cx="2523744" cy="1721469"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1920"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Local arts agencies promote and support their county's arts assets as essential to economic development while enhancing quality of life for residents.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
             </a:pPr>
-            <a:r>
-[...17 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1600" kern="0" spc="-12">
               <a:solidFill>
                 <a:srgbClr val="006893"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-            </a:endParaRPr>
-[...41 lines deleted...]
-              <a:cs typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Text 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2791FA73-AF69-C77B-5C0B-6E5B508BA5A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3314700" y="2680849"/>
             <a:ext cx="2523744" cy="1946756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>Local Arts Agencies serve as economic drivers, preserving, developing, and growing the arts through financial support and guidance to emerging and established arts organizations and artists.</a:t>
+              <a:t>Local arts agencies serve as economic drivers, preserving, developing, and growing the arts through financial support and guidance to emerging and established arts organizations and artists.</a:t>
             </a:r>
-          </a:p>
-[...41 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EB348E3-BCCF-C437-230B-7C4A62D7C10A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6153151" y="2680849"/>
             <a:ext cx="2523744" cy="1874519"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Provide their communities with access to experiences across the spectrum of literary, visual, performing, traditional, and multidisciplinary arts.</a:t>
+              <a:t>Local arts agencies provide their communities with access to experiences across the spectrum of literary, visual, performing, traditional, and multidisciplinary arts.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1346967986"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
@@ -12477,204 +10868,204 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1" descr="Facebook logo">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42A8562E-866C-46D9-2E38-A6CC5DC680CC}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="749518" y="2290236"/>
             <a:ext cx="325462" cy="325462"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8313B6AD-23A3-AD08-61F1-F6BDE1CAB179}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143252" y="2332047"/>
             <a:ext cx="1365169" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>@NCArts</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="9" name="Picture 8" descr="Instagram logo">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12DA9596-5FE9-72C9-B1A8-5C78523FA9B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId4" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2524466" y="2225718"/>
             <a:ext cx="491528" cy="491528"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="TextBox 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{127250F4-CCD9-7391-2E86-974B0B903CD8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3021479" y="2332901"/>
             <a:ext cx="1811778" cy="338554"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" b="1" dirty="0">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>@NCArtsCouncil</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6" descr="YouTube logo">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92ABA4C3-BCFD-DAD0-4A0B-274C69838F46}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5">
+          <a:blip r:embed="rId5" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="711010" y="2821371"/>
             <a:ext cx="391458" cy="275800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="TextBox 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EF27B35-87E7-021B-33F2-07DA57611BFA}"/>
               </a:ext>
             </a:extLst>
@@ -12824,68 +11215,68 @@
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="475931" y="4413685"/>
             <a:ext cx="8191500" cy="467234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1979"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" kern="0" spc="12" dirty="0">
+              <a:rPr lang="en-US" sz="1400" kern="0" spc="12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>North Carolina Arts Council</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1979"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1400" kern="0" spc="12" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1400" kern="0" spc="12">
               <a:solidFill>
                 <a:srgbClr val="006893"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="18" name="Group 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD8B7EAD-D03E-62D8-3F18-3269E37351A5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
@@ -13742,81 +12133,93 @@
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA28BBA2-2D27-09EF-43D1-A27CCA2DE818}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7671412" y="231310"/>
             <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
+          <p:cNvPr id="2" name="Picture 1" descr="All 100 counties in NC have either a local arts agency or government or school partners with NCAC">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A063D6DF-AA3B-B658-5E9C-CF7B283579AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="149902" y="1252369"/>
             <a:ext cx="8806883" cy="3498289"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
@@ -13873,51 +12276,57 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="13" name="Picture 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F935EE0-0D83-100A-5F0E-787F5518CD53}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7671412" y="231310"/>
             <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8883CE1D-4752-F0E3-9F04-F78EC1594628}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
@@ -14012,573 +12421,487 @@
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="006893"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20164A2E-C20B-AE92-CF7B-E1FAA391E96A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="476250" y="819150"/>
+            <a:ext cx="7348616" cy="859748"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1920"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="12">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Annual investments in artists, arts organizations, and </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1920"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="12">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>communities across the state </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC4ECF76-94F1-90C8-2B15-42B4310CC4DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="476250" y="1798820"/>
+            <a:ext cx="2524125" cy="854440"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" kern="0" spc="-12">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>$4M+ in </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="2800" b="1" kern="0" spc="-12">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" kern="0" spc="-12">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>artists</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="21" name="Text 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F27B020-C714-1B79-47EF-A0C401B422AF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="476250" y="2785780"/>
             <a:ext cx="2523744" cy="1721469"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="1200"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The network invests more than $4 million annually in support of artists.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Text 5">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D14ADC25-8549-3D34-27BD-D82176906F01}"/>
+          <p:cNvPr id="19" name="Text 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F5A3002-8312-3505-E236-1B78D4F63673}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3309938" y="2475033"/>
-            <a:ext cx="2524125" cy="243818"/>
+            <a:off x="3314700" y="1798820"/>
+            <a:ext cx="2524125" cy="854440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
-                <a:spcPts val="1920"/>
+                <a:spcPct val="80000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" b="1" kern="0" spc="-12">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" kern="0" spc="-12">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>$2M+ in arts organizations</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Text 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0876B9F-E304-2865-D46D-E58E50EC3EA8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3314700" y="2785780"/>
             <a:ext cx="2523744" cy="1946756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The network invests more than $2 million to support arts organizations.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Text 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7780DCE-79A4-CB53-7BBF-7059B79BED67}"/>
+          <p:cNvPr id="20" name="Text 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA795784-83A7-4CFE-3470-20B8D2A91F2E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6143414" y="2475033"/>
-            <a:ext cx="2524125" cy="243818"/>
+            <a:off x="6153150" y="1798820"/>
+            <a:ext cx="2840947" cy="854440"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
-                <a:spcPts val="1920"/>
+                <a:spcPct val="80000"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1600" b="1" kern="0" spc="-12">
-[...6 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2800" b="1" kern="0" spc="-80">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>$1M+ in community orgs</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="2800" b="1" spc="-80"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B290D38-2638-4F5F-00E4-4AB364D89104}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6153151" y="2785780"/>
             <a:ext cx="2616096" cy="1874519"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The network invests more </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>than $1 million annually to </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>support community </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>organizations’</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>arts projects and events. </a:t>
             </a:r>
-          </a:p>
-[...224 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2800" b="1" spc="-80" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2187170559"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BADBD54-F671-2D40-B966-FAE6F01A799D}"/>
@@ -14632,67 +12955,67 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="2340"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>NC Arts Council’s Role in the Network</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{269D8DFF-08CF-5B9C-6F86-E9697624C2BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -14703,120 +13026,120 @@
           <a:xfrm>
             <a:off x="4857124" y="2782958"/>
             <a:ext cx="3809926" cy="1884804"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Grassroots Arts Program grant investment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Technical assistance and tools for staff and board of directors</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Host regional convenings</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Accreditation to ensure partner standards</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Shape 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49DA1922-2AB5-6C0E-2EF5-64554EAC56C5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
@@ -14841,113 +13164,134 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7770459F-033D-CC97-9147-64D70F04C2D6}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7671412" y="231310"/>
             <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A38A8E3C-17BE-42F4-4B10-D3A6D29E245F}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7671412" y="231311"/>
             <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Content Placeholder 14" descr="a two storied concrete building in the brutalist style">
+          <p:cNvPr id="4" name="Content Placeholder 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{596CA6A2-5EC9-056C-95CE-F75431BECA92}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
-          <a:srcRect l="316" t="-3415" r="1" b="16120"/>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="-4071"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="2404358"/>
             <a:ext cx="4557576" cy="2660802"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:effectLst/>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rectangle 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6C9E20F-02E6-E74E-7668-BBB16173D811}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
@@ -14983,114 +13327,126 @@
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D45A5308-EE12-36C2-B1AF-649DE857359C}"/>
               </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="359595" y="4705351"/>
             <a:ext cx="3838319" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1200" i="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>N.C. Department of Natural &amp; Cultural Resources</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" sz="1200" i="1">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="12" name="Picture 11" descr="A sign in front of trees that says “The arts, invest now, collect forever. The North Caroina Arts Council”">
+          <p:cNvPr id="12" name="Picture 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A5A7528-AB14-0833-F185-62DB8F2D41A7}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5"/>
-          <a:srcRect l="2918" t="17712" r="4983" b="1412"/>
+          <a:blip r:embed="rId5" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="4557576" cy="2663289"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Rectangle 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8710A1F-0E66-57B8-FA91-5664E921FA3B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
@@ -15124,50 +13480,53 @@
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{395265A4-AFBF-128E-8F00-9E0CDE7226A4}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="359595" y="2345623"/>
             <a:ext cx="3838319" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1200" i="1">
@@ -15215,64 +13574,67 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45BF06C5-EE39-7D20-20BA-1518ADA142D5}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
+          <a:blip r:embed="rId3" cstate="print">
             <a:extLst>
               <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                 <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <a14:imgLayer r:embed="rId4">
                     <a14:imgEffect>
                       <a14:saturation sat="200000"/>
                     </a14:imgEffect>
                   </a14:imgLayer>
                 </a14:imgProps>
               </a:ext>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect l="5662" t="7294" r="4516" b="6147"/>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4597400" y="-1"/>
             <a:ext cx="4546600" cy="5143501"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AFBDD373-7061-6647-7096-D1768723FDB5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -15301,51 +13663,51 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="2340"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Collective Strength of the Network</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D65034C-00B5-E4F0-A596-499401D96905}"/>
               </a:ext>
@@ -15358,74 +13720,74 @@
           <a:xfrm>
             <a:off x="366147" y="1211284"/>
             <a:ext cx="3809926" cy="3456478"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="1800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Strong board leadership at every local arts agency is critical to strength of the network.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="1800"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Local partnerships with government and business leaders is fundamental to success.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Shape 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{913234BD-D22F-64BD-0A70-55CE82918871}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
@@ -15526,67 +13888,67 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="3957"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Board Responsibilities</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="18" name="Group 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89C618A8-9FD9-2C59-365F-E8CF0321C79B}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
@@ -16311,52 +14673,58 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DEE431E-D18F-0234-14FA-EDC7262D6053}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
-          <a:srcRect l="18557" t="19256" r="41295"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4597400" y="-1"/>
             <a:ext cx="4546600" cy="5143501"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Text 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5E31BD5-9DA0-83B0-B4AF-0BF76225D934}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
@@ -16385,51 +14753,51 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="2340"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Resource Development</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C20BA995-23CE-4BA8-3AB2-8DE32AEFC375}"/>
               </a:ext>
@@ -16437,61 +14805,61 @@
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="366409" y="477775"/>
             <a:ext cx="3810000" cy="243818"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPts val="2340"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" kern="0" spc="-24" dirty="0">
+              <a:rPr lang="en-US" sz="1400" kern="0" spc="-24">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Board Responsibilities</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" sz="1400" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="1400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19F3E23B-F743-C3BE-57A7-EDDDF4B2DBEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="366147" y="1620456"/>
             <a:ext cx="3809926" cy="3047305"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
@@ -16663,52 +15031,58 @@
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Image 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3C673B7-10AF-6E85-A89F-A388CCBC26A8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3"/>
-          <a:srcRect l="19831" r="19831"/>
+          <a:blip r:embed="rId3" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="4553619" cy="5011454"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BD1D8C46-12A6-9E71-CC53-71C9DCF51FC0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
@@ -16735,83 +15109,83 @@
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPts val="2340"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Financial Oversight and Planning</a:t>
             </a:r>
             <a:br>
-              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="006893"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29460C0F-32EF-E5FF-D812-B7E9A8923742}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -16822,120 +15196,120 @@
           <a:xfrm>
             <a:off x="4857124" y="2303813"/>
             <a:ext cx="3809926" cy="2363949"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Assist in developing annual budget.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Ensure that fiscal controls and financial policies are in place. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Review financial statements monthly</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="171450" indent="-171450" algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
               <a:spcAft>
                 <a:spcPts val="600"/>
               </a:spcAft>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12" dirty="0">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="-12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Allocate resources for the sustainability of the organization (e.g., reserves, endowment, or investment fund)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Shape 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF908A70-A87D-89E7-BA0F-F5315E1CECE2}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
@@ -16960,116 +15334,122 @@
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="7" name="Picture 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C72B95D-391A-14F8-2924-662CA042C3B8}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4"/>
+          <a:blip r:embed="rId4" cstate="print">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7671412" y="231310"/>
             <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Text 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{607669FA-09E3-FEB9-3207-C6880FB0265F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4857386" y="477775"/>
             <a:ext cx="3810000" cy="243818"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400" kern="0" spc="12" dirty="0">
+              <a:rPr lang="en-US" sz="1400" kern="0" spc="12">
                 <a:solidFill>
                   <a:srgbClr val="006893"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Board Responsibilities</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="l">
               <a:lnSpc>
                 <a:spcPts val="1920"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="1400" kern="0" spc="12" dirty="0">
+            <a:endParaRPr lang="en-US" sz="1400" kern="0" spc="12">
               <a:solidFill>
                 <a:srgbClr val="006893"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="129741782"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -17672,70 +16052,59 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C81A7BE11EB38E4299DD6EA58AED5D3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ac6e497740b79ecfcef4da771ced7417">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bf525fb-8aec-463c-8437-5573e00e06f0" xmlns:ns3="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ccdfffb99136247da55783c1612ec85c" ns2:_="" ns3:_="">
     <xsd:import namespace="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <xsd:import namespace="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -17938,102 +16307,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9bf525fb-8aec-463c-8437-5573e00e06f0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9136CB6-7865-4B10-B855-D3F24A83EFBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B6AD1BAD-38FE-4E24-8CE1-4A1D05AE2DD0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F91D315-1E75-4EF8-B2F1-A39B7D4ACCBF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
+    <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>1064</Words>
+  <Words>759</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
-  <Paragraphs>132</Paragraphs>
+  <Paragraphs>124</Paragraphs>
   <Slides>20</Slides>
   <Notes>20</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="8" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Embedded OLE Servers</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
@@ -18044,54 +16424,54 @@
         <vt:i4>20</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="24" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>Chart</vt:lpstr>
       <vt:lpstr>Local Arts Agency  Board Member Orientation</vt:lpstr>
       <vt:lpstr>What Is a Local Arts Agency?</vt:lpstr>
       <vt:lpstr>North Carolina’s Local Arts Agencies</vt:lpstr>
       <vt:lpstr>Grassroots Network Accomplishments  </vt:lpstr>
       <vt:lpstr>NC Arts Council’s Role in the Network</vt:lpstr>
       <vt:lpstr>Collective Strength of the Network</vt:lpstr>
       <vt:lpstr>Board Responsibilities</vt:lpstr>
       <vt:lpstr>Resource Development</vt:lpstr>
       <vt:lpstr>Financial Oversight and Planning </vt:lpstr>
       <vt:lpstr>Organizational Planning </vt:lpstr>
       <vt:lpstr>Legal and Ethical Integrity</vt:lpstr>
       <vt:lpstr>Recruitment, Engagement and Assessment </vt:lpstr>
       <vt:lpstr>Manage Executive Director </vt:lpstr>
       <vt:lpstr>Advocacy </vt:lpstr>
       <vt:lpstr>Board Member Advocacy</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...2 lines deleted...]
-      <vt:lpstr>Making the case for  Local Government Support </vt:lpstr>
+      <vt:lpstr>Strategies #1 </vt:lpstr>
+      <vt:lpstr>Strategies #2 </vt:lpstr>
+      <vt:lpstr>Strategies #3</vt:lpstr>
+      <vt:lpstr>Making the Case For  Local Government Support </vt:lpstr>
       <vt:lpstr>Thank you</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject>PptxGenJS Presentation</dc:subject>
   <dc:creator>Chang, Ai-Ling</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">