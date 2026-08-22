--- v0 (2026-04-23)
+++ v1 (2026-08-22)
@@ -16,99 +16,96 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="-7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5580"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00372C06" w:rsidRPr="00372C06" w14:paraId="6C727F20" w14:textId="77777777" w:rsidTr="75049996">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00372C06" w:rsidRPr="00372C06" w14:paraId="6C727F20" w14:textId="77777777" w:rsidTr="25268834">
         <w:trPr>
           <w:trHeight w:val="9538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62C95EC4" w14:textId="77777777" w:rsidR="002139DC" w:rsidRPr="00372C06" w:rsidRDefault="002139DC" w:rsidP="00AD001E">
+          <w:p w14:paraId="62C95EC4" w14:textId="6AEFAF9F" w:rsidR="002139DC" w:rsidRPr="00372C06" w:rsidRDefault="0097602A" w:rsidP="00AD001E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="624582A2" w14:textId="77777777" w:rsidR="002139DC" w:rsidRPr="00372C06" w:rsidRDefault="002139DC" w:rsidP="00AD001E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00372C06">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="064D1559" wp14:editId="5638B7B2">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4445</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>130455</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="3528695" cy="2315688"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
@@ -198,124 +195,110 @@
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FB15D3E" w14:textId="77777777" w:rsidR="002139DC" w:rsidRPr="00372C06" w:rsidRDefault="002139DC" w:rsidP="00AD001E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7252C593" w14:textId="02715CF0" w:rsidR="002139DC" w:rsidRPr="00372C06" w:rsidRDefault="002139DC" w:rsidP="00AD001E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00372C06" w:rsidRPr="00372C06" w14:paraId="5041C5C6" w14:textId="77777777" w:rsidTr="75049996">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00372C06" w:rsidRPr="00372C06" w14:paraId="5041C5C6" w14:textId="77777777" w:rsidTr="25268834">
         <w:trPr>
           <w:trHeight w:val="2171"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7F83F006" w14:textId="6C5EA314" w:rsidR="002139DC" w:rsidRPr="00372C06" w:rsidRDefault="002139DC" w:rsidP="5CFD5144">
+          <w:p w14:paraId="7F83F006" w14:textId="14F1EEE2" w:rsidR="002139DC" w:rsidRPr="00372C06" w:rsidRDefault="002139DC" w:rsidP="00422A5B">
             <w:pPr>
               <w:pStyle w:val="Content"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
+                <w:tab w:val="left" w:pos="2216"/>
               </w:tabs>
               <w:rPr>
                 <w:rStyle w:val="SubtitleChar"/>
                 <w:caps w:val="0"/>
                 <w:color w:val="0F0D29" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Last Updated </w:t>
+              <w:t xml:space="preserve">Last </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00422A5B">
+              <w:t>Updated</w:t>
+            </w:r>
+            <w:r w:rsidR="0097602A" w:rsidRPr="00422A5B">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
-                  <w:color w:val="0F0D28"/>
+                  <w:color w:val="0F0D29" w:themeColor="text1"/>
                 </w:rPr>
                 <w:id w:val="1080870105"/>
                 <w:placeholder>
                   <w:docPart w:val="30CB8B95542146CB9EE1350940DF25AD"/>
                 </w:placeholder>
                 <w15:appearance w15:val="hidden"/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="54A0989C" w:rsidRPr="5CFD5144">
+                <w:r w:rsidR="00422A5B" w:rsidRPr="00422A5B">
                   <w:rPr>
-                    <w:rStyle w:val="SubtitleChar"/>
-[...1 lines deleted...]
-                    <w:color w:val="0F0D28"/>
+                    <w:color w:val="0F0D29" w:themeColor="text1"/>
                   </w:rPr>
-                  <w:t>December</w:t>
-[...15 lines deleted...]
-                  <w:t>2025</w:t>
+                  <w:t>August 2026</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
+            <w:r w:rsidR="0097602A">
+              <w:tab/>
+            </w:r>
           </w:p>
           <w:p w14:paraId="039C0AB2" w14:textId="10FA088F" w:rsidR="002139DC" w:rsidRPr="00372C06" w:rsidRDefault="002139DC" w:rsidP="00AD001E">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00372C06">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63270AFF" wp14:editId="3B2B7D3F">
                       <wp:extent cx="1493949" cy="0"/>
                       <wp:effectExtent l="0" t="19050" r="30480" b="19050"/>
                       <wp:docPr id="6" name="Straight Connector 6" descr="text divider"/>
@@ -372,51 +355,51 @@
           <w:p w14:paraId="5220D2BF" w14:textId="06472238" w:rsidR="002139DC" w:rsidRPr="00372C06" w:rsidRDefault="002139DC" w:rsidP="00AD001E">
             <w:pPr>
               <w:pStyle w:val="Content"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00372C06">
               <w:t>North Carolina Arts Council</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F952C62" w14:textId="19D4C8BD" w:rsidR="00D077E9" w:rsidRDefault="007F2ECE" w:rsidP="00AD001E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B46E184" wp14:editId="1E48939B">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B46E184" wp14:editId="6D68EB30">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-755650</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>-1087120</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7857490" cy="10168890"/>
             <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -522,51 +505,51 @@
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="0D5A9811">
               <v:rect id="Rectangle 3" style="position:absolute;margin-left:-16.45pt;margin-top:71.05pt;width:270.25pt;height:633.95pt;z-index:-251658238;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="white rectangle for text on cover" o:spid="_x0000_s1026" fillcolor="white [3212]" stroked="f" strokeweight="2pt" w14:anchorId="5AEC2C6F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0i8YrfwIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1vGyEQvVfqf0Dcm911nC8r68hy5KpS&#10;lERJqpwxC14klqGAvXZ/fQf2w2ka9VDVBwzMmzczb2e4vtk3muyE8wpMSYuTnBJhOFTKbEr6/WX1&#10;5ZISH5ipmAYjSnoQnt7MP3+6bu1MTKAGXQlHkMT4WWtLWodgZ1nmeS0a5k/ACoNGCa5hAY9uk1WO&#10;tcje6GyS5+dZC66yDrjwHm9vOyOdJ34pBQ8PUnoRiC4p5hbS6tK6jms2v2azjWO2VrxPg/1DFg1T&#10;BoOOVLcsMLJ16g+qRnEHHmQ44dBkIKXiItWA1RT5u2qea2ZFqgXF8XaUyf8/Wn6/e7aPDmVorZ95&#10;3MYq9tI18R/zI/sk1mEUS+wD4Xh5Oj0trs6vKOFou8zPiulFkjM7ulvnw1cBDYmbkjr8Gkkktrvz&#10;AUMidIDEaB60qlZK63SIHSCW2pEdw2+33hTxW6HHbyhtItZA9OrM8SY71pJ24aBFxGnzJCRRFWY/&#10;SYmkNjsGYZwLE4rOVLNKdLHPcvwN0Ye0Ui6JMDJLjD9y9wQDsiMZuLsse3x0FalLR+f8b4l1zqNH&#10;igwmjM6NMuA+ItBYVR+5ww8iddJEldZQHR4dcdDNiLd8pfCz3TEfHpnDocDxwUEPD7hIDW1Jod9R&#10;UoP7+dF9xGOvopWSFoespP7HljlBif5msIuviuk0TmU6TM8uJnhwby3rtxazbZaAvVDgk2J52kZ8&#10;0MNWOmhe8T1YxKhoYoZj7JLy4IbDMnTDjy8KF4tFguEkWhbuzLPlkTyqGtvyZf/KnO17N2Db38Mw&#10;kGz2roU7bPQ0sNgGkCr191HXXm+c4tQ4/YsTn4m354Q6vovzXwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ADBOJu7gAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOxaOylpIMSpEIIK&#10;2FEIazcekgg/Quy04e+ZrmA5c4/unCk3szXsgGPovZOQLAUwdI3XvWslvL89Lq6BhaicVsY7lPCD&#10;ATbV+VmpCu2P7hUPu9gyKnGhUBK6GIeC89B0aFVY+gEdZZ9+tCrSOLZcj+pI5dbwVIg1t6p3dKFT&#10;A9532HztJithyvLnh/nje7uqRZ2/1CZ7ittBysuL+e4WWMQ5/sFw0id1qMhp7yenAzMSFqv0hlAK&#10;rtIEGBGZyNfA9qdNIgTwquT/n6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALSLxit/&#10;AgAAXwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADBO&#10;Ju7gAAAADAEAAA8AAAAAAAAAAAAAAAAA2QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AADmBQAAAAA=&#10;">
                 <w10:wrap anchory="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E5800FB" w14:textId="62B0AD99" w:rsidR="00756944" w:rsidRDefault="00E011AD" w:rsidP="00AD001E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42C4C495" wp14:editId="2FD8768C">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42C4C495" wp14:editId="4D73C567">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>4353560</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>6619732</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2160032" cy="1297098"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1853047014" name="Picture 1853047014"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1853047014" name="Picture 4"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -672,98 +655,116 @@
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
             <w:pict w14:anchorId="1AD80953">
               <v:rect id="Rectangle 2" style="position:absolute;margin-left:-2pt;margin-top:607.5pt;width:612.75pt;height:183.3pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" alt="colored rectangle" o:spid="_x0000_s1026" fillcolor="#e7e6e6" stroked="f" strokeweight="2pt" w14:anchorId="1B138547" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3s+YvhAIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjr22qYN6hRBL8OA&#10;oi3WDn1WZCk2IIsapdz29aPkS7qu2MOwPCiSeHhIHpO6uNy1hm0U+gZsyfOjCWfKSqgauyr59+fb&#10;T2ec+SBsJQxYVfK98vxy/vHDxdbNVAE1mEohIxLrZ1tX8joEN8syL2vVCn8ETlkyasBWBDriKqtQ&#10;bIm9NVkxmZxmW8DKIUjlPd1ed0Y+T/xaKxketPYqMFNyyi2kFdO6jGs2vxCzFQpXN7JPQ/xDFq1o&#10;LAUdqa5FEGyNzR9UbSMRPOhwJKHNQOtGqlQDVZNP3lTzVAunUi0kjnejTP7/0cr7zZN7RJJh6/zM&#10;0zZWsdPYxn/Kj+2SWPtRLLULTNLldHqWnxcnnEmyFZ+L6Xme5MwO7g59+KKgZXFTcqSvkUQSmzsf&#10;KCRBB0iM5sE01W1jTDrganllkG0Efbmb6c3pzWn8WOTyG8zYCLYQ3TpzvMkOxaRd2BsVccZ+U5o1&#10;FaVfpExSn6kxjpBS2ZB3plpUqgt/MqHfED12ZvRIuSTCyKwp/sjdEwzIjmTg7rLs8dFVpTYdnSd/&#10;S6xzHj1SZLBhdG4bC/gegaGq+sgdfhCpkyaqtIRq/4gMoRsS7+RtQ9/tTvjwKJCmguaHJj080KIN&#10;bEsO/Y6zGvDne/cRT81KVs62NGUl9z/WAhVn5qulNj7Pj4/jWKbD8cm0oAO+tixfW+y6vQJqh5ze&#10;FCfTNuKDGbYaoX2hB2ERo5JJWEmxSy4DDoer0E0/PSlSLRYJRqPoRLizT05G8qhq7Mvn3YtA1zdv&#10;oL6/h2EixexND3fY6GlhsQ6gm9TgB117vWmMU+P0T058J16fE+rwMM5/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEATpo5neAAAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3FonEamq&#10;EKdClTiAuLQgcXXizQ+N12nspOnbsz3BbXZ3NPtNvltsL2YcfedIQbyOQCBVznTUKPj6fF1tQfig&#10;yejeESq4ooddcX+X68y4Cx1wPoZGcAj5TCtoQxgyKX3VotV+7QYkvtVutDrwODbSjPrC4baXSRRt&#10;pNUd8YdWD7hvsTodJ6vgHE11Sqf3dH/++D6UP/g219dUqceH5eUZRMAl/Jnhhs/oUDBT6SYyXvQK&#10;Vk9cJfA+iVNWN0fCEkTJKt3GG5BFLv+3KH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;t7PmL4QCAABgBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEATpo5neAAAAANAQAADwAAAAAAAAAAAAAAAADeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;">
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00D077E9">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="73AE939B" w14:textId="563D8AEB" w:rsidR="000E2DAB" w:rsidRDefault="000E2DAB" w:rsidP="00073DAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="000E2DAB">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">This guidebook was prepared as a resource for Grassroots Arts Program </w:t>
+        <w:t xml:space="preserve">This guidebook was prepared as a resource for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000E2DAB">
+        <w:t xml:space="preserve">Grassroots Arts Program </w:t>
       </w:r>
       <w:r w:rsidR="00B26899">
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="006F5749">
-        <w:t xml:space="preserve">ounty </w:t>
+        <w:t>ounty</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006F5749">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E2DAB">
         <w:t>partners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2660C204" w14:textId="77777777" w:rsidR="00073DAD" w:rsidRPr="000E2DAB" w:rsidRDefault="00073DAD" w:rsidP="00073DAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="70A95303" w14:textId="1430F7F0" w:rsidR="005A3E76" w:rsidRDefault="000E2DAB" w:rsidP="21C3E7AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>The information is also available, and frequently updated, on the North Carolina Arts Council’s website</w:t>
       </w:r>
       <w:r w:rsidR="00C83AC8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E1F2E">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="00E90469">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t>ncarts.org/LocalArtsAgencyResources</w:t>
+          <w:t>ncarts.org/</w:t>
         </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00E90469">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b/>
+            <w:bCs/>
+          </w:rPr>
+          <w:t>LocalArtsAgencyResources</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="002E1F2E" w:rsidRPr="00211506">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B8E78C" w14:textId="77777777" w:rsidR="00073DAD" w:rsidRDefault="00073DAD" w:rsidP="00073DAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A0586A7" w14:textId="16C07731" w:rsidR="000E2DAB" w:rsidRPr="000E2DAB" w:rsidRDefault="000E2DAB" w:rsidP="00073DAD">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
@@ -905,1689 +906,1785 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00756944" w:rsidRPr="00194B67">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>sam.gerweck@dncr.nc.gov</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2CD19496" w14:textId="77777777" w:rsidR="0087548E" w:rsidRPr="00094A2D" w:rsidRDefault="00BE0C01" w:rsidP="00094A2D">
       <w:r w:rsidRPr="00094A2D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
-          <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:id w:val="-1348855106"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="5F2B70E3" w14:textId="4FE3234B" w:rsidR="0087548E" w:rsidRPr="009F5076" w:rsidRDefault="0087548E" w:rsidP="00FE32DE">
           <w:pPr>
             <w:pStyle w:val="TOCHeading"/>
             <w:spacing w:before="0" w:after="120"/>
           </w:pPr>
           <w:r w:rsidRPr="009F5076">
             <w:t>Table of Contents</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="1545A548" w14:textId="494004B6" w:rsidR="00837984" w:rsidRDefault="00DB1839">
+        <w:p w14:paraId="63BB8ED5" w14:textId="4782EF32" w:rsidR="001B49EA" w:rsidRDefault="00DB1839">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText xml:space="preserve"> TOC \o "1-2" \h \z \u </w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc216977174" w:history="1">
-            <w:r w:rsidR="00837984" w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266973" w:history="1">
+            <w:r w:rsidR="001B49EA" w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Grassroots Arts Program: Background</w:t>
             </w:r>
-            <w:r w:rsidR="00837984">
+            <w:r w:rsidR="001B49EA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00837984">
+            <w:r w:rsidR="001B49EA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00837984">
+            <w:r w:rsidR="001B49EA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977174 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00837984">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266973 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="001B49EA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00837984">
+            <w:r w:rsidR="001B49EA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00837984">
+            <w:r w:rsidR="001B49EA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="00837984">
+            <w:r w:rsidR="001B49EA">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2BE26D82" w14:textId="2EC9D8DC" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="2D63754B" w14:textId="1A9E960F" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977175" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266974" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Purpose</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977175 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266974 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="288FF077" w14:textId="2E9148FE" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="5B979802" w14:textId="1038BE54" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977176" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266975" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Grassroots County Partners</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977176 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266975 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3508CFB6" w14:textId="10A34C78" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="61AF75CB" w14:textId="18562613" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977177" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266976" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>How Grassroots County Allotments Are Determined</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977177 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266976 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E1541B9" w14:textId="54E0F5F6" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="2346CA42" w14:textId="51E422C0" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977178" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266977" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Grassroots Partner Standards of Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977178 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266977 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0087306D" w14:textId="650E558C" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="6DCA13D3" w14:textId="3DE6E999" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977179" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266978" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Funding Policies and Requirements</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977179 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266978 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5D596D62" w14:textId="5957C73C" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="7C677B49" w14:textId="3049104E" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977180" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266979" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Approved Uses of Grassroots Arts Funds</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977180 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266979 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4AC633C0" w14:textId="1D6FD1E8" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="28F1A678" w14:textId="623CBB4B" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977181" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266980" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Funding Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977181 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266980 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="30BC2850" w14:textId="213E2BBC" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="598C0250" w14:textId="05487107" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977182" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266981" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Community Representation</w:t>
+              <w:t>North Carolina Arts Council Logo Use and Credit Line</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977182 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266981 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3D635D8E" w14:textId="228ED6DB" w:rsidR="00837984" w:rsidRDefault="00837984">
-[...71 lines deleted...]
-        <w:p w14:paraId="2808D7EB" w14:textId="0130CBA1" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="6B41A428" w14:textId="690B13CC" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977184" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266982" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Grassroots Grant Cycle Information</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977184 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266982 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="76502936" w14:textId="585527F0" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="50437E5A" w14:textId="43B99619" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977185" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266983" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Annual Grant Submission</w:t>
+              <w:t>Annual Spending Plan Submission</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977185 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266983 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7C49EA75" w14:textId="0EA13142" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="48532B38" w14:textId="02A09D60" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977186" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266984" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>How Applications Are Reviewed and Evaluated</w:t>
+              <w:t>Spending Plan Review</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977186 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266984 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3AB495CC" w14:textId="5AF216DF" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="39ADEC18" w14:textId="3E50E75B" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977187" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266985" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>Final Reports and Legislative Letters</w:t>
+              <w:t>Grant Contract Process and Required Documentation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977187 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266985 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3CE3805C" w14:textId="64E9DC6D" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="60472C02" w14:textId="62695E2F" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:bCs w:val="0"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="zh-TW"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237266986" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Final Reports and Legislative Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266986 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="25703A05" w14:textId="17E0D37B" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
+          <w:pPr>
+            <w:pStyle w:val="TOC2"/>
+            <w:rPr>
+              <w:rFonts w:cstheme="minorBidi"/>
+              <w:bCs w:val="0"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="zh-TW"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237266987" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Grassroots Partner Accreditation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266987 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="5D6E9DDE" w14:textId="40C5CD02" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:b w:val="0"/>
               <w:bCs w:val="0"/>
               <w:i w:val="0"/>
               <w:iCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977188" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266988" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>A Step-by-Step Guide to Subgranting</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977188 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266988 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7EC02DAC" w14:textId="54396123" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="77AB357F" w14:textId="3B05FA66" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977189" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266989" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Grassroots Arts Program Subgrant System Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977189 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266989 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2DA52109" w14:textId="004793B9" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="7E303FE5" w14:textId="66556247" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977190" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266990" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Rules and Eligibility for All Grassroots Subgrants</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977190 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266990 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="32F1325C" w14:textId="357533CD" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="1C1030A6" w14:textId="74008115" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977191" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266991" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Flexibility within the Subgranting Rules for Grassroots Partners</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977191 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266991 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>19</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6A25AFF6" w14:textId="7C453AC0" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="34271EE8" w14:textId="08B470EC" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977192" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266992" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Priorities for Subgrant Funding</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977192 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266992 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="42DC6794" w14:textId="21697626" w:rsidR="00837984" w:rsidRDefault="00837984">
+        <w:p w14:paraId="5BD97283" w14:textId="3A812562" w:rsidR="001B49EA" w:rsidRDefault="001B49EA">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:rPr>
               <w:rFonts w:cstheme="minorBidi"/>
               <w:bCs w:val="0"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="zh-TW"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc216977193" w:history="1">
-            <w:r w:rsidRPr="00B15C4F">
+          <w:hyperlink w:anchor="_Toc237266993" w:history="1">
+            <w:r w:rsidRPr="00D065F5">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>How to Subgrant Grassroots Arts Program Funds</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc216977193 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237266993 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>20</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="20969C51" w14:textId="1C7E723C" w:rsidR="0087548E" w:rsidRDefault="00DB1839" w:rsidP="00CD47F2">
+        <w:p w14:paraId="20969C51" w14:textId="1C7E723C" w:rsidR="0087548E" w:rsidRDefault="00DB1839" w:rsidP="00946416">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
+            <w:ind w:left="0"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:i/>
               <w:iCs/>
               <w:sz w:val="36"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="48915A6D" w14:textId="2B4EC226" w:rsidR="0087605E" w:rsidRPr="007D4926" w:rsidRDefault="00A36F60" w:rsidP="2509B002">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc216977174"/>
+      <w:bookmarkStart w:id="0" w:name="_Toc237266973"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Grassroots Arts Program</w:t>
       </w:r>
       <w:r w:rsidR="00C87CB4">
         <w:t>: Background</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="1FF27440" w14:textId="72611B9E" w:rsidR="002A4CB7" w:rsidRDefault="002A4CB7" w:rsidP="00373166">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc216977175"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc237266974"/>
       <w:r w:rsidRPr="002A4CB7">
         <w:t>Purpose</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="0DC0FDC7" w14:textId="77777777" w:rsidR="00DA3161" w:rsidRDefault="00DA3161" w:rsidP="00D869FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t>In 1977, the North Carolina General Assembly established the Grassroots Arts Program to ensure that every citizen has access to high-quality arts experiences. The program provides funding for the arts in all 100 counties in North Carolina. Funds are primarily distributed through local arts councils using a per capita-based formula. The North Carolina Arts Council manages the Grassroots Arts Program for the state and provides technical and program assistance to its community partners.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="697B4D00" w14:textId="551B6FCB" w:rsidR="00D24F26" w:rsidRDefault="00DA3161" w:rsidP="00AD001E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The creation of the Grassroots Arts Program </w:t>
       </w:r>
       <w:r w:rsidR="003B309F">
         <w:t>(GAP)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> increased the number of local arts </w:t>
       </w:r>
       <w:r w:rsidR="4056A7FA">
         <w:t>agencies</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and helped establish North Carolina as a leader in community arts development. Nationally, North Carolina has one of the largest networks of local arts agencies and also the country’s oldest arts council, which serves Winston-Salem and Forsyth County. Grassroots funds support hundreds of arts activities across the state each year.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50BEC8F7" w14:textId="7BA70B76" w:rsidR="00DA3161" w:rsidRDefault="009734CD" w:rsidP="00373166">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc216977176"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc237266975"/>
       <w:r>
         <w:t>Grassroots County Partners</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="75E23880" w14:textId="07C8E340" w:rsidR="000D20CF" w:rsidRDefault="00C1160D" w:rsidP="000D20CF">
+    <w:p w14:paraId="75E23880" w14:textId="54B61FA3" w:rsidR="000D20CF" w:rsidRDefault="00C1160D" w:rsidP="000D20CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00E7076C">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="005A5210">
         <w:t xml:space="preserve">orth Carolina Arts </w:t>
       </w:r>
       <w:r w:rsidR="00E7076C">
         <w:t>Council collaborate</w:t>
       </w:r>
       <w:r w:rsidR="78C8716C">
         <w:t>s with</w:t>
       </w:r>
       <w:r w:rsidR="00E7076C">
         <w:t xml:space="preserve"> one organization per county to receive and manage the Grassroots funds</w:t>
       </w:r>
       <w:r w:rsidR="00314668">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="000D20CF">
         <w:t>In most cases, the Grassroots County Partner is a local arts agency. However, in some instances, a different type of arts organization, such as an arts center or arts school, may be designated to serve in this role.</w:t>
       </w:r>
       <w:r w:rsidR="001E21ED">
-        <w:t xml:space="preserve"> With the assistance and support of the N.C. Arts Council, Grassroots County Partners have an important role in sustaining and growing the arts in their counties and serving as advocates for the arts in their service areas. They are expected to administer the</w:t>
+        <w:t xml:space="preserve"> With the assistance and support of the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidR="001E21ED">
+        <w:t xml:space="preserve"> Arts Council, Grassroots County Partners have an important role in sustaining and growing the arts in their counties and serving as advocates for the arts in their service areas. They are expected to administer the</w:t>
       </w:r>
       <w:r w:rsidR="39565620">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E21ED">
         <w:t>Grassroots Arts Program in accord with the current standards, policies, and requirements outlined in this guide.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CD38C0" w14:textId="2F666956" w:rsidR="000D20CF" w:rsidRDefault="000D20CF" w:rsidP="000D20CF">
+    <w:p w14:paraId="42CD38C0" w14:textId="1B55321F" w:rsidR="000D20CF" w:rsidRDefault="000D20CF" w:rsidP="000D20CF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">When there is no strong arts organization available to serve as the Grassroots County Partner, the N.C. Arts Council will collaborate with a unit of county government or a school system to manage and distribute Grassroots funds. This arrangement is intended to be temporary, while N.C. Arts Council staff work to elevate an arts organization to serve as the Grassroots County Partner. County governments and school systems </w:t>
+        <w:t xml:space="preserve">When there is no strong arts organization available to serve as the Grassroots County Partner, the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Arts Council will collaborate with a unit of county government or a school system to manage and distribute Grassroots funds. This arrangement is intended to be temporary, while </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Arts Council staff work to elevate an arts organization to serve as the Grassroots County Partner. County governments and school systems </w:t>
       </w:r>
       <w:r w:rsidR="00D75D14">
         <w:t xml:space="preserve">serving as temporary partners </w:t>
       </w:r>
       <w:r>
         <w:t>are subject to additional restrictions on the use of funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E08B13" w14:textId="365E3A6F" w:rsidR="009B03DA" w:rsidRDefault="002139DC" w:rsidP="00D869FE">
+    <w:p w14:paraId="28E08B13" w14:textId="2E707D58" w:rsidR="009B03DA" w:rsidRDefault="002139DC" w:rsidP="00D869FE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Together, </w:t>
       </w:r>
       <w:r w:rsidR="00BE1B22">
         <w:t>Grassroots</w:t>
       </w:r>
       <w:r w:rsidR="00CF5C8D">
         <w:t xml:space="preserve"> County Partners</w:t>
       </w:r>
       <w:r w:rsidR="00BE1B22">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">and the N.C. Arts Council have a shared responsibility to understand the communities they serve. </w:t>
+        <w:t xml:space="preserve">and the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Arts Council have a shared responsibility to understand the communities they serve. </w:t>
       </w:r>
       <w:r w:rsidR="00845F05">
         <w:t>Grassroots partners</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> should be familiar with the arts and cultural resources in their county—including arts organizations, professional and </w:t>
       </w:r>
       <w:r w:rsidR="36A829E5">
         <w:t>emerging</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> artists, and the arts and cultural traditions of their region. As advocates for the arts in their communities, </w:t>
       </w:r>
       <w:r w:rsidR="00D04784">
         <w:t xml:space="preserve">Grassroots partners </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">develop </w:t>
       </w:r>
       <w:r w:rsidR="00213C6E">
         <w:t>relationships</w:t>
       </w:r>
       <w:r w:rsidR="008F0893">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2599,228 +2696,290 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00417879">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>The North Carolina Arts Council offers a broad range of technical and programming assistance</w:t>
       </w:r>
       <w:r w:rsidR="00417879">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2199E937" w14:textId="4796EF14" w:rsidR="009C2D98" w:rsidRDefault="2BE45C1C">
+    <w:p w14:paraId="2199E937" w14:textId="26CB82EC" w:rsidR="009C2D98" w:rsidRDefault="2BE45C1C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="200"/>
       </w:pPr>
       <w:r w:rsidRPr="5F504799">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Local Arts Agency</w:t>
       </w:r>
       <w:r w:rsidR="00BE54B2" w:rsidRPr="5F504799">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C2D98" w:rsidRPr="5F504799">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Resources page:</w:t>
       </w:r>
       <w:r w:rsidR="009C2D98">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="009C2D98" w:rsidRPr="002F2DDE">
+      <w:hyperlink r:id="rId16">
+        <w:r w:rsidR="009C2D98" w:rsidRPr="33DF57AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Th</w:t>
         </w:r>
-        <w:r w:rsidR="21995776" w:rsidRPr="002F2DDE">
+        <w:r w:rsidR="21995776" w:rsidRPr="33DF57AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>i</w:t>
         </w:r>
-        <w:r w:rsidR="1478F524" w:rsidRPr="002F2DDE">
+        <w:r w:rsidR="1478F524" w:rsidRPr="33DF57AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
-        <w:r w:rsidR="21995776" w:rsidRPr="002F2DDE">
+        <w:r w:rsidR="21995776" w:rsidRPr="33DF57AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> online portal</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="21995776">
-        <w:t xml:space="preserve"> on the N.C. Arts Council website</w:t>
+        <w:t xml:space="preserve"> on the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidR="21995776">
+        <w:t xml:space="preserve"> Arts Council website</w:t>
       </w:r>
       <w:r w:rsidR="009C2D98">
-        <w:t xml:space="preserve"> provides tools and links including yearly allocation tables, aggregated local government support data, webinars for completing applications and final reports, as well as this guidebook. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2894A944" w14:textId="73399672" w:rsidR="009C2D98" w:rsidRDefault="009C2D98" w:rsidP="00D869FE">
+        <w:t xml:space="preserve"> provides tools and links including yearly allocation tables, aggregated local government support data, </w:t>
+      </w:r>
+      <w:r w:rsidR="013387FB">
+        <w:t>training materials</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2D98">
+        <w:t xml:space="preserve"> as well as this guidebook. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2894A944" w14:textId="206623AD" w:rsidR="009C2D98" w:rsidRDefault="009C2D98" w:rsidP="00D869FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="200"/>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="73B4DE82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>North Carolina Arts</w:t>
+        <w:t>Arts</w:t>
       </w:r>
       <w:r w:rsidR="1ECDEE22" w:rsidRPr="73B4DE82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="73B4DE82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Market</w:t>
       </w:r>
       <w:r w:rsidR="005E5A5E" w:rsidRPr="73B4DE82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Booking Conference</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="73B4DE82">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="719BC63E" w:rsidRPr="33DF57AF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>Southeast</w:t>
+      </w:r>
+      <w:r w:rsidR="38229E74" w:rsidRPr="33DF57AF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E5A5E" w:rsidRPr="73B4DE82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Booking Conference</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73B4DE82">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="73B4DE82">
+        <w:r w:rsidR="31A566C0" w:rsidRPr="33DF57AF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>North Carolina ArtsMarket</w:t>
+          <w:t xml:space="preserve">Arts Market </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="31A566C0" w:rsidRPr="33DF57AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Southeast</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidR="04C08739">
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="51784D3A">
+        <w:t>onference</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> is a showcase for artists and presenters organized every year by the North Carolina Presenters Consortium</w:t>
       </w:r>
       <w:r w:rsidR="00976105">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2E57B6" w14:textId="0AC57ADE" w:rsidR="009C2D98" w:rsidRPr="00DA7BB7" w:rsidRDefault="0D1DE3D0" w:rsidP="00835F5E">
+    <w:p w14:paraId="6A2E57B6" w14:textId="14E5F425" w:rsidR="009C2D98" w:rsidRPr="00DA7BB7" w:rsidRDefault="0D1DE3D0" w:rsidP="00835F5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0"/>
         <w:rPr>
           <w:color w:val="0F0D29" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5F504799">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F0D28"/>
         </w:rPr>
         <w:t xml:space="preserve">Local Arts Agency Leaders </w:t>
       </w:r>
       <w:r w:rsidR="283C70A4" w:rsidRPr="5F504799">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F0D28"/>
         </w:rPr>
         <w:t>Conference</w:t>
       </w:r>
       <w:r w:rsidR="009C2D98" w:rsidRPr="5F504799">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F0D28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="009C2D98" w:rsidRPr="5F504799">
         <w:rPr>
           <w:color w:val="0F0D28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The N.C. Arts Council hosts a learning </w:t>
+        <w:t xml:space="preserve"> The </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:rPr>
+          <w:color w:val="0F0D28"/>
+        </w:rPr>
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2D98" w:rsidRPr="5F504799">
+        <w:rPr>
+          <w:color w:val="0F0D28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arts Council hosts a learning </w:t>
       </w:r>
       <w:r w:rsidR="6596D0EE" w:rsidRPr="5F504799">
         <w:rPr>
           <w:color w:val="0F0D28"/>
         </w:rPr>
         <w:t>conference</w:t>
       </w:r>
       <w:r w:rsidR="009C2D98" w:rsidRPr="5F504799">
         <w:rPr>
           <w:color w:val="0F0D28"/>
         </w:rPr>
         <w:t xml:space="preserve"> for arts </w:t>
       </w:r>
       <w:r w:rsidR="1C44FA50" w:rsidRPr="5F504799">
         <w:rPr>
           <w:color w:val="0F0D28"/>
         </w:rPr>
         <w:t>agency</w:t>
       </w:r>
       <w:r w:rsidR="009C2D98" w:rsidRPr="5F504799">
         <w:rPr>
           <w:color w:val="0F0D28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2842,380 +3001,471 @@
         </w:rPr>
         <w:t>ennially</w:t>
       </w:r>
       <w:r w:rsidR="000247F8" w:rsidRPr="5F504799">
         <w:rPr>
           <w:color w:val="0F0D28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009C2D98" w:rsidRPr="5F504799">
         <w:rPr>
           <w:color w:val="0F0D28"/>
         </w:rPr>
         <w:t xml:space="preserve"> The </w:t>
       </w:r>
       <w:r w:rsidR="514D161C" w:rsidRPr="5F504799">
         <w:rPr>
           <w:color w:val="0F0D28"/>
         </w:rPr>
         <w:t>conference</w:t>
       </w:r>
       <w:r w:rsidR="009C2D98" w:rsidRPr="5F504799">
         <w:rPr>
           <w:color w:val="0F0D28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> offers training and </w:t>
-[...9 lines deleted...]
-    <w:p w14:paraId="0C830A4D" w14:textId="0242CE52" w:rsidR="00424749" w:rsidRDefault="009C2D98" w:rsidP="00D869FE">
+        <w:t xml:space="preserve"> offers training and workshops on specific topics related to arts development, as well as networking opportunities with arts managers from across the state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C830A4D" w14:textId="54D3E2B1" w:rsidR="00424749" w:rsidRDefault="009C2D98" w:rsidP="00D869FE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="200"/>
       </w:pPr>
       <w:r w:rsidRPr="000F6EE6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0F0D29" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Individual consultations:</w:t>
       </w:r>
       <w:r w:rsidRPr="000F6EE6">
         <w:rPr>
           <w:color w:val="0F0D29" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> N.C. Arts Council staff consult individually with communities to plan and implement arts programs and provide training, tools, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:rPr>
+          <w:color w:val="0F0D29" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F6EE6">
+        <w:rPr>
+          <w:color w:val="0F0D29" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arts Council staff consult individually with communities to plan and implement arts programs and provide training, tools, </w:t>
       </w:r>
       <w:r>
         <w:t>and resources for cultural planning, board and staff development, strategic planning, and grant writing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D4F1FAD" w14:textId="75665175" w:rsidR="00236022" w:rsidRPr="00236022" w:rsidRDefault="00236022" w:rsidP="00373166">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc216977177"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc237266976"/>
       <w:r w:rsidRPr="00236022">
         <w:t>How Grassroots County Allotments Are Determined</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="1F7F04BE" w14:textId="5B8F3E0E" w:rsidR="00236022" w:rsidRDefault="00236022" w:rsidP="5F504799">
-[...6 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="04A1209F" w14:textId="77777777" w:rsidR="00E90ACC" w:rsidRDefault="00236022" w:rsidP="00EA3CA5">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Each year the North Carolina General Assembly allocates a portion of the state budget for Grassroots funds</w:t>
       </w:r>
-      <w:r w:rsidR="003C0F15">
+      <w:r w:rsidR="003C0F15" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>, divided into two portions</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="005E29CF">
+      <w:r w:rsidR="005E29CF" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>The</w:t>
       </w:r>
-      <w:r w:rsidR="0071673E">
+      <w:r w:rsidR="0071673E" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> first portion is </w:t>
       </w:r>
-      <w:r w:rsidR="001949E0">
+      <w:r w:rsidR="001949E0" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">for all </w:t>
       </w:r>
-      <w:r w:rsidR="005E29CF">
+      <w:r w:rsidR="005E29CF" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>counties</w:t>
       </w:r>
-      <w:r w:rsidR="00C71B2B">
+      <w:r w:rsidR="00C71B2B" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="005E29CF">
+      <w:r w:rsidR="005E29CF" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="001949E0">
+      <w:r w:rsidR="001949E0" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>the second portion is for</w:t>
       </w:r>
-      <w:r w:rsidR="0074317E">
+      <w:r w:rsidR="0074317E" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E29CF">
+      <w:r w:rsidR="005E29CF" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Tier 1 and Tier 2</w:t>
       </w:r>
-      <w:r w:rsidR="001949E0">
+      <w:r w:rsidR="001949E0" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005E29CF">
+      <w:r w:rsidR="005E29CF" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>counties, and Tier 3 counties with populations of less than 250,000 people</w:t>
       </w:r>
-      <w:r w:rsidR="00D535F6">
+      <w:r w:rsidR="00D535F6" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00B17BF2">
+      <w:r w:rsidR="00B17BF2" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">A formula is applied to each portion separately, with </w:t>
       </w:r>
-      <w:r w:rsidR="00A344E3">
+      <w:r w:rsidR="00A344E3" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> percent distributed in equal amounts to all </w:t>
       </w:r>
-      <w:r w:rsidR="00780197">
+      <w:r w:rsidR="00780197" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">eligible </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">counties, and the remaining 80 percent distributed </w:t>
       </w:r>
-      <w:r w:rsidR="00CC4F54">
+      <w:r w:rsidR="00CC4F54" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">on a </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">per capita </w:t>
       </w:r>
-      <w:r w:rsidR="00CC4F54">
+      <w:r w:rsidR="00CC4F54" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>basis.</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> A </w:t>
       </w:r>
-      <w:r w:rsidR="00094E61">
+      <w:r w:rsidR="00094E61" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>table</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> of county allotments using the most recent population estimates is available </w:t>
       </w:r>
-      <w:r w:rsidR="00E53310">
+      <w:r w:rsidR="00E53310" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:r w:rsidR="00E53310">
+      <w:r w:rsidR="00E53310" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>he</w:t>
       </w:r>
-      <w:r w:rsidR="7C5911B6">
+      <w:r w:rsidR="7C5911B6" w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00E53310">
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidR="00E53310" w:rsidRPr="00B81382">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-            <w:szCs w:val="28"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
           </w:rPr>
           <w:t>Local Arts Agency Resources page</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="00B81382">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-[...50 lines deleted...]
-      </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Designated_County_Partner"/>
       <w:bookmarkStart w:id="5" w:name="_Local_Arts_Councils"/>
-      <w:bookmarkStart w:id="6" w:name="_Toc216977178"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="35A6A821" w14:textId="6771679F" w:rsidR="008260A8" w:rsidRPr="00E90ACC" w:rsidRDefault="00B97841" w:rsidP="00B81382">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="_Toc237266977"/>
+      <w:r w:rsidRPr="00E90ACC">
         <w:t>Grassroots Partner</w:t>
       </w:r>
-      <w:r w:rsidR="00E747CF">
+      <w:r w:rsidR="00E747CF" w:rsidRPr="00E90ACC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008260A8">
+      <w:r w:rsidR="008260A8" w:rsidRPr="00E90ACC">
         <w:t>Standards</w:t>
       </w:r>
-      <w:r w:rsidR="00666F91">
+      <w:r w:rsidR="00666F91" w:rsidRPr="00E90ACC">
         <w:t xml:space="preserve"> o</w:t>
       </w:r>
-      <w:r w:rsidR="7E5AC5CB">
+      <w:r w:rsidR="7E5AC5CB" w:rsidRPr="00E90ACC">
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidR="00666F91">
+      <w:r w:rsidR="00666F91" w:rsidRPr="00E90ACC">
         <w:t xml:space="preserve"> Practice</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="3876C4E3" w14:textId="71E17493" w:rsidR="00631681" w:rsidRPr="00AB507D" w:rsidRDefault="00DD3A2E" w:rsidP="73B4DE82">
+    <w:p w14:paraId="3876C4E3" w14:textId="5FAC836E" w:rsidR="00631681" w:rsidRPr="00AB507D" w:rsidRDefault="00DD3A2E" w:rsidP="73B4DE82">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Grassroots </w:t>
       </w:r>
       <w:r w:rsidR="00B96277">
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">artners </w:t>
       </w:r>
       <w:r w:rsidR="008260A8">
         <w:t>must uphold certain standards to maintain their partnership status with the North Carolina Arts Council. Compliance</w:t>
       </w:r>
       <w:r w:rsidR="002E5B70">
         <w:t xml:space="preserve"> and commitment to uphold</w:t>
       </w:r>
       <w:r w:rsidR="10D486D8">
         <w:t>ing</w:t>
       </w:r>
       <w:r w:rsidR="008260A8">
-        <w:t xml:space="preserve"> these standards is monitored by N.C. Arts Council staff and reviewed by</w:t>
+        <w:t xml:space="preserve"> these standards is monitored by </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidR="008260A8">
+        <w:t xml:space="preserve"> Arts Council staff and reviewed by</w:t>
       </w:r>
       <w:r w:rsidR="23A9E11D">
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidR="008260A8">
         <w:t xml:space="preserve"> grant panel</w:t>
       </w:r>
       <w:r w:rsidR="0055772D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="01D43FE8">
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidR="4308561C">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="01D43FE8">
         <w:t xml:space="preserve">ually.  </w:t>
       </w:r>
       <w:r w:rsidR="00631681">
         <w:t>The standards are as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F6C1D3E" w14:textId="0F5A8682" w:rsidR="00631681" w:rsidRDefault="00631681" w:rsidP="00AD001E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Provide support for high-quality programming in the performing, visual, literary, and traditional arts. Programming choices are responsive to community needs and demonstrate improvement and innovation. Programming choices also engage constituents across geographic, cultural, social, and economic strata.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31AAB921" w14:textId="1EE6F4FB" w:rsidR="00631681" w:rsidRDefault="00631681" w:rsidP="00AD001E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Foster collaborative relationships with and provide services and support to county arts organizations and other arts resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D8CE626" w14:textId="61859395" w:rsidR="00631681" w:rsidRDefault="00631681" w:rsidP="00AD001E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Support individual artists in the county through services and opportunities and compensate artists appropriately for their work. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="216644BB" w14:textId="627C3E20" w:rsidR="00631681" w:rsidRDefault="00631681" w:rsidP="00AD001E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Conduct or support arts-in-education programs led by qualified artists for pre-</w:t>
       </w:r>
       <w:r>
         <w:br/>
         <w:t xml:space="preserve">K–12 students. </w:t>
       </w:r>
       <w:r w:rsidR="008913DA">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00B731EC">
@@ -3272,107 +3522,104 @@
       <w:r>
         <w:t xml:space="preserve"> must provide appropriate salaries and benefits.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65289C58" w14:textId="5C31A8EF" w:rsidR="00631681" w:rsidRPr="00DA7BB7" w:rsidRDefault="00631681" w:rsidP="00AD001E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00DA7BB7">
         <w:t xml:space="preserve">Demonstrate leadership in the arts by actively participating in tourism, economic development, and community development efforts in the county that the </w:t>
       </w:r>
       <w:r w:rsidR="0011525D">
         <w:t xml:space="preserve">local arts council </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA7BB7">
         <w:t>represents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DEA1AAF" w14:textId="68E31385" w:rsidR="00382455" w:rsidRDefault="00631681" w:rsidP="00AD001E">
+    <w:p w14:paraId="7DEA1AAF" w14:textId="7D4AB525" w:rsidR="00382455" w:rsidRDefault="00631681" w:rsidP="00AD001E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Maintain a history of managing the Grassroots grant responsibly and according to requirements, including meeting the deadlines for applications, fulfilling the subgranting and </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> requirements</w:t>
+        <w:t xml:space="preserve">Maintain a history of managing the Grassroots grant responsibly and according to requirements, including meeting the deadlines for applications, fulfilling the subgranting </w:t>
+      </w:r>
+      <w:r w:rsidR="529954DB">
+        <w:t>requirement</w:t>
       </w:r>
       <w:r w:rsidR="002806DF">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and completing final reports.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCBD8C4" w14:textId="5BFB7F60" w:rsidR="00247FD6" w:rsidRDefault="00247FD6" w:rsidP="00373166">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:sectPr w:rsidR="00247FD6" w:rsidSect="00E34E6A">
           <w:headerReference w:type="default" r:id="rId19"/>
           <w:footerReference w:type="default" r:id="rId20"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="1152" w:bottom="720" w:left="1152" w:header="0" w:footer="288" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="382"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E9FEE42" w14:textId="728CB44A" w:rsidR="00895ED6" w:rsidRPr="007D4926" w:rsidRDefault="00803A5B" w:rsidP="2509B002">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc216977179"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc237266978"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Funding Policies and Requirements</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="4E211C7C" w14:textId="77777777" w:rsidR="004279E6" w:rsidRDefault="004279E6" w:rsidP="00373166">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc216977180"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc237266979"/>
       <w:r>
         <w:t>Approved Uses of Grassroots Arts Funds</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="674E9C75" w14:textId="77777777" w:rsidR="004279E6" w:rsidRDefault="004279E6" w:rsidP="00AD001E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>The three primary uses of Grassroots funds are as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05096FD0" w14:textId="102B1CEB" w:rsidR="004279E6" w:rsidRPr="008F7DB9" w:rsidRDefault="00C32F24" w:rsidP="00AD001E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
@@ -3554,56 +3801,65 @@
           <w:bCs/>
         </w:rPr>
         <w:t>arts organizations</w:t>
       </w:r>
       <w:r w:rsidR="00D5197C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008D7496" w:rsidRPr="009E53E8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00D5197C" w:rsidRPr="009E53E8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Grassroots money cannot be </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008D7496" w:rsidRPr="009E53E8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">subgranted to arts organizations that </w:t>
+        <w:t>subgranted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008D7496" w:rsidRPr="009E53E8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to arts organizations that </w:t>
       </w:r>
       <w:r w:rsidR="004279E6" w:rsidRPr="009E53E8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">receive operating support </w:t>
       </w:r>
       <w:r w:rsidR="008D7496" w:rsidRPr="009E53E8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">directly </w:t>
       </w:r>
       <w:r w:rsidR="004279E6" w:rsidRPr="009E53E8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>from the North Carolina Arts Council.</w:t>
       </w:r>
       <w:r w:rsidR="0076129E" w:rsidRPr="009E53E8">
         <w:rPr>
           <w:i/>
@@ -3877,57 +4133,57 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Royalties, props, sets, and costumes for theater performances</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04E4B65F" w14:textId="2AD67A50" w:rsidR="5F504799" w:rsidRDefault="5F504799" w:rsidP="5F504799">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34181518" w14:textId="72C4A3F3" w:rsidR="002500B8" w:rsidRDefault="00136CA6" w:rsidP="5F504799">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc216977181"/>
-      <w:bookmarkStart w:id="10" w:name="_Funding_Policies"/>
+      <w:bookmarkStart w:id="9" w:name="_Funding_Policies"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc237266980"/>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:t>Funding Policies</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="10"/>
-      <w:r>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="1AEE19B4" w14:textId="2B8F6A5E" w:rsidR="002500B8" w:rsidRDefault="002500B8" w:rsidP="008F0893">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tribal organizations that receive Grassroots funds must represent state or federally recognized tribes. North Carolina’s state-recognized tribes are Coharie Tribe, Eastern Band of Cherokee, Haliwa-Saponi Tribe, Lumbee Tribe, Meherrin Tribe, Occaneechi Band of Saponi Nation, Sappony Tribe, and the Waccamaw Siouan Tribe. </w:t>
       </w:r>
       <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidR="001C3220" w:rsidRPr="001C3220">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>A</w:t>
         </w:r>
         <w:r w:rsidRPr="001C3220">
           <w:rPr>
@@ -4044,77 +4300,106 @@
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Grassroots funds may not be used for activities associated with a school’s internal arts programs, such as in-school student performances, the purchase of art supplies, or student arts competitions and publications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04DA3831" w14:textId="77777777" w:rsidR="002500B8" w:rsidRDefault="002500B8" w:rsidP="008F0893">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> Municipalities (city/county government) and community organizations may receive grants for arts programs that use qualified artists to conduct programs that involve the greater community. Grants may not support internal programs, administration, or operating expenses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F8CF4E" w14:textId="3A3F21D5" w:rsidR="002500B8" w:rsidRDefault="002500B8" w:rsidP="59F3995B">
+    <w:p w14:paraId="22F8CF4E" w14:textId="0DB3B3B8" w:rsidR="002500B8" w:rsidRDefault="002500B8" w:rsidP="59F3995B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> Because the N.C. Symphony is a state agency and receives state funds, including funds specifically for its touring and education programs, no Grassroots funds may be granted to the N.C. Symphony or the N.C. Symphony Foundation or to pay for performances or education programs of the N.C. Symphony.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4F8EE0D6" w14:textId="7F21AC26" w:rsidR="00B35C72" w:rsidRDefault="00B35C72" w:rsidP="59F3995B">
+        <w:t xml:space="preserve"> Because the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Symphony is a state agency and receives state funds, including funds specifically for its touring and education programs, no Grassroots funds may be granted to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00946416">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Symphony or the </w:t>
+      </w:r>
+      <w:r w:rsidR="00946416">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Symphony Foundation or to pay for performances or education programs of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00946416">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Symphony.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F8EE0D6" w14:textId="42024A9F" w:rsidR="00B35C72" w:rsidRDefault="00B35C72" w:rsidP="00946416">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B35C72">
-        <w:t>Subgrants may not be awarded to arts organizations that already receive operating support directly from the N.C. Arts Council.</w:t>
+        <w:t xml:space="preserve">Subgrants may not be awarded to arts organizations that already receive operating support directly from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00946416">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B35C72">
+        <w:t xml:space="preserve"> Arts Council.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D451141" w14:textId="701454EB" w:rsidR="002500B8" w:rsidRPr="00E85B31" w:rsidRDefault="002500B8" w:rsidP="002500B8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C00548">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Grassroots Arts Program </w:t>
       </w:r>
       <w:r w:rsidR="00AF784D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -4363,407 +4648,308 @@
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Indirect costs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="047E0627" w14:textId="77777777" w:rsidR="002500B8" w:rsidRPr="00E735F6" w:rsidRDefault="002500B8" w:rsidP="002500B8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E735F6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>* Art, music and dance therapists conducting a therapeutic program cannot be funded. However, qualified artists conducting an arts program in a health care setting may be supported with Grassroots funds.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D92C26" w14:textId="02534A7F" w:rsidR="002500B8" w:rsidRPr="00055B08" w:rsidRDefault="002500B8" w:rsidP="5F504799">
+    <w:p w14:paraId="262D69B5" w14:textId="334D4F97" w:rsidR="00021249" w:rsidRDefault="002500B8" w:rsidP="33DF57AF">
       <w:pPr>
         <w:pStyle w:val="Content"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5F504799">
+      <w:r w:rsidRPr="33DF57AF">
         <w:rPr>
           <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>**Oral history and history projects are not eligible for Grassroots funds. However, folklife documentation of traditional arts, including the creation of interviews, photography, videography, and other documentary media, is eligible for support through the Grassroots Arts Program.</w:t>
-[...11 lines deleted...]
-      <w:pPr>
+        <w:t>**Oral history and history projects are not eligible for Grassroots funds. However, folklife documentation of traditional arts</w:t>
+      </w:r>
+      <w:r w:rsidR="3DB5543F" w:rsidRPr="33DF57AF">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> can be supported with Grassroots grants.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEF8A4C" w14:textId="7E2140AE" w:rsidR="00021249" w:rsidRPr="00357814" w:rsidRDefault="00021249" w:rsidP="33DF57AF">
+      <w:pPr>
+        <w:pStyle w:val="Content"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...31 lines deleted...]
-    <w:p w14:paraId="5957374D" w14:textId="42440310" w:rsidR="00021249" w:rsidRDefault="00021249" w:rsidP="00021249">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00357814">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Matching the Grassroots Grant</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F995B7B" w14:textId="0EDB54E3" w:rsidR="00021249" w:rsidRDefault="00021249" w:rsidP="00021249">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">If a </w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="6BFA3948">
+        <w:t>The Grassroots Arts Program legislation requires that county allotments must be matched dollar</w:t>
+      </w:r>
+      <w:r w:rsidR="00157765">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00157765">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dollar with cash from local sources during the applicable fiscal year. Grassroots applicants may match the entire county allotment from within their own budget, or they may use the cash match from subgrantees to fulfill the requirement. </w:t>
+      </w:r>
+      <w:r w:rsidR="002A0F05">
+        <w:t xml:space="preserve">Grassroots </w:t>
+      </w:r>
+      <w:r w:rsidR="6B4C28AE">
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidR="00162C38">
+      <w:r>
         <w:t>artner</w:t>
       </w:r>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="01F178F7" w14:textId="22B70242" w:rsidR="00021249" w:rsidRDefault="00E4582D" w:rsidP="00021249">
+      <w:r w:rsidR="002A0F05">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> may also partner with another organization in the county to allow its arts expenditures to be designated as a match.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5957374D" w14:textId="42440310" w:rsidR="00021249" w:rsidRDefault="00021249" w:rsidP="00021249">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>Grassroots funds</w:t>
-[...33 lines deleted...]
-    <w:p w14:paraId="74B194B5" w14:textId="454E0636" w:rsidR="414BEC79" w:rsidRDefault="414BEC79" w:rsidP="2509B002">
+        <w:t xml:space="preserve">If a </w:t>
+      </w:r>
+      <w:r w:rsidR="00162C38">
+        <w:t>Grassroots</w:t>
+      </w:r>
+      <w:r w:rsidR="0074706E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="6BFA3948">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00162C38">
+        <w:t>artner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> chooses to fulfill its match with a partnering agreement, the </w:t>
+      </w:r>
+      <w:r w:rsidR="00162C38">
+        <w:t>Grassroots</w:t>
+      </w:r>
+      <w:r w:rsidR="0074706E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="328FFDFC">
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00162C38">
+        <w:t>artner</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> must obtain a letter from that partner stating the source, amount, use, and fiscal year of the expenditures and giving the partner’s approval to designate it as a match for the Grassroots allotment. The partner should be aware that its records become part of the Grassroots contract, and should there be an audit of the Grassroots award, it must be willing to allow its records to be reviewed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ADCAD32" w14:textId="4AE9212C" w:rsidR="00837984" w:rsidRDefault="00E4582D" w:rsidP="33DF57AF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-      </w:pPr>
-[...3 lines deleted...]
-      <w:r>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Grassroots funds</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4617">
+        <w:t xml:space="preserve"> and</w:t>
+      </w:r>
+      <w:r w:rsidR="00A445C9">
+        <w:t xml:space="preserve"> their</w:t>
+      </w:r>
+      <w:r w:rsidR="003E4617">
+        <w:t xml:space="preserve"> matching</w:t>
+      </w:r>
+      <w:r w:rsidR="00A445C9">
+        <w:t xml:space="preserve"> dollars</w:t>
+      </w:r>
+      <w:r w:rsidR="00021249">
+        <w:t xml:space="preserve"> may </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4617">
+        <w:t xml:space="preserve">not </w:t>
+      </w:r>
+      <w:r w:rsidR="00021249">
+        <w:t xml:space="preserve">be used to match any other </w:t>
+      </w:r>
+      <w:r w:rsidR="00946416">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidR="00021249">
+        <w:t xml:space="preserve"> Arts Council grant. All matching funds must be documented as part of the final report at the end of the fiscal year.</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22">
+        <w:r w:rsidR="414BEC79" w:rsidRPr="33DF57AF">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00837984">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4356D9D7" w14:textId="5EE10DD6" w:rsidR="00311326" w:rsidRDefault="00311326" w:rsidP="00373166">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="_Toc237266981"/>
+      <w:r w:rsidRPr="006942D8">
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">reflects every part of the partner’s community. This requirement is met through supporting arts programming conducted by artists, ensembles, or organizations that are representative of the community; not by counting or estimating the percentage of audience members or participant representation. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7071BEA1" w14:textId="60C6C27D" w:rsidR="414BEC79" w:rsidRDefault="414BEC79" w:rsidP="00DC76EC">
+        <w:t xml:space="preserve">North Carolina Arts Council Logo Use and </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Credit Line</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
+    </w:p>
+    <w:p w14:paraId="7D73995F" w14:textId="24FFE832" w:rsidR="00EE4BBF" w:rsidRDefault="00311326" w:rsidP="00311326">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:spacing w:after="200"/>
-[...130 lines deleted...]
-        </w:tabs>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The North Carolina Arts Council should be credited for programs funded by the Grassroots grant, including those of subgrantees. </w:t>
       </w:r>
       <w:r w:rsidRPr="005B4BAE">
         <w:t xml:space="preserve">In all communications, </w:t>
       </w:r>
       <w:r w:rsidRPr="005B4BAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>North Carolina Arts Council</w:t>
       </w:r>
       <w:r w:rsidRPr="005B4BAE">
         <w:t xml:space="preserve"> should always be written out on first reference. </w:t>
       </w:r>
-      <w:r w:rsidRPr="005B4BAE">
+      <w:r w:rsidR="00946416">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>N.C. Arts Council</w:t>
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B4BAE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Arts Council</w:t>
       </w:r>
       <w:r w:rsidRPr="005B4BAE">
         <w:t xml:space="preserve"> is acceptable on second reference. NCAC should not be used</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DAFB848" w14:textId="77777777" w:rsidR="00311326" w:rsidRPr="00442FD6" w:rsidRDefault="00311326" w:rsidP="00311326">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="00442FD6">
         <w:t>Credit Line</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="283612EF" w14:textId="2D786E4B" w:rsidR="00025D50" w:rsidRDefault="00311326" w:rsidP="00311326">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="002D2D1C">
         <w:t>Credit lines must also be displayed on all digital and printed publicity materials.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="5" w:type="dxa"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2785"/>
         <w:gridCol w:w="7141"/>
       </w:tblGrid>
       <w:tr w:rsidR="00311326" w14:paraId="2E617103" w14:textId="77777777" w:rsidTr="00FA10DC">
         <w:trPr>
           <w:trHeight w:val="683"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9926" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32136DA0" w14:textId="506D9B2E" w:rsidR="00311326" w:rsidRPr="003D3B4A" w:rsidRDefault="00E76A5B" w:rsidP="00FA10DC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:spacing w:after="120"/>
@@ -4911,104 +5097,116 @@
     <w:p w14:paraId="29214266" w14:textId="768C2CD0" w:rsidR="00311326" w:rsidRDefault="00311326" w:rsidP="00311326">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="200" w:after="200"/>
       </w:pPr>
       <w:r>
         <w:t>If you list donor participation on printed materials or your website, you must include the North Carolina Arts Council in the appropriate category (e.g., sponsors, directors, and benefactors)</w:t>
       </w:r>
       <w:r w:rsidR="00B66C2E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BFD06B6" w14:textId="77777777" w:rsidR="00311326" w:rsidRDefault="00311326" w:rsidP="00311326">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:t>Reproducing the Arts Council Logo</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F77525" w14:textId="77777777" w:rsidR="00311326" w:rsidRDefault="00311326" w:rsidP="00311326">
+    <w:p w14:paraId="34F77525" w14:textId="087B86FB" w:rsidR="00311326" w:rsidRDefault="00311326" w:rsidP="00311326">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="200" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Grantees may download logos from the N.C. Arts Council’s </w:t>
+        <w:t xml:space="preserve">Grantees may download logos from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00946416">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Arts Council’s </w:t>
       </w:r>
       <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00677F50">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Logo &amp; Branding Materials page</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Do not reproduce the logo from faxed or photocopied images. The logo must be reproduced as a unit without alteration. Please see our </w:t>
       </w:r>
       <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="0021149C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Logo Usage Guide</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for best practice. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D39B7CC" w14:textId="77777777" w:rsidR="00311326" w:rsidRDefault="00311326" w:rsidP="00311326">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Web and Social Media Usage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A4CD736" w14:textId="77777777" w:rsidR="00311326" w:rsidRDefault="00311326" w:rsidP="00311326">
+    <w:p w14:paraId="6A4CD736" w14:textId="05F6033C" w:rsidR="00311326" w:rsidRDefault="00311326" w:rsidP="00311326">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="200" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Please make sure that all digital instances of the N.C. Arts Council logo link to </w:t>
+        <w:t xml:space="preserve">Please make sure that all digital instances of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00946416">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Arts Council logo link to </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00C339F4">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>NCArts.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20E9251C" w14:textId="77777777" w:rsidR="00311326" w:rsidRDefault="00311326" w:rsidP="00311326">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use the hashtag </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA6265">
         <w:rPr>
@@ -5120,54 +5318,50 @@
         <w:t>se?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3234658B" w14:textId="77777777" w:rsidR="00311326" w:rsidRDefault="00311326" w:rsidP="00311326">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Contact the North Carolina Arts Council </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD6993">
         <w:t>Marketing &amp; Communications team</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for assistance.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
-        <w:tblCellMar>
-[...2 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4855"/>
         <w:gridCol w:w="5071"/>
       </w:tblGrid>
       <w:tr w:rsidR="00311326" w:rsidRPr="00521FA6" w14:paraId="122EA57F" w14:textId="77777777" w:rsidTr="0B76CD21">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4855" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3503CE25" w14:textId="668C9026" w:rsidR="00311326" w:rsidRPr="00521FA6" w:rsidRDefault="28DF78DD" w:rsidP="0B76CD21">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
               <w:rPr>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0B76CD21">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="pt-BR"/>
@@ -5177,229 +5371,264 @@
             <w:r w:rsidR="73EDECC7">
               <w:br/>
             </w:r>
             <w:r w:rsidR="00311326" w:rsidRPr="0B76CD21">
               <w:rPr>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Marketing </w:t>
             </w:r>
             <w:r w:rsidR="00311326">
               <w:t>Director</w:t>
             </w:r>
             <w:r w:rsidR="73EDECC7">
               <w:br/>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidR="1A3CEEFD" w:rsidRPr="0B76CD21">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:lang w:val="pt-BR"/>
                 </w:rPr>
                 <w:t>ai-ling.chang@dncr.nc.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="1F28427D" w14:textId="40869743" w:rsidR="00311326" w:rsidRPr="00521FA6" w:rsidRDefault="00311326" w:rsidP="2509B002">
+          <w:p w14:paraId="1F28427D" w14:textId="6EBD07B3" w:rsidR="004A5538" w:rsidRPr="00F544AE" w:rsidRDefault="004A5538" w:rsidP="00F544AE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
+              <w:ind w:right="-461"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-            </w:pPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="009E5001" w:rsidRPr="00F544AE">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Max Brzezinski</w:t>
+            </w:r>
+            <w:r w:rsidR="009E5001">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="009E5001" w:rsidRPr="009E5001">
+              <w:t>Content &amp; Communications</w:t>
+            </w:r>
+            <w:r w:rsidR="00F544AE">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E5001" w:rsidRPr="009E5001">
+              <w:t>Coordinator</w:t>
+            </w:r>
+            <w:r w:rsidR="00F544AE">
+              <w:br/>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r w:rsidR="009E5001" w:rsidRPr="00F544AE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t>max.brzezinski@dncr.nc.gov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5071" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75A32EA4" w14:textId="4091F90F" w:rsidR="00311326" w:rsidRPr="00521FA6" w:rsidRDefault="48A8D361" w:rsidP="2509B002">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="0B76CD21">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Andie Freeman</w:t>
             </w:r>
             <w:r w:rsidR="0A4E030A">
               <w:br/>
             </w:r>
             <w:r w:rsidR="1B6883F9">
               <w:t>Content and Social Media Manager</w:t>
             </w:r>
             <w:r w:rsidR="0A4E030A">
               <w:br/>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidR="6E9AE38E" w:rsidRPr="0B76CD21">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>andie.freeman@dncr.nc.gov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="668B89B4" w14:textId="32BEC9D5" w:rsidR="00311326" w:rsidRPr="00521FA6" w:rsidRDefault="00311326" w:rsidP="2509B002">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="720"/>
               </w:tabs>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="72D3D83E" w14:textId="20F34834" w:rsidR="003E25C0" w:rsidRDefault="003E25C0" w:rsidP="00AD001E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3025A698" w14:textId="77777777" w:rsidR="003E25C0" w:rsidRDefault="003E25C0">
       <w:pPr>
         <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="109B1B51" w14:textId="3D93F323" w:rsidR="00BB4773" w:rsidRPr="007D4926" w:rsidRDefault="005C5A65" w:rsidP="00405FBE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc157166301"/>
-[...90 lines deleted...]
-      <w:bookmarkStart w:id="104" w:name="_Toc216977184"/>
+      <w:bookmarkStart w:id="12" w:name="_Toc157166301"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc157166370"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc157165152"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc157165342"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc157166302"/>
+      <w:bookmarkStart w:id="17" w:name="_Toc157166371"/>
+      <w:bookmarkStart w:id="18" w:name="_IV._A_Step-by-Step"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc157165153"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc157165343"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc157166303"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc157166372"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc157165154"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc157165344"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc157166304"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc157166373"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc157165155"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc157165345"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc157166305"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc157166374"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc157165156"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc157165346"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc157166306"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc157166375"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc157165167"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc157165357"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc157166317"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc157166386"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc157165168"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc157165358"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc157166318"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc157166387"/>
+      <w:bookmarkStart w:id="43" w:name="_Toc157165169"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc157165359"/>
+      <w:bookmarkStart w:id="45" w:name="_Toc157166319"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc157166388"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc157165170"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc157165360"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc157166320"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc157166389"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc157165171"/>
+      <w:bookmarkStart w:id="52" w:name="_Toc157165361"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc157166321"/>
+      <w:bookmarkStart w:id="54" w:name="_Toc157166390"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc157165172"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc157165362"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc157166322"/>
+      <w:bookmarkStart w:id="58" w:name="_Toc157166391"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc157165173"/>
+      <w:bookmarkStart w:id="60" w:name="_Toc157165363"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc157166323"/>
+      <w:bookmarkStart w:id="62" w:name="_Toc157166392"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc157165174"/>
+      <w:bookmarkStart w:id="64" w:name="_Toc157165364"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc157166324"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc157166393"/>
+      <w:bookmarkStart w:id="67" w:name="_Toc157165175"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc157165365"/>
+      <w:bookmarkStart w:id="69" w:name="_Toc157166325"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc157166394"/>
+      <w:bookmarkStart w:id="71" w:name="_Toc157165176"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc157165366"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc157166326"/>
+      <w:bookmarkStart w:id="74" w:name="_Toc157166395"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc157165177"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc157165367"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc157166327"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc157166396"/>
+      <w:bookmarkStart w:id="79" w:name="_Toc157165178"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc157165368"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc157166328"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc157166397"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc157165179"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc157165369"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc157166329"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc157166398"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc157165180"/>
+      <w:bookmarkStart w:id="88" w:name="_Toc157165370"/>
+      <w:bookmarkStart w:id="89" w:name="_Toc157166330"/>
+      <w:bookmarkStart w:id="90" w:name="_Toc157166399"/>
+      <w:bookmarkStart w:id="91" w:name="_Toc157165181"/>
+      <w:bookmarkStart w:id="92" w:name="_Toc157165371"/>
+      <w:bookmarkStart w:id="93" w:name="_Toc157166331"/>
+      <w:bookmarkStart w:id="94" w:name="_Toc157166400"/>
+      <w:bookmarkStart w:id="95" w:name="_Toc157165182"/>
+      <w:bookmarkStart w:id="96" w:name="_Toc157165372"/>
+      <w:bookmarkStart w:id="97" w:name="_Toc157166332"/>
+      <w:bookmarkStart w:id="98" w:name="_Toc157166401"/>
+      <w:bookmarkStart w:id="99" w:name="_Toc157165183"/>
+      <w:bookmarkStart w:id="100" w:name="_Toc157165373"/>
+      <w:bookmarkStart w:id="101" w:name="_Toc157166333"/>
+      <w:bookmarkStart w:id="102" w:name="_Toc157166402"/>
+      <w:bookmarkStart w:id="103" w:name="_Toc237266982"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:bookmarkEnd w:id="26"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
       <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
@@ -5446,168 +5675,134 @@
       <w:bookmarkEnd w:id="78"/>
       <w:bookmarkEnd w:id="79"/>
       <w:bookmarkEnd w:id="80"/>
       <w:bookmarkEnd w:id="81"/>
       <w:bookmarkEnd w:id="82"/>
       <w:bookmarkEnd w:id="83"/>
       <w:bookmarkEnd w:id="84"/>
       <w:bookmarkEnd w:id="85"/>
       <w:bookmarkEnd w:id="86"/>
       <w:bookmarkEnd w:id="87"/>
       <w:bookmarkEnd w:id="88"/>
       <w:bookmarkEnd w:id="89"/>
       <w:bookmarkEnd w:id="90"/>
       <w:bookmarkEnd w:id="91"/>
       <w:bookmarkEnd w:id="92"/>
       <w:bookmarkEnd w:id="93"/>
       <w:bookmarkEnd w:id="94"/>
       <w:bookmarkEnd w:id="95"/>
       <w:bookmarkEnd w:id="96"/>
       <w:bookmarkEnd w:id="97"/>
       <w:bookmarkEnd w:id="98"/>
       <w:bookmarkEnd w:id="99"/>
       <w:bookmarkEnd w:id="100"/>
       <w:bookmarkEnd w:id="101"/>
       <w:bookmarkEnd w:id="102"/>
-      <w:bookmarkEnd w:id="103"/>
       <w:r w:rsidRPr="007D4926">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Grassroots </w:t>
       </w:r>
       <w:r w:rsidR="00407D3A" w:rsidRPr="007D4926">
         <w:t>Grant Cycle Information</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="104"/>
+      <w:bookmarkEnd w:id="103"/>
       <w:r w:rsidR="00407D3A" w:rsidRPr="007D4926">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2973BCD5" w14:textId="24B88D5E" w:rsidR="00BB4773" w:rsidRDefault="00BB4773" w:rsidP="00373166">
+    <w:p w14:paraId="2973BCD5" w14:textId="41D61820" w:rsidR="00BB4773" w:rsidRDefault="2BE55C33" w:rsidP="00373166">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="105" w:name="_Toc216977185"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="581FF904" w14:textId="64F5A591" w:rsidR="00BB4773" w:rsidRDefault="00BB4773" w:rsidP="5F504799">
+      <w:bookmarkStart w:id="104" w:name="_Toc237266983"/>
+      <w:r>
+        <w:t xml:space="preserve">Annual </w:t>
+      </w:r>
+      <w:r w:rsidR="46FDF8B7">
+        <w:t xml:space="preserve">Spending Plan </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB4773">
+        <w:t>Submission</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="104"/>
+    </w:p>
+    <w:p w14:paraId="581FF904" w14:textId="49E6C32D" w:rsidR="00BB4773" w:rsidRDefault="00BB4773" w:rsidP="5F504799">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All Grassroots </w:t>
       </w:r>
       <w:r w:rsidR="0053570B">
         <w:t>County P</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">artners must submit an annual grant application to be considered for funding. </w:t>
-[...46 lines deleted...]
-    <w:p w14:paraId="2F3FB937" w14:textId="3547308C" w:rsidR="4E6F0236" w:rsidRDefault="00411057" w:rsidP="1A8126AF">
+        <w:t xml:space="preserve">artners must submit an annual </w:t>
+      </w:r>
+      <w:r w:rsidR="7C75B9A7">
+        <w:t xml:space="preserve">spending plan </w:t>
+      </w:r>
+      <w:r w:rsidR="2429CCB8">
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="6AF8034C">
+        <w:t xml:space="preserve">is reviewed and </w:t>
+      </w:r>
+      <w:r w:rsidR="7C75B9A7">
+        <w:t xml:space="preserve">approved by </w:t>
+      </w:r>
+      <w:r w:rsidR="00946416">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidR="7C75B9A7">
+        <w:t xml:space="preserve"> Arts Council staff</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="22B2ED81">
+        <w:t xml:space="preserve">before </w:t>
+      </w:r>
+      <w:r>
+        <w:t>considered for funding.</w:t>
+      </w:r>
+      <w:r w:rsidR="57DC598C">
+        <w:t xml:space="preserve"> For efficiency, the spending plans are due on the same date as the previous year</w:t>
+      </w:r>
+      <w:r w:rsidR="3F48DD1D">
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="57DC598C">
+        <w:t xml:space="preserve">s Grassroots grant final report.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DA0ECC9" w14:textId="131723A3" w:rsidR="00BB4773" w:rsidRDefault="00BB4773" w:rsidP="00CE249E">
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="720"/>
-[...27 lines deleted...]
-          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0042117B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E80496E" wp14:editId="7A8DE1D7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>92075</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>22958</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="457200" cy="457200"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1864728997" name="Picture 1864728997" descr="Internet with solid fill"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
@@ -5632,109 +5827,118 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="457200" cy="457200"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="0042117B">
+      <w:r w:rsidR="18BAAD46" w:rsidRPr="25268834">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Applications</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">through the </w:t>
+        <w:t>Spending Plans</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> are due on </w:t>
+      </w:r>
+      <w:r w:rsidR="09580946">
+        <w:t>July 31st</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">. Applicants must submit their </w:t>
+      </w:r>
+      <w:r w:rsidR="1E6D4D8E">
+        <w:t>plans</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> through the </w:t>
       </w:r>
       <w:r w:rsidR="00E1744C">
         <w:t xml:space="preserve">OPAL </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">grant </w:t>
       </w:r>
       <w:r w:rsidR="00E1744C">
         <w:t>portal.</w:t>
       </w:r>
       <w:r w:rsidR="00104E25">
         <w:t xml:space="preserve"> Visit the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId35" w:history="1">
-        <w:r w:rsidR="00972131">
+      <w:hyperlink r:id="rId35">
+        <w:r w:rsidR="00972131" w:rsidRPr="25268834">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>G</w:t>
         </w:r>
-        <w:r w:rsidR="00104E25" w:rsidRPr="001D4AA5">
+        <w:r w:rsidR="00104E25" w:rsidRPr="25268834">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">rants </w:t>
         </w:r>
-        <w:r w:rsidR="00972131">
+        <w:r w:rsidR="00972131" w:rsidRPr="25268834">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>D</w:t>
         </w:r>
-        <w:r w:rsidR="00104E25" w:rsidRPr="001D4AA5">
+        <w:r w:rsidR="00104E25" w:rsidRPr="25268834">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ashboard</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00104E25">
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="002975A6">
         <w:t>details.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A8CF2A" w14:textId="784752AA" w:rsidR="00BB4773" w:rsidRDefault="00BB4773" w:rsidP="00BB4773">
+    <w:p w14:paraId="01A8CF2A" w14:textId="34DA7FE6" w:rsidR="00BB4773" w:rsidRDefault="00BB4773" w:rsidP="00BB4773">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r w:rsidRPr="0042117B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="301DEFFD" wp14:editId="078C928F">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>138430</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>69838</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="369277" cy="369277"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="353021032" name="Picture 353021032" descr="Document with solid fill"/>
@@ -5776,391 +5980,212 @@
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="0042117B" w:rsidRPr="0042117B">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Grant guidelines</w:t>
       </w:r>
       <w:r w:rsidR="0042117B">
         <w:t xml:space="preserve"> for a</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ll Grassroots Arts Program </w:t>
       </w:r>
       <w:r w:rsidRPr="003C0873">
-        <w:t>can be found on the N.C. Arts Council website</w:t>
+        <w:t xml:space="preserve">can be found on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00946416">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003C0873">
+        <w:t xml:space="preserve"> Arts Council website</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="004E087C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ncarts.org/gap-grant-guidelines</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44202033" w14:textId="54459C30" w:rsidR="00BB4773" w:rsidRPr="00B11F3B" w:rsidRDefault="00BB4773" w:rsidP="00373166">
+    <w:p w14:paraId="01FE54D3" w14:textId="10D89C84" w:rsidR="009F318C" w:rsidRPr="00BB201D" w:rsidRDefault="00BB4773" w:rsidP="00A86072">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-[...7 lines deleted...]
-      <w:r w:rsidR="008351CE">
+        <w:rPr>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB201D">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...4 lines deleted...]
-    <w:p w14:paraId="1F80293C" w14:textId="7BBAD23F" w:rsidR="00BB4773" w:rsidRDefault="00BB4773" w:rsidP="00BB4773">
+      <w:bookmarkStart w:id="105" w:name="_Toc237266984"/>
+      <w:r w:rsidR="65165FAF" w:rsidRPr="00BB201D">
+        <w:t xml:space="preserve">Spending Plan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB201D">
+        <w:t>Review</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="105"/>
+      <w:r w:rsidRPr="00BB201D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="4570DC26" w:rsidRPr="00BB201D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B965656" w14:textId="3D695945" w:rsidR="009F318C" w:rsidRPr="00ED5194" w:rsidRDefault="00BB4773" w:rsidP="5F504799">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
       </w:pPr>
       <w:r>
-        <w:t>North Carolina Arts Council staff performs a preliminary review of each Grassroots grant application to check for completeness and compliance.</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidR="008A26EF">
+        <w:t>North Carolina Arts Council staff review</w:t>
+      </w:r>
+      <w:r w:rsidR="38D0F66D">
         <w:t>s</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> potential </w:t>
-[...52 lines deleted...]
-      <w:r w:rsidR="00E726AC">
+        <w:t xml:space="preserve"> each Grassroots </w:t>
+      </w:r>
+      <w:r w:rsidR="69D3D49B">
+        <w:t xml:space="preserve">Partner’s </w:t>
+      </w:r>
+      <w:r w:rsidR="24D0444A">
+        <w:t>spending plan</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> to check for completeness and compliance. </w:t>
+      </w:r>
+      <w:r w:rsidR="00946416">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Arts Council staff troubleshoots potential issues directly with partners to ensure that each </w:t>
+      </w:r>
+      <w:r w:rsidR="61B9BE7E">
+        <w:t xml:space="preserve">plan </w:t>
+      </w:r>
+      <w:r w:rsidR="22CC6836">
+        <w:t>is complete prior to</w:t>
+      </w:r>
+      <w:r w:rsidR="61B9BE7E">
+        <w:t xml:space="preserve"> the contracting phase.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="106" w:name="_Hlt157166884"/>
+      <w:bookmarkEnd w:id="106"/>
+    </w:p>
+    <w:p w14:paraId="26AE7E11" w14:textId="05914E05" w:rsidR="009F318C" w:rsidRPr="00ED5194" w:rsidRDefault="00D04983" w:rsidP="00A86072">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="107" w:name="_Toc237266985"/>
+      <w:r w:rsidRPr="25268834">
+        <w:t xml:space="preserve">Grant </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4DA3" w:rsidRPr="25268834">
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="30B162AF" w:rsidRPr="25268834">
+        <w:t xml:space="preserve">ontract </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4DA3" w:rsidRPr="25268834">
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="006E36A2">
-[...16 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+      <w:r w:rsidR="30B162AF" w:rsidRPr="25268834">
+        <w:t xml:space="preserve">rocess </w:t>
+      </w:r>
+      <w:r w:rsidR="00D772BD" w:rsidRPr="25268834">
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="30B162AF" w:rsidRPr="25268834">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4DA3" w:rsidRPr="25268834">
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="30B162AF" w:rsidRPr="25268834">
+        <w:t xml:space="preserve">equired </w:t>
+      </w:r>
+      <w:r w:rsidR="003E4DA3" w:rsidRPr="25268834">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="30B162AF" w:rsidRPr="25268834">
+        <w:t>ocum</w:t>
+      </w:r>
+      <w:r w:rsidR="00B52526" w:rsidRPr="25268834">
+        <w:t>entation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="107"/>
-      <w:r w:rsidR="004569F1" w:rsidRPr="5F504799">
-[...8 lines deleted...]
-      <w:r w:rsidR="004569F1">
+      <w:r w:rsidR="30B162AF" w:rsidRPr="25268834">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...185 lines deleted...]
-    <w:p w14:paraId="3413442B" w14:textId="35D936CA" w:rsidR="009F318C" w:rsidRDefault="00E07673" w:rsidP="00FE32DE">
+    </w:p>
+    <w:p w14:paraId="3413442B" w14:textId="0D92872F" w:rsidR="009F318C" w:rsidRDefault="00E07673" w:rsidP="00FE32DE">
       <w:r>
         <w:t xml:space="preserve">Partners will be notified via email </w:t>
       </w:r>
       <w:r w:rsidR="00B52526">
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidR="00205726">
-        <w:t xml:space="preserve"> they have been awarded a grant from the N.C. Arts Council. </w:t>
+        <w:t xml:space="preserve"> they have been awarded a grant from the </w:t>
+      </w:r>
+      <w:r w:rsidR="00946416">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidR="00205726">
+        <w:t xml:space="preserve"> Arts Council. </w:t>
       </w:r>
       <w:r w:rsidR="00A018FE" w:rsidRPr="00A018FE">
-        <w:t xml:space="preserve">The contract package, including instructions for executing the contract and signing via DocuSign, will also be sent by email. </w:t>
+        <w:t xml:space="preserve">The contract package, including instructions for executing the contract and signing via </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00A018FE" w:rsidRPr="00A018FE">
+        <w:t>DocuSign</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00A018FE" w:rsidRPr="00A018FE">
+        <w:t xml:space="preserve">, will also be sent by email. </w:t>
       </w:r>
       <w:r w:rsidR="006122C8" w:rsidRPr="006122C8">
         <w:t>In addition to signing the contract,</w:t>
       </w:r>
       <w:r w:rsidR="00A47D9E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00553555">
         <w:t xml:space="preserve">all Grassroots </w:t>
       </w:r>
       <w:r w:rsidR="54640FB7">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00553555">
         <w:t xml:space="preserve">artners are required to submit specific documentation </w:t>
       </w:r>
       <w:r w:rsidR="00A459B9">
         <w:t xml:space="preserve">each year </w:t>
       </w:r>
       <w:r w:rsidR="00750747">
         <w:t xml:space="preserve">to receive a state grant. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645DCA09" w14:textId="7EAC6A2A" w:rsidR="001D511D" w:rsidRPr="008C7917" w:rsidRDefault="001D511D" w:rsidP="00FE32DE">
       <w:r w:rsidRPr="001D511D">
@@ -6187,70 +6212,71 @@
       </w:r>
       <w:r w:rsidR="000B51AA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B0F7E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>an</w:t>
       </w:r>
       <w:r w:rsidRPr="001D511D">
         <w:t>d will be collected through the OPAL grant portal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DA6CAA" w14:textId="458A71B1" w:rsidR="004107E8" w:rsidRDefault="007A431B" w:rsidP="5F504799">
+    <w:p w14:paraId="78DA6CAA" w14:textId="6D81002B" w:rsidR="004107E8" w:rsidRDefault="007A431B" w:rsidP="5F504799">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5F504799">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Grassroots </w:t>
       </w:r>
       <w:r w:rsidR="0C2A9863" w:rsidRPr="5F504799">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="5F504799">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">artners will not receive payment until </w:t>
       </w:r>
       <w:r w:rsidR="00286A4A">
@@ -6264,217 +6290,217 @@
         </w:rPr>
         <w:t>BOTH</w:t>
       </w:r>
       <w:r w:rsidRPr="5F504799">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidR="00185FDB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">signed </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="5F504799">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">contract and the </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC3ECB">
+        <w:t>contract</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="5F504799">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">required </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="5F504799">
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC3ECB">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>documentation have been received</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00822292">
+        <w:t xml:space="preserve">required </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5F504799">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and approved</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="5F504799">
+        <w:t>documentation have been received</w:t>
+      </w:r>
+      <w:r w:rsidR="00822292">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by the N.C. Arts Council’s grant</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D42D41">
+        <w:t xml:space="preserve"> and approved</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5F504799">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="5F504799">
+        <w:t xml:space="preserve"> by the NC Arts Council’s grant</w:t>
+      </w:r>
+      <w:r w:rsidR="00D42D41">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5F504799">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
         <w:t xml:space="preserve"> office. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36F7EC3D" w14:textId="19D22517" w:rsidR="008E355D" w:rsidRDefault="00191E68" w:rsidP="00373166">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="108" w:name="_Toc216977187"/>
+      <w:bookmarkStart w:id="108" w:name="_Toc237266986"/>
       <w:r w:rsidRPr="00191E68">
         <w:t xml:space="preserve">Final Reports </w:t>
       </w:r>
       <w:r w:rsidR="006B0C21">
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00191E68">
         <w:t xml:space="preserve"> Legislative Letters</w:t>
       </w:r>
       <w:bookmarkEnd w:id="108"/>
     </w:p>
-    <w:p w14:paraId="602EBDD2" w14:textId="0D90B829" w:rsidR="008E355D" w:rsidRDefault="008E405A" w:rsidP="008E355D">
+    <w:p w14:paraId="602EBDD2" w14:textId="63BC8B4D" w:rsidR="008E355D" w:rsidRDefault="008E405A" w:rsidP="008E355D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidR="008E355D">
         <w:t xml:space="preserve">Grassroots </w:t>
       </w:r>
       <w:r w:rsidR="00D64C10">
         <w:t>County P</w:t>
       </w:r>
       <w:r w:rsidR="008E355D">
         <w:t xml:space="preserve">artners must submit a final report at the end of each fiscal year documenting how the Grassroots grant funds were used. The final report must be submitted annually online by </w:t>
       </w:r>
-      <w:r w:rsidR="008E355D" w:rsidRPr="5F504799">
+      <w:r w:rsidR="008E355D" w:rsidRPr="25268834">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>July 31.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:t>July 31</w:t>
+      </w:r>
+      <w:r w:rsidR="5BFF7941" w:rsidRPr="25268834">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C34FD13" w14:textId="1FC7075D" w:rsidR="008E355D" w:rsidRPr="005D6431" w:rsidRDefault="008E355D" w:rsidP="25268834">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:br w:type="page"/>
-[...7 lines deleted...]
-        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="25268834">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="5F504799">
+        <w:t xml:space="preserve">The final report requires Grassroots </w:t>
+      </w:r>
+      <w:r w:rsidR="0EC7461F" w:rsidRPr="25268834">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>p</w:t>
       </w:r>
-      <w:r w:rsidRPr="5F504799">
+      <w:r w:rsidRPr="25268834">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>artners to submit the following items:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17DDAF4D" w14:textId="16CF2E5D" w:rsidR="008E355D" w:rsidRDefault="008E355D" w:rsidP="000A3071">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>A description of how Grassroots funds were used for the Grassroots</w:t>
       </w:r>
       <w:r w:rsidR="00874750">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -6488,294 +6514,343 @@
         <w:t xml:space="preserve"> funds benefited the Grassroots partner and its county.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E9AD7F1" w14:textId="51585466" w:rsidR="008E355D" w:rsidRDefault="008E355D" w:rsidP="000A3071">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>A budget report on Grassroots spending on the Grassroots</w:t>
       </w:r>
       <w:r w:rsidR="5AF5036E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>partner’s administration and programs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="055B1085" w14:textId="11769541" w:rsidR="008E355D" w:rsidRDefault="008E355D" w:rsidP="000A3071">
+    <w:p w14:paraId="11957B3C" w14:textId="21082721" w:rsidR="008E355D" w:rsidRDefault="008E355D" w:rsidP="00CE249E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="0" w:after="120"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Participation statistics for Grassroots </w:t>
+      </w:r>
+      <w:r w:rsidR="25C5869B">
+        <w:t>p</w:t>
+      </w:r>
+      <w:r>
+        <w:t>artner programs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EA57A20" w14:textId="7DD03730" w:rsidR="008E355D" w:rsidRDefault="008E355D" w:rsidP="000A3071">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A description of how Grassroots funds were spent to meet the </w:t>
-[...8 lines deleted...]
-    <w:p w14:paraId="11957B3C" w14:textId="693E3037" w:rsidR="008E355D" w:rsidRDefault="008E355D" w:rsidP="000A3071">
+        <w:t>Information from subgrantee final reports, including brief descriptions of each subgrantee’s projects, amount of funding, and project participation statistics.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D4AE27D" w14:textId="2D7C0D74" w:rsidR="008E355D" w:rsidRDefault="008E355D" w:rsidP="000A3071">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Participation statistics for Grassroots </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="25C5869B">
+        <w:t xml:space="preserve">Examples of program publicity using the North Carolina Arts Council credit line and logo by the Grassroots </w:t>
+      </w:r>
+      <w:r w:rsidR="0D4F9469">
         <w:t>p</w:t>
       </w:r>
       <w:r>
-        <w:t>artner programs.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2EA57A20" w14:textId="7DD03730" w:rsidR="008E355D" w:rsidRDefault="008E355D" w:rsidP="000A3071">
+        <w:t>artner and subgrantees.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDF861D" w14:textId="40F6C4A8" w:rsidR="008E355D" w:rsidRDefault="008E355D" w:rsidP="000A3071">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t>Information from subgrantee final reports, including brief descriptions of each subgrantee’s projects, amount of funding, and project participation statistics.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D4AE27D" w14:textId="2D7C0D74" w:rsidR="008E355D" w:rsidRDefault="008E355D" w:rsidP="000A3071">
+        <w:t xml:space="preserve">Copies of letters or e-mails sent to thank legislators for their support of the </w:t>
+      </w:r>
+      <w:r w:rsidR="001A10CE">
+        <w:t>North Carolina Arts Council</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0628E2ED" w14:textId="6DE40FB7" w:rsidR="008E355D" w:rsidRDefault="00310333" w:rsidP="000A3071">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Examples of program publicity using the North Carolina Arts Council credit line and logo by the Grassroots </w:t>
-[...42 lines deleted...]
-      <w:r>
         <w:t>Certification via a Docusign form</w:t>
       </w:r>
       <w:r w:rsidR="001A10CE">
         <w:t xml:space="preserve"> generated at the time of report submission</w:t>
       </w:r>
       <w:r w:rsidR="008E355D">
         <w:t xml:space="preserve"> that the information included in the final report is accurate.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D838649" w14:textId="3AC1923C" w:rsidR="00036231" w:rsidRDefault="00036231" w:rsidP="00036231">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Legislative Letters</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C61450" w14:textId="2D0D3716" w:rsidR="009F318C" w:rsidRDefault="00036231" w:rsidP="59F3995B">
+    <w:p w14:paraId="49C61450" w14:textId="2D0D3716" w:rsidR="009F318C" w:rsidRDefault="00036231" w:rsidP="4A617517">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:eastAsia="Source Sans Pro"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="auto"/>
           <w:u w:val="none"/>
         </w:rPr>
-        <w:sectPr w:rsidR="009F318C" w:rsidSect="00E34E6A">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Grassroots partner organizations are required to write a letter to each of their state legislative representatives thanking them for appropriating Grassroots funds. The </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>letters should provide information about how Grassroots funds were used to support the Grassroots partner’s program or project and the community impact of the event. Copies of letters to legislators must be included in the final report. In addition, Grassroots partners that require subgrantees to send legislative thank-you letters should submit copies of those letters in their final reports.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="25268834">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:eastAsia="Source Sans Pro"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:u w:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71EE9C0B" w14:textId="0D69EC33" w:rsidR="75455ED0" w:rsidRDefault="75455ED0" w:rsidP="4A617517">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="109" w:name="_Toc237266987"/>
+      <w:r>
+        <w:t>Grassroots Partner Accreditation</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="109"/>
+    </w:p>
+    <w:p w14:paraId="33A5C03C" w14:textId="35D0E260" w:rsidR="00880274" w:rsidRDefault="00880274" w:rsidP="25268834">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880274">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The North Carolina Arts Council affirms its partnership with local arts agencies across the state through a recurring accreditation process held on a four-year cycle. This accreditation serves as a stamp of approval, an indicator assuring the public, local governments, and funders that a local arts agency (LAA) has the capacity and quality necessary to manage state Grassroots funds for its county. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29F0BD59" w14:textId="49077B42" w:rsidR="75455ED0" w:rsidRDefault="3CD7F7C1" w:rsidP="25268834">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="25268834">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conducted by a panel of arts professionals, the process provides valuable feedback and recommendations for strengthening LAAs in the NC Arts Council network. The accreditation evaluates the organization’s management, financial stability, adherence to best practices as a nonprofit organization and a LAA, their impact in the community they serve, and their role in sustaining and developing the arts in their county. The components of the accreditation include a document and materials review; a site visit by NC Arts Council staff; virtual interviews with the LAA’s executive staff and board; and a panel review and recommendations. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75DD434C" w14:textId="289072EC" w:rsidR="4A617517" w:rsidRDefault="3CD7F7C1" w:rsidP="25268834">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:sectPr w:rsidR="4A617517" w:rsidSect="00E34E6A">
           <w:footerReference w:type="default" r:id="rId39"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="720" w:right="1152" w:bottom="720" w:left="1152" w:header="0" w:footer="288" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="382"/>
         </w:sectPr>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="25268834">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Local arts agencies are engaged on a rotating schedule by region, contextualizing their scope of services within that region. The timeline for the accreditation provides LAA partners more flexibility in applying for other NC Art Council grants. </w:t>
+      </w:r>
+      <w:r w:rsidR="35D90366" w:rsidRPr="25268834">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For more information, visit the accreditation tab on the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40" w:history="1">
+        <w:r w:rsidR="35D90366" w:rsidRPr="003D2AC3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>LAA resources page</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00957B48">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ABF8903" w14:textId="0F2B2DCD" w:rsidR="002D2D1C" w:rsidRPr="007D4926" w:rsidRDefault="00AD001E" w:rsidP="00405FBE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="109" w:name="_Toc157165189"/>
-[...60 lines deleted...]
-      <w:bookmarkEnd w:id="109"/>
+      <w:bookmarkStart w:id="110" w:name="_Toc157165189"/>
+      <w:bookmarkStart w:id="111" w:name="_Toc157165379"/>
+      <w:bookmarkStart w:id="112" w:name="_Toc157166339"/>
+      <w:bookmarkStart w:id="113" w:name="_Toc157166408"/>
+      <w:bookmarkStart w:id="114" w:name="_Toc157165190"/>
+      <w:bookmarkStart w:id="115" w:name="_Toc157165380"/>
+      <w:bookmarkStart w:id="116" w:name="_Toc157166340"/>
+      <w:bookmarkStart w:id="117" w:name="_Toc157166409"/>
+      <w:bookmarkStart w:id="118" w:name="_Toc157165191"/>
+      <w:bookmarkStart w:id="119" w:name="_Toc157165381"/>
+      <w:bookmarkStart w:id="120" w:name="_Toc157166341"/>
+      <w:bookmarkStart w:id="121" w:name="_Toc157166410"/>
+      <w:bookmarkStart w:id="122" w:name="_Toc157165192"/>
+      <w:bookmarkStart w:id="123" w:name="_Toc157165382"/>
+      <w:bookmarkStart w:id="124" w:name="_Toc157166342"/>
+      <w:bookmarkStart w:id="125" w:name="_Toc157166411"/>
+      <w:bookmarkStart w:id="126" w:name="_Toc157165193"/>
+      <w:bookmarkStart w:id="127" w:name="_Toc157165383"/>
+      <w:bookmarkStart w:id="128" w:name="_Toc157166343"/>
+      <w:bookmarkStart w:id="129" w:name="_Toc157166412"/>
+      <w:bookmarkStart w:id="130" w:name="_Toc157165194"/>
+      <w:bookmarkStart w:id="131" w:name="_Toc157165384"/>
+      <w:bookmarkStart w:id="132" w:name="_Toc157166344"/>
+      <w:bookmarkStart w:id="133" w:name="_Toc157166413"/>
+      <w:bookmarkStart w:id="134" w:name="_Toc157165195"/>
+      <w:bookmarkStart w:id="135" w:name="_Toc157165385"/>
+      <w:bookmarkStart w:id="136" w:name="_Toc157166345"/>
+      <w:bookmarkStart w:id="137" w:name="_Toc157166414"/>
+      <w:bookmarkStart w:id="138" w:name="_Toc157165196"/>
+      <w:bookmarkStart w:id="139" w:name="_Toc157165386"/>
+      <w:bookmarkStart w:id="140" w:name="_Toc157166346"/>
+      <w:bookmarkStart w:id="141" w:name="_Toc157166415"/>
+      <w:bookmarkStart w:id="142" w:name="_Toc157165197"/>
+      <w:bookmarkStart w:id="143" w:name="_Toc157165387"/>
+      <w:bookmarkStart w:id="144" w:name="_Toc157166347"/>
+      <w:bookmarkStart w:id="145" w:name="_Toc157166416"/>
+      <w:bookmarkStart w:id="146" w:name="_Toc157165198"/>
+      <w:bookmarkStart w:id="147" w:name="_Toc157165388"/>
+      <w:bookmarkStart w:id="148" w:name="_Toc157166348"/>
+      <w:bookmarkStart w:id="149" w:name="_Toc157166417"/>
+      <w:bookmarkStart w:id="150" w:name="_Toc157165199"/>
+      <w:bookmarkStart w:id="151" w:name="_Toc157165389"/>
+      <w:bookmarkStart w:id="152" w:name="_Toc157166349"/>
+      <w:bookmarkStart w:id="153" w:name="_Toc157166418"/>
+      <w:bookmarkStart w:id="154" w:name="_Toc157165200"/>
+      <w:bookmarkStart w:id="155" w:name="_Toc157165390"/>
+      <w:bookmarkStart w:id="156" w:name="_Toc157166350"/>
+      <w:bookmarkStart w:id="157" w:name="_Toc157166419"/>
+      <w:bookmarkStart w:id="158" w:name="_Toc157165201"/>
+      <w:bookmarkStart w:id="159" w:name="_Toc157165391"/>
+      <w:bookmarkStart w:id="160" w:name="_Toc157166351"/>
+      <w:bookmarkStart w:id="161" w:name="_Toc157166420"/>
+      <w:bookmarkStart w:id="162" w:name="_Toc157165202"/>
+      <w:bookmarkStart w:id="163" w:name="_Toc157165392"/>
+      <w:bookmarkStart w:id="164" w:name="_Toc157166352"/>
+      <w:bookmarkStart w:id="165" w:name="_Toc157166421"/>
+      <w:bookmarkStart w:id="166" w:name="_Toc157165203"/>
+      <w:bookmarkStart w:id="167" w:name="_Toc157165393"/>
+      <w:bookmarkStart w:id="168" w:name="_Toc157166353"/>
+      <w:bookmarkStart w:id="169" w:name="_Toc157166422"/>
+      <w:bookmarkStart w:id="170" w:name="_Toc237266988"/>
       <w:bookmarkEnd w:id="110"/>
       <w:bookmarkEnd w:id="111"/>
       <w:bookmarkEnd w:id="112"/>
       <w:bookmarkEnd w:id="113"/>
       <w:bookmarkEnd w:id="114"/>
       <w:bookmarkEnd w:id="115"/>
       <w:bookmarkEnd w:id="116"/>
       <w:bookmarkEnd w:id="117"/>
       <w:bookmarkEnd w:id="118"/>
       <w:bookmarkEnd w:id="119"/>
       <w:bookmarkEnd w:id="120"/>
       <w:bookmarkEnd w:id="121"/>
       <w:bookmarkEnd w:id="122"/>
       <w:bookmarkEnd w:id="123"/>
       <w:bookmarkEnd w:id="124"/>
       <w:bookmarkEnd w:id="125"/>
       <w:bookmarkEnd w:id="126"/>
       <w:bookmarkEnd w:id="127"/>
       <w:bookmarkEnd w:id="128"/>
       <w:bookmarkEnd w:id="129"/>
       <w:bookmarkEnd w:id="130"/>
       <w:bookmarkEnd w:id="131"/>
       <w:bookmarkEnd w:id="132"/>
       <w:bookmarkEnd w:id="133"/>
       <w:bookmarkEnd w:id="134"/>
@@ -6791,276 +6866,277 @@
       <w:bookmarkEnd w:id="144"/>
       <w:bookmarkEnd w:id="145"/>
       <w:bookmarkEnd w:id="146"/>
       <w:bookmarkEnd w:id="147"/>
       <w:bookmarkEnd w:id="148"/>
       <w:bookmarkEnd w:id="149"/>
       <w:bookmarkEnd w:id="150"/>
       <w:bookmarkEnd w:id="151"/>
       <w:bookmarkEnd w:id="152"/>
       <w:bookmarkEnd w:id="153"/>
       <w:bookmarkEnd w:id="154"/>
       <w:bookmarkEnd w:id="155"/>
       <w:bookmarkEnd w:id="156"/>
       <w:bookmarkEnd w:id="157"/>
       <w:bookmarkEnd w:id="158"/>
       <w:bookmarkEnd w:id="159"/>
       <w:bookmarkEnd w:id="160"/>
       <w:bookmarkEnd w:id="161"/>
       <w:bookmarkEnd w:id="162"/>
       <w:bookmarkEnd w:id="163"/>
       <w:bookmarkEnd w:id="164"/>
       <w:bookmarkEnd w:id="165"/>
       <w:bookmarkEnd w:id="166"/>
       <w:bookmarkEnd w:id="167"/>
       <w:bookmarkEnd w:id="168"/>
+      <w:bookmarkEnd w:id="169"/>
       <w:r w:rsidRPr="007D4926">
         <w:lastRenderedPageBreak/>
         <w:t>A Step-by-Step Guide to Subgranting</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="169"/>
+      <w:bookmarkEnd w:id="170"/>
     </w:p>
     <w:p w14:paraId="5D19BCAE" w14:textId="1FAA80A3" w:rsidR="00EB2675" w:rsidRDefault="00EB2675" w:rsidP="00373166">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="170" w:name="_Toc216977189"/>
+      <w:bookmarkStart w:id="171" w:name="_Toc237266989"/>
       <w:r w:rsidRPr="00EB2675">
         <w:t>Grassroots Arts Program Subgrant System Overview</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="170"/>
+      <w:bookmarkEnd w:id="171"/>
     </w:p>
     <w:p w14:paraId="323C0D9A" w14:textId="4D5D14F1" w:rsidR="00AD001E" w:rsidRDefault="00403D02" w:rsidP="00AD001E">
       <w:r>
         <w:t>Grassroots partner</w:t>
       </w:r>
       <w:r w:rsidR="002F1165">
         <w:t xml:space="preserve">s with county populations of 50,000 or more are required to subgrant at least 50 percent of their allocations to other </w:t>
       </w:r>
       <w:r w:rsidR="477A995D">
         <w:t>entities</w:t>
       </w:r>
       <w:r w:rsidR="002F1165">
         <w:t xml:space="preserve"> in their county to conduct arts programs. If the </w:t>
       </w:r>
       <w:r>
         <w:t>Grassroots partner</w:t>
       </w:r>
       <w:r w:rsidR="002F1165">
         <w:t xml:space="preserve"> is not required to subgrant, but chooses to, </w:t>
       </w:r>
       <w:r w:rsidR="63A8115E">
         <w:t xml:space="preserve">we encourage </w:t>
       </w:r>
       <w:r w:rsidR="002F1165">
         <w:t xml:space="preserve">these same guidelines </w:t>
       </w:r>
       <w:r w:rsidR="00A66C11">
         <w:t>to be</w:t>
       </w:r>
       <w:r w:rsidR="002F1165">
         <w:t xml:space="preserve"> followed</w:t>
       </w:r>
       <w:r w:rsidR="54112891">
         <w:t xml:space="preserve"> as best practice</w:t>
       </w:r>
       <w:r w:rsidR="002F1165">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B9F923" w14:textId="4B46F96D" w:rsidR="00EA501B" w:rsidRDefault="00EA501B" w:rsidP="00AD001E">
+    <w:p w14:paraId="38B9F923" w14:textId="08F06C95" w:rsidR="00EA501B" w:rsidRDefault="00EA501B" w:rsidP="00AD001E">
       <w:r w:rsidRPr="00FE4373">
-        <w:t xml:space="preserve">The N.C. Arts Council staff prepared </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE4373">
+        <w:t xml:space="preserve"> Arts Council staff prepared </w:t>
       </w:r>
       <w:r w:rsidR="00A66C11">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4373">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE4373">
         <w:t>toolkit</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4373">
         <w:t xml:space="preserve"> to help </w:t>
       </w:r>
       <w:r w:rsidR="00403D02">
         <w:t>Grassroots partner</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE4373">
         <w:t>s subgrant their Grassroots arts funds.</w:t>
       </w:r>
       <w:r w:rsidR="6093FD3F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D53FA6">
         <w:t>Examples or a</w:t>
       </w:r>
       <w:r w:rsidR="6093FD3F">
         <w:t xml:space="preserve">ll associated forms with the subgranting process are available online </w:t>
       </w:r>
       <w:r w:rsidR="0087328D">
         <w:t xml:space="preserve">at the following link: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:anchor="GAPSubgrantingToolkit-848" w:history="1">
+      <w:hyperlink r:id="rId41" w:anchor="GAPSubgrantingToolkit-848" w:history="1">
         <w:r w:rsidR="006E52CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>S</w:t>
         </w:r>
         <w:r w:rsidR="6093FD3F" w:rsidRPr="00D77318">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">ubgranting </w:t>
         </w:r>
         <w:r w:rsidR="006E52CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>T</w:t>
         </w:r>
         <w:r w:rsidR="6093FD3F" w:rsidRPr="00D77318">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>oolkit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="6093FD3F" w:rsidRPr="006E52CD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B4290A6" w14:textId="08D57EAC" w:rsidR="00AD5270" w:rsidRDefault="001D7787" w:rsidP="00373166">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="171" w:name="_Hlk216335226"/>
-      <w:bookmarkStart w:id="172" w:name="_Toc216977190"/>
+      <w:bookmarkStart w:id="172" w:name="_Toc237266990"/>
+      <w:bookmarkStart w:id="173" w:name="_Hlk216335226"/>
       <w:r>
         <w:t xml:space="preserve">Rules and </w:t>
       </w:r>
       <w:r w:rsidR="00AD5270">
         <w:t>Eligibility</w:t>
       </w:r>
       <w:r w:rsidR="00CE0EE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AD5270">
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00E665B3">
         <w:t xml:space="preserve">All Grassroots </w:t>
       </w:r>
       <w:r w:rsidR="00AD5270">
         <w:t>Subgrants</w:t>
       </w:r>
       <w:bookmarkEnd w:id="172"/>
     </w:p>
-    <w:p w14:paraId="00FA4480" w14:textId="70D6F1DD" w:rsidR="001D7787" w:rsidRPr="001D7787" w:rsidRDefault="001D7787" w:rsidP="001D7787">
+    <w:p w14:paraId="00FA4480" w14:textId="764BAAF0" w:rsidR="001D7787" w:rsidRPr="001D7787" w:rsidRDefault="001D7787" w:rsidP="001D7787">
       <w:r>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidR="00DC74BB">
         <w:t>funding policies</w:t>
       </w:r>
       <w:r w:rsidR="00E557FD">
         <w:t xml:space="preserve"> and prohibitions</w:t>
       </w:r>
       <w:r w:rsidR="00DC74BB">
         <w:t xml:space="preserve"> regarding the use of Grassroots Arts Program grant funds </w:t>
       </w:r>
-      <w:r w:rsidR="00532C38">
-[...1 lines deleted...]
-      </w:r>
       <w:hyperlink w:anchor="_Funding_Policies" w:history="1">
-        <w:r w:rsidR="00532C38" w:rsidRPr="00330AD3">
+        <w:r w:rsidR="00DB2452">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>pages 9 and 10</w:t>
+          <w:t>listed on this document</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00532C38">
+      <w:r w:rsidR="00DB2452">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">of this document </w:t>
       </w:r>
       <w:r w:rsidR="00532C38">
         <w:t>apply to subgrant</w:t>
       </w:r>
       <w:r w:rsidR="00147554">
         <w:t>s of Grassroots funds.</w:t>
       </w:r>
       <w:r w:rsidR="00DC74BB">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p w14:paraId="4C4F469D" w14:textId="0469DF73" w:rsidR="00AD5270" w:rsidRDefault="00681D80" w:rsidP="00AD5270">
       <w:r>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00AD5270">
         <w:t xml:space="preserve">onprofit 501(c)(3) </w:t>
       </w:r>
       <w:r w:rsidR="666A82DA">
         <w:t>organizations</w:t>
       </w:r>
       <w:r w:rsidR="00BC67E7">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AD5270">
         <w:t>organizations that are nonprofit in nature</w:t>
       </w:r>
       <w:r w:rsidR="29315E13">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00AD5270">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="417FBB75">
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00D36E53">
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="417FBB75">
         <w:t>ndividuals are eligible</w:t>
       </w:r>
       <w:r w:rsidR="00AD5270">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="41EBC015">
         <w:t>to apply for</w:t>
       </w:r>
       <w:r w:rsidR="00AD5270">
         <w:t xml:space="preserve"> subgrants.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="173" w:name="_Hlk216335475"/>
+      <w:bookmarkStart w:id="174" w:name="_Hlk216335475"/>
     </w:p>
     <w:p w14:paraId="39BA421F" w14:textId="49B1D774" w:rsidR="005918BE" w:rsidRDefault="00267AB0" w:rsidP="0035246E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Grassroots subgrants will be </w:t>
       </w:r>
       <w:r w:rsidR="005918BE">
         <w:t>evaluate</w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="0035246E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007472C4">
         <w:t xml:space="preserve">using </w:t>
       </w:r>
       <w:r w:rsidR="005918BE">
         <w:t xml:space="preserve">the following </w:t>
       </w:r>
       <w:r w:rsidR="007472C4">
         <w:t xml:space="preserve">broad </w:t>
@@ -7090,264 +7166,272 @@
       <w:r>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Community impact of project or programs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E6EB970" w14:textId="2DA20CE5" w:rsidR="005918BE" w:rsidRDefault="005918BE" w:rsidP="00285C9E">
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ability to plan and implement project</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09008DE8" w14:textId="5A3B037E" w:rsidR="00040B24" w:rsidRDefault="00040B24" w:rsidP="00040B24">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="174" w:name="_Toc216977191"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:bookmarkStart w:id="175" w:name="_Toc237266991"/>
+      <w:bookmarkEnd w:id="174"/>
+      <w:r>
         <w:t>Flexibility</w:t>
       </w:r>
       <w:r w:rsidR="007472C4">
         <w:t xml:space="preserve"> within the </w:t>
       </w:r>
       <w:r w:rsidR="002177C9">
         <w:t xml:space="preserve">Subgranting </w:t>
       </w:r>
       <w:r w:rsidR="007472C4">
         <w:t xml:space="preserve">Rules for </w:t>
       </w:r>
       <w:r w:rsidR="002177C9">
         <w:t>Grassroots Partners</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="174"/>
+      <w:bookmarkEnd w:id="175"/>
     </w:p>
     <w:p w14:paraId="5E2C9293" w14:textId="7BABE235" w:rsidR="002B7BD9" w:rsidRPr="002B7BD9" w:rsidRDefault="005907ED" w:rsidP="002B7BD9">
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="002B7BD9" w:rsidRPr="002B7BD9">
         <w:t>he</w:t>
       </w:r>
       <w:r w:rsidR="00BA0EA2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002177C9">
         <w:t>subgranting guidelines apply for all</w:t>
       </w:r>
       <w:r w:rsidR="002B7BD9" w:rsidRPr="002B7BD9">
         <w:t xml:space="preserve"> Grassroots subgranting efforts</w:t>
       </w:r>
       <w:r>
         <w:t>; however</w:t>
       </w:r>
       <w:r w:rsidR="002B7BD9" w:rsidRPr="002B7BD9">
         <w:t>, Grassroots County Partner</w:t>
       </w:r>
       <w:r w:rsidR="002177C9">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="002B7BD9" w:rsidRPr="002B7BD9">
         <w:t xml:space="preserve"> ha</w:t>
       </w:r>
       <w:r w:rsidR="002177C9">
         <w:t>ve the</w:t>
       </w:r>
       <w:r w:rsidR="002B7BD9" w:rsidRPr="002B7BD9">
         <w:t xml:space="preserve"> latitude to tailor their local subgrant program to serve the needs of their community. For example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F00059D" w14:textId="2F8D09F2" w:rsidR="002B7BD9" w:rsidRPr="002B7BD9" w:rsidRDefault="002B7BD9" w:rsidP="002B7BD9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7BD9">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Grassroots </w:t>
       </w:r>
       <w:r w:rsidR="002177C9">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7BD9">
         <w:t xml:space="preserve">artners can determine if there is a matching requirement in their local subgranting guidelines. As long as the Grassroots County partner can fulfill its contractual obligation to match the state allotment through other means, it does not need to require a 1:1 match for subgrantees. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE44DAC" w14:textId="1FDA38C2" w:rsidR="002B7BD9" w:rsidRPr="002B7BD9" w:rsidRDefault="002B7BD9" w:rsidP="002B7BD9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7BD9">
         <w:t xml:space="preserve">Grassroots </w:t>
       </w:r>
       <w:r w:rsidR="002177C9">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7BD9">
         <w:t xml:space="preserve">artners can determine if they wish to open up eligibility to unincorporated organizations and/or individual artists. The rules </w:t>
       </w:r>
       <w:r w:rsidR="002177C9">
         <w:t>allow partners to</w:t>
       </w:r>
       <w:r w:rsidRPr="002B7BD9">
         <w:t xml:space="preserve"> fund those entities; however, it is not required. </w:t>
       </w:r>
       <w:r w:rsidR="00681D80" w:rsidRPr="00681D80">
         <w:t>Also, Grassroots partners may or may not require applicants without a 501(c)(3) to have a fiscal agent to receive the funds on their behalf.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4784A037" w14:textId="0752C129" w:rsidR="002B7BD9" w:rsidRPr="002B7BD9" w:rsidRDefault="002B7BD9" w:rsidP="002B7BD9">
+    <w:p w14:paraId="46034B00" w14:textId="7D383B4D" w:rsidR="002B7BD9" w:rsidRPr="002B7BD9" w:rsidRDefault="002B7BD9" w:rsidP="25268834">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
-      <w:r w:rsidRPr="002B7BD9">
-[...9 lines deleted...]
-    <w:p w14:paraId="46034B00" w14:textId="40DC4D0A" w:rsidR="002B7BD9" w:rsidRPr="002B7BD9" w:rsidRDefault="002B7BD9" w:rsidP="002B7BD9">
+      <w:r>
+        <w:t>Grassroots County Partners can determine if their local subgranting provides operating support for arts organizations or funding for arts projects</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7531">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> or both.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="076123DB" w14:textId="6303B0DB" w:rsidR="002B7BD9" w:rsidRPr="002B7BD9" w:rsidRDefault="002B7BD9" w:rsidP="002B7BD9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="002B7BD9">
-        <w:t>Grassroots County Partners can determine if their local subgranting provides operating support for arts organizations or funding for arts projects</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="002B7BD9">
         <w:t>Grassroots County Partners can determine what they wish to name their local subgranting program</w:t>
       </w:r>
       <w:r w:rsidR="002A0FE0">
         <w:t xml:space="preserve">, i.e. Organizational Support </w:t>
       </w:r>
       <w:r w:rsidR="00600843">
         <w:t xml:space="preserve">or Project Support. </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7BD9">
-        <w:t xml:space="preserve">It does not have to be called Grassroots; however, the North Carolina Arts Council’s logo and credit line should still be associated with the subgranted awards. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="34A94EC4" w14:textId="15C045D9" w:rsidR="002B7BD9" w:rsidRPr="002B7BD9" w:rsidRDefault="002B7BD9" w:rsidP="002B7BD9">
+        <w:t xml:space="preserve">It does not have to be called Grassroots; however, the North Carolina Arts Council’s logo and credit line should still be associated with the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="002B7BD9">
-        <w:t xml:space="preserve">The subgranting circumstances of each county are unique. Some Grassroots County Partners award subgrants with dollars from multiple sources, not just Grassroots. </w:t>
-      </w:r>
+        <w:t>subgranted</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="002B7BD9">
-        <w:lastRenderedPageBreak/>
-        <w:t>Some partners have a large network of local arts groups eligible for funding; others have fewer. Some partners have dedicated staff and grant management systems; others rely on volunteers and spreadsheets.</w:t>
+        <w:t xml:space="preserve"> awards. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34A94EC4" w14:textId="0A824675" w:rsidR="002B7BD9" w:rsidRPr="002B7BD9" w:rsidRDefault="002B7BD9" w:rsidP="002B7BD9">
+      <w:r w:rsidRPr="002B7BD9">
+        <w:t>The subgranting circumstances of each county are unique. Some Grassroots County Partners award subgrants with dollars from multiple sources, not just Grassroots. Some partners have a large network of local arts groups eligible for funding; others have fewer. Some partners have dedicated staff and grant management systems; others rely on volunteers and spreadsheets.</w:t>
       </w:r>
       <w:r w:rsidR="00644B39">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002B7BD9">
-        <w:t xml:space="preserve">The N.C. Arts Council staff is available to consult with Grassroots partners as they navigate these decisions, taking into account specific local subgranting circumstances and goals. </w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B7BD9">
+        <w:t xml:space="preserve"> Arts Council staff is available to consult with Grassroots partners as they navigate these decisions, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002B7BD9">
+        <w:t>taking into account</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002B7BD9">
+        <w:t xml:space="preserve"> specific local subgranting circumstances and goals. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1854D745" w14:textId="552D4AA4" w:rsidR="00AD5270" w:rsidRDefault="00AD5270" w:rsidP="00373166">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="175" w:name="_Toc216977192"/>
+      <w:bookmarkStart w:id="176" w:name="_Toc237266992"/>
       <w:r>
         <w:t xml:space="preserve">Priorities for </w:t>
       </w:r>
       <w:r w:rsidR="00BC6A1D">
         <w:t xml:space="preserve">Subgrant </w:t>
       </w:r>
       <w:r>
         <w:t>Funding</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="175"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="1604090B" w14:textId="54B3DECE" w:rsidR="00F469C6" w:rsidRDefault="00AD5270" w:rsidP="00DA3184">
+      <w:bookmarkEnd w:id="176"/>
+    </w:p>
+    <w:p w14:paraId="1604090B" w14:textId="181DC86C" w:rsidR="00F469C6" w:rsidRDefault="00AD5270" w:rsidP="00DA3184">
       <w:pPr>
         <w:ind w:left="900"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="008415F8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>first priority</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> for awarding subgrants is to provide program or operating support to qualified arts organizations (where they exist), such as theaters, symphonies, galleries, art guilds, choral societies, dance companies, folk arts societies, writer’s </w:t>
+        <w:t xml:space="preserve"> for awarding subgrants is to provide program or operating support to qualified arts organizations (where they exist), such as theaters, symphonies, galleries, art guilds, choral societies, dance companies, folk arts </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">societies, writer’s </w:t>
       </w:r>
       <w:r w:rsidR="00F96F27">
         <w:t>groups,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and arts festivals. </w:t>
       </w:r>
       <w:r w:rsidR="00386538">
         <w:t xml:space="preserve">Subgrants of Grassroots funds </w:t>
       </w:r>
       <w:r w:rsidR="003058C3">
-        <w:t>may not be awarded to arts organizations that already receive operating support directly from the N</w:t>
+        <w:t xml:space="preserve">may not be awarded to arts organizations that already receive operating support directly from the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:t>NC</w:t>
       </w:r>
       <w:r w:rsidR="003C7227">
-        <w:t>.C. Arts Council.</w:t>
+        <w:t xml:space="preserve"> Arts Council.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0514AE82" w14:textId="61BA49FF" w:rsidR="00AD5270" w:rsidRDefault="00AD5270" w:rsidP="697ADF26">
       <w:pPr>
         <w:ind w:left="900"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="697ADF26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>second priority</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for subgranting Grassroots funds is to support arts learning and arts-in-education programs conducted by qualified artists. These can be artist residencies in schools, after-school </w:t>
       </w:r>
       <w:r w:rsidR="00510E26">
         <w:t>programs,</w:t>
       </w:r>
       <w:r w:rsidR="00844D62">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -7370,185 +7454,194 @@
         <w:t>third priority</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> for awarding subgrants is to support other community</w:t>
       </w:r>
       <w:r w:rsidR="3512A451">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">civic organizations that provide </w:t>
       </w:r>
       <w:r w:rsidR="09CEFBD1">
         <w:t>arts</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> experiences for the greater community. These programs must be conducted by qualified artists</w:t>
       </w:r>
       <w:r w:rsidR="00117248">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70A3989C" w14:textId="0B1E17DD" w:rsidR="00BE3941" w:rsidRDefault="00137D3C" w:rsidP="00373166">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="176" w:name="_Toc216977193"/>
+      <w:bookmarkStart w:id="177" w:name="_Toc237266993"/>
       <w:r>
         <w:t xml:space="preserve">How to </w:t>
       </w:r>
       <w:r w:rsidR="45587900">
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ubgrant Grassroots Arts Program </w:t>
       </w:r>
       <w:r w:rsidR="00915890">
         <w:t>F</w:t>
       </w:r>
       <w:r>
         <w:t>unds</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="176"/>
+      <w:bookmarkEnd w:id="177"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7581AAFB" w14:textId="2E7CF0E7" w:rsidR="00137D3C" w:rsidRDefault="00A6270F" w:rsidP="00A6270F">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r w:rsidRPr="00A6270F">
         <w:t>Step 1: Establish a Timeline for the Subgrant Process</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D835040" w14:textId="237D8DFA" w:rsidR="001156A6" w:rsidRDefault="001156A6" w:rsidP="001156A6">
-[...1 lines deleted...]
-        <w:t>In establishing a timeline for the subgranting process, keep in mind the two annual N</w:t>
+    <w:p w14:paraId="2D835040" w14:textId="62A0D543" w:rsidR="001156A6" w:rsidRDefault="001156A6" w:rsidP="001156A6">
+      <w:r>
+        <w:t xml:space="preserve">In establishing a timeline for the subgranting process, keep in mind the two annual </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:t>NC</w:t>
       </w:r>
       <w:r w:rsidR="00255A16">
-        <w:t>.C. Arts Council</w:t>
+        <w:t xml:space="preserve"> Arts Council</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> deadlines that </w:t>
       </w:r>
       <w:r w:rsidR="046DB94C">
         <w:t>Grassroots partners</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> must meet:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52CFE4CF" w14:textId="77777777" w:rsidR="00773AD3" w:rsidRPr="00773AD3" w:rsidRDefault="00773AD3" w:rsidP="00773AD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00773AD3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">By September 30: </w:t>
       </w:r>
       <w:r w:rsidRPr="00773AD3">
         <w:t>Grassroots partners should complete their subgrants panel meetings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62845D3E" w14:textId="77777777" w:rsidR="00773AD3" w:rsidRPr="00773AD3" w:rsidRDefault="00773AD3" w:rsidP="00773AD3">
+    <w:p w14:paraId="62845D3E" w14:textId="4F224DF2" w:rsidR="00773AD3" w:rsidRPr="00773AD3" w:rsidRDefault="00773AD3" w:rsidP="00773AD3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00773AD3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">By July 31: </w:t>
       </w:r>
       <w:r w:rsidRPr="00773AD3">
-        <w:t>Final reports from Grassroots partners are due to the N.C. Arts Council.</w:t>
+        <w:t xml:space="preserve">Final reports from Grassroots partners are due to the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00773AD3">
+        <w:t xml:space="preserve"> Arts Council.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0218DF3E" w14:textId="2372DD3E" w:rsidR="00A6270F" w:rsidRDefault="001156A6" w:rsidP="00773AD3">
       <w:r>
         <w:t xml:space="preserve">In general, most </w:t>
       </w:r>
       <w:r w:rsidR="009D0762">
         <w:t>Grassroots partner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">s announce the availability of funds to their communities in April or May and require that applications be submitted by June. A month-by-month timeline is available for review in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:anchor="GAPSubgrantingToolkit-848" w:history="1">
+      <w:hyperlink r:id="rId42" w:anchor="GAPSubgrantingToolkit-848" w:history="1">
         <w:r w:rsidRPr="00D77318">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Subgranting Toolkit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00574DAA">
         <w:t xml:space="preserve"> on our website</w:t>
       </w:r>
       <w:r w:rsidR="003327D2">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A14580D" w14:textId="77777777" w:rsidR="00B80D08" w:rsidRDefault="00B80D08" w:rsidP="00A75DC2">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Step 2: Distribute Subgrant Guidelines and Application Form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B542307" w14:textId="6B029DC4" w:rsidR="00B753F7" w:rsidRDefault="00B80D08" w:rsidP="00B80D08">
       <w:r>
         <w:t>Prepare a clear set of guidelines and criteria that will support applicants in preparing competitive subgrant applications. Guidelines should include all requirements for receiving and administering the grant (for example</w:t>
       </w:r>
       <w:r w:rsidR="004F1D08">
         <w:t>;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> matching requirement, gathering audience statistics and demographics, and final report submission date). Post guidelines online and have printed copies available for constituents. A</w:t>
       </w:r>
       <w:r w:rsidR="007636B2">
         <w:t xml:space="preserve"> sample </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">application and a sample of grant guidelines are included in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId42" w:anchor="GAPSubgrantingToolkit-848">
+      <w:hyperlink r:id="rId43" w:anchor="GAPSubgrantingToolkit-848">
         <w:r w:rsidRPr="697ADF26">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Subgranting Toolkit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. You </w:t>
       </w:r>
       <w:r w:rsidR="007636B2">
         <w:t>are allowed to</w:t>
       </w:r>
       <w:r w:rsidR="5740130F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>modify these documents</w:t>
       </w:r>
       <w:r w:rsidR="54D53204">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F0B2939" w14:textId="77777777" w:rsidR="00D678BE" w:rsidRDefault="00D678BE" w:rsidP="00D678BE">
       <w:pPr>
@@ -7558,288 +7651,313 @@
         <w:t>Step 3: Publicize the Availability of Funds</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A396712" w14:textId="4DB50AD2" w:rsidR="00D678BE" w:rsidRDefault="00D678BE" w:rsidP="00D678BE">
       <w:r>
         <w:t xml:space="preserve">Publicize the availability of Grassroots funds to your community. Six weeks before the Grassroots subgrant application is due, prepare a </w:t>
       </w:r>
       <w:r w:rsidR="00E54B02">
         <w:t>press</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> release explaining the Grassroots Arts Program and the availability of funds. Include information about assistance available for completing the grant application and the deadline for the application. Send information to past recipients, local newspapers, and the county’s database of art</w:t>
       </w:r>
       <w:r w:rsidR="259F78D5">
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> organizations. Post the application on your website. Follow up with phone calls to media outlets and former grant recipients. A sample press release can be </w:t>
       </w:r>
       <w:r w:rsidR="00574DAA">
         <w:t>found in</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId43" w:anchor="GAPSubgrantingToolkit-848" w:history="1">
+      <w:hyperlink r:id="rId44" w:anchor="GAPSubgrantingToolkit-848" w:history="1">
         <w:r w:rsidRPr="00D77318">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Subgranting Toolkit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006E52CD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2733DEA7" w14:textId="77777777" w:rsidR="00D678BE" w:rsidRDefault="00D678BE" w:rsidP="00D678BE">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-        <w:t>Step 4: Offer Assistance to Constituents</w:t>
+        <w:t xml:space="preserve">Step 4: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Offer Assistance to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Constituents</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFDD551" w14:textId="204206A9" w:rsidR="00DE1EDF" w:rsidRPr="00FE7E58" w:rsidRDefault="00D678BE" w:rsidP="5CFD5144">
       <w:r>
         <w:t xml:space="preserve">Provide training workshops and/or individual consultations to help </w:t>
       </w:r>
       <w:r w:rsidR="3BC187D7">
         <w:t>applicants</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> prepare their subgrant </w:t>
       </w:r>
       <w:r w:rsidR="0CB91C4C">
         <w:t>proposals.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> A PowerPoint is available for you to use in conducting subgranting workshops </w:t>
       </w:r>
       <w:r w:rsidR="00FE7E58">
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId44" w:anchor="GAPSubgrantingToolkit-848" w:history="1">
+      <w:hyperlink r:id="rId45" w:anchor="GAPSubgrantingToolkit-848" w:history="1">
         <w:r w:rsidR="00FE7E58" w:rsidRPr="00D77318">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Subgranting Toolkit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FE7E58" w:rsidRPr="006E52CD">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="479CAA99">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D474AFF" w14:textId="12E1C4BA" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00DE1EDF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Step 5: Recruiting and Preparing Subgrant Panel</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5314E31D" w14:textId="2D5B103D" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00DE1EDF">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Subgrant applications should be evaluated by a group of people knowledgeable about the county’s arts organizations, local arts resources, and arts needs. The panel must reflect the demographics of the community. A typical panel has four to six members, with a board member of </w:t>
+    <w:p w14:paraId="5314E31D" w14:textId="55D8A90E" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00DE1EDF">
+      <w:r>
+        <w:t xml:space="preserve">Subgrant applications should be evaluated by a group of people knowledgeable about the county’s arts organizations, local arts resources, and arts needs. The panel </w:t>
+      </w:r>
+      <w:r w:rsidR="12805EBE">
+        <w:t>should</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> reflect the demographics of the community. A typical panel has four to six members, with a board member of </w:t>
       </w:r>
       <w:r w:rsidR="00D20024">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="000965DA">
         <w:t>Grassroots partner</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> serving as chair. Other board members may serve on the panel, but the panel must also include arts professionals and other community members to ensure impartiality in decision making. Panel members’ terms of service should be limited.</w:t>
+        <w:t xml:space="preserve"> serving as chair. Other board members may serve on the panel, but the panel must also include arts professionals and other </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>community members to ensure impartiality in decision making. Panel members’ terms of service should be limited.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04EE3515" w14:textId="01272705" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00DE1EDF">
       <w:r>
-        <w:t xml:space="preserve">Panel members must be willing to review all applications prior to the evaluation meeting. A copy of all the applications should be sent to panel members at least two weeks before the evaluation meeting. An overview of the subgrant review process, responsibilities of subgrant panel members, and the conflict of interest policy should be included in the package. Samples of all three documents are in the </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId45" w:anchor="GAPSubgrantingToolkit-848" w:history="1">
+        <w:t xml:space="preserve">Panel members must be willing to review all applications prior to the evaluation meeting. A copy of all the applications should be sent to panel members at least two weeks before the evaluation meeting. An overview of the subgrant review process, responsibilities of subgrant panel members, and the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>conflict of interest</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> policy should be included in the package. Samples of all three documents are in the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46" w:anchor="GAPSubgrantingToolkit-848" w:history="1">
         <w:r w:rsidRPr="00D77318">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Subgranting Toolkit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D77318">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41770E6B" w14:textId="77777777" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00DE1EDF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Step 6: Subgrant Panel Meeting Format</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F70E3A9" w14:textId="77777777" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00DE1EDF">
       <w:r>
         <w:t xml:space="preserve">At the meeting, the chair should introduce each application, open the floor for discussion, and ask the panel to </w:t>
       </w:r>
-      <w:bookmarkStart w:id="177" w:name="_Hlk216335575"/>
+      <w:bookmarkStart w:id="178" w:name="_Hlk216335575"/>
       <w:r>
         <w:t>evaluate each application based on the grant guidelines and the following criteria:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78DA7420" w14:textId="77777777" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00510FBD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Artistic quality of proposed project or programs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FA5F67E" w14:textId="77777777" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00510FBD">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Community impact of project or programs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AAD0CAA" w14:textId="77777777" w:rsidR="00AD660F" w:rsidRDefault="00DE1EDF" w:rsidP="00AD660F">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r>
         <w:t>•</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Ability to plan and implement project</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:p w14:paraId="1C6C2CD9" w14:textId="0EF8B7E8" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00AD660F">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Relevant panel comments on the application’s merits should be recorded in</w:t>
       </w:r>
       <w:r w:rsidR="00510FBD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>writing. These notes are a source of feedback you can offer applicants to help them develop more competitive proposals for future rounds of subgranting. The notes also provide documentation</w:t>
       </w:r>
       <w:r w:rsidR="00231381">
         <w:t xml:space="preserve"> in the event</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> an applicant challenges a subgranting decision.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2258C66B" w14:textId="0DD43880" w:rsidR="57B02A7B" w:rsidRDefault="57B02A7B">
+    <w:p w14:paraId="2258C66B" w14:textId="162D843F" w:rsidR="57B02A7B" w:rsidRDefault="57B02A7B">
       <w:r>
         <w:t xml:space="preserve">The Grassroots partner may have the panelists </w:t>
       </w:r>
       <w:r w:rsidR="00CE76C1">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00AA670A">
         <w:t xml:space="preserve">ssign dollar amounts and </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">make funding decisions </w:t>
       </w:r>
       <w:r w:rsidR="00AA670A">
         <w:t xml:space="preserve">during the </w:t>
       </w:r>
       <w:r w:rsidR="00A360AC">
         <w:t xml:space="preserve">panel </w:t>
       </w:r>
       <w:r w:rsidR="00AA670A">
         <w:t xml:space="preserve">meeting. Or the Grassroots partner may have panelists simply score each subgrant application </w:t>
       </w:r>
       <w:r w:rsidR="00DF299F">
         <w:t>and then</w:t>
       </w:r>
       <w:r w:rsidR="00A360AC">
         <w:t xml:space="preserve"> after the meeting</w:t>
       </w:r>
       <w:r w:rsidR="00DF299F">
         <w:t xml:space="preserve"> have staff assign funding amounts using those </w:t>
       </w:r>
       <w:r w:rsidR="00CE51C5">
-        <w:t xml:space="preserve">scores and other factors such as </w:t>
-[...5 lines deleted...]
-        <w:t>ation.</w:t>
+        <w:t>scores</w:t>
+      </w:r>
+      <w:r w:rsidR="0736C161">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE51C5">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D014743" w14:textId="77777777" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00574DAA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Step 7: Rating System and Final Approval</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3517CBA7" w14:textId="2CCCC9C7" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00DE1EDF">
       <w:r>
         <w:t xml:space="preserve">The determination of grant awards should be based on an established rating system. A sample rating sheet is provided in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:anchor="GAPSubgrantingToolkit-848">
+      <w:hyperlink r:id="rId47" w:anchor="GAPSubgrantingToolkit-848">
         <w:r w:rsidRPr="0B76CD21">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Subgranting Toolkit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00574DAA">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B9C1C50" w14:textId="4490BD65" w:rsidR="00DE1EDF" w:rsidRDefault="48063588" w:rsidP="00DE1EDF">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00DE1EDF">
         <w:t xml:space="preserve">unding decisions should be presented as recommendations to the </w:t>
       </w:r>
       <w:r w:rsidR="000965DA">
         <w:t>Grassroots partner</w:t>
       </w:r>
       <w:r w:rsidR="0029742C">
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00DE1EDF">
         <w:t xml:space="preserve"> board of directors. The board of directors is required to vote and approve the funding recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EF70E97" w14:textId="77777777" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00574DAA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Step 8: Subgrant Award Letter and Contract</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26F7956B" w14:textId="1FA1FA8D" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00DE1EDF">
       <w:r>
@@ -7847,154 +7965,157 @@
       </w:r>
       <w:r w:rsidR="30B41620">
         <w:t>the Grassroots par</w:t>
       </w:r>
       <w:r w:rsidR="150B83CA">
         <w:t>tn</w:t>
       </w:r>
       <w:r w:rsidR="30B41620">
         <w:t>er</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> should distribute an award letter, a contract with instructions, and a No Overdue Tax Debts form to each subgrantee. </w:t>
       </w:r>
       <w:r w:rsidR="00C12701">
         <w:t>A sample of the award letter and contract, as well as the No Overdue Tax</w:t>
       </w:r>
       <w:r w:rsidR="00A3167D">
         <w:t xml:space="preserve"> Debts</w:t>
       </w:r>
       <w:r w:rsidR="00C12701">
         <w:t xml:space="preserve"> form,</w:t>
       </w:r>
       <w:r w:rsidR="00AC2369">
         <w:t xml:space="preserve"> can be found in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:anchor="GAPSubgrantingToolkit-848">
+      <w:hyperlink r:id="rId48" w:anchor="GAPSubgrantingToolkit-848">
         <w:r w:rsidR="00AC2369" w:rsidRPr="5CFD5144">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Subgrant</w:t>
         </w:r>
         <w:r w:rsidR="005852E9" w:rsidRPr="5CFD5144">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>ing</w:t>
         </w:r>
         <w:r w:rsidR="00AC2369" w:rsidRPr="5CFD5144">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Toolkit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AC2369">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">The purpose of the award letter is to inform the subgrantee that it has received a subgrant and refer the subgrantee to the requirements detailed in the contract. The state auditor’s office requires </w:t>
       </w:r>
       <w:r w:rsidR="0029742C">
         <w:t>a notarized</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> No Overdue Tax Debts form. The subgrantee should sign and return the form to you with the grant contract. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032BE631" w14:textId="521E94DF" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00DE1EDF">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">logo link, and other specific requirements or stipulations that you may want to add. The contract should be signed both by the subgrantee and a </w:t>
+    <w:p w14:paraId="032BE631" w14:textId="72151840" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00DE1EDF">
+      <w:r>
+        <w:t xml:space="preserve">The grant contract spells out the terms of the award: the amount of the subgrant, matching and reporting requirements, for what purposes the money is to be spent, the period in which the money must be spent, use of the </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Arts Council credit line and logo link, and other specific requirements or stipulations that you may want to add. The contract should be signed both by the subgrantee and a </w:t>
       </w:r>
       <w:r w:rsidR="00152E1A">
         <w:t xml:space="preserve">Grassroots </w:t>
       </w:r>
       <w:r w:rsidR="00F61BFC">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00152E1A">
         <w:t xml:space="preserve">artner </w:t>
       </w:r>
       <w:r>
         <w:t>representative before money is transferred.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8BDBDA" w14:textId="09BB693D" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00DE1EDF">
       <w:r>
         <w:t xml:space="preserve">Any subsequent changes to the agreement should be in writing. If a subgrantee has been awarded less money than it requested, you may require submission of a revised project budget to assure that the project can still be implemented. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C7E2544" w14:textId="77777777" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="007B0035">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Step 9: Rejecting Applications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E689146" w14:textId="7735CF4B" w:rsidR="00DE1EDF" w:rsidRDefault="57DBFE82" w:rsidP="00DE1EDF">
       <w:r>
         <w:t xml:space="preserve">Grassroots </w:t>
       </w:r>
       <w:r w:rsidR="5E35B007">
         <w:t>p</w:t>
       </w:r>
       <w:r>
         <w:t>artners</w:t>
       </w:r>
       <w:r w:rsidR="00DE1EDF">
         <w:t xml:space="preserve"> should send a letter to all applicants that did not receive funding. The letter may contain information about the number of applications that were submitted for a total amount requested and how many applications were approved with the total amount of funding awarded.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="288C204E" w14:textId="70CC2001" w:rsidR="00B57CCF" w:rsidRDefault="00DE1EDF" w:rsidP="00DE1EDF">
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Organizations with </w:t>
       </w:r>
       <w:r w:rsidR="6BAB3A3F">
         <w:t>unsuccessful</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> applications may need more detailed feedback </w:t>
       </w:r>
       <w:r w:rsidR="3C4D18CC">
         <w:t xml:space="preserve">and you can </w:t>
       </w:r>
       <w:r>
         <w:t>referenc</w:t>
       </w:r>
       <w:r w:rsidR="28206D4B">
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> the notes from the panel meeting on how to improve their proposals. A sample subgrant rejection letter can be found in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:anchor="GAPSubgrantingToolkit-848">
+      <w:hyperlink r:id="rId49" w:anchor="GAPSubgrantingToolkit-848">
         <w:r w:rsidRPr="697ADF26">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Subgranting Toolkit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="007B0035">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22C0181F" w14:textId="40D7D362" w:rsidR="00DE1EDF" w:rsidRPr="00A40B6A" w:rsidRDefault="00DE1EDF" w:rsidP="00DE1EDF">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="697ADF26">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Application Appeal</w:t>
       </w:r>
@@ -8042,51 +8163,50 @@
     <w:p w14:paraId="1F50F74A" w14:textId="51D83630" w:rsidR="005C0723" w:rsidRDefault="005C0723" w:rsidP="00DE1EDF">
       <w:r>
         <w:t xml:space="preserve">It is </w:t>
       </w:r>
       <w:r w:rsidR="009B3F33">
         <w:t>best</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> practice to </w:t>
       </w:r>
       <w:r w:rsidR="009B3F33">
         <w:t xml:space="preserve">adopt an appeals policy and publish </w:t>
       </w:r>
       <w:r w:rsidR="00210AFE">
         <w:t>it</w:t>
       </w:r>
       <w:r w:rsidR="009B3F33">
         <w:t xml:space="preserve"> on the website along with the rest of the grant guidelines. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6920B59C" w14:textId="77777777" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00B57CCF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Step 10: Monitoring Subgrantees</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="178D1037" w14:textId="63977F1C" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00DE1EDF">
       <w:r>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00FB51FE">
         <w:t xml:space="preserve">Grassroots </w:t>
       </w:r>
       <w:r w:rsidR="32678A25">
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00FB51FE">
         <w:t>artner</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is responsible for monitoring its subgrantees’ funded projects throughout the grant cycle and verifying that the projects are proceeding on schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19B3D16B" w14:textId="77777777" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00B57CCF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
@@ -8096,265 +8216,275 @@
     <w:p w14:paraId="2275BBA2" w14:textId="1AAF1820" w:rsidR="00DE1EDF" w:rsidRDefault="71A7EF5B" w:rsidP="00DE1EDF">
       <w:r>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00DE1EDF">
         <w:t xml:space="preserve">ubgrantees </w:t>
       </w:r>
       <w:r w:rsidR="350CE407">
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidR="002A5A8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE1EDF">
         <w:t>submit final reports providing detailed descriptions of the funded projects, participation statistics and demographics, sample marketing and program materials using the North Carolina Arts Council credit line and logo, and copies of their legislative letters (if you require them). It’s good practice to send subgrantees a reminder of the final report deadline you have set. The Subgrant Report</w:t>
       </w:r>
       <w:r w:rsidR="002F3C24">
         <w:t xml:space="preserve"> Form</w:t>
       </w:r>
       <w:r w:rsidR="00DE1EDF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B57CCF">
         <w:t xml:space="preserve">can be found in the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:anchor="GAPSubgrantingToolkit-848">
+      <w:hyperlink r:id="rId50" w:anchor="GAPSubgrantingToolkit-848">
         <w:r w:rsidR="00B57CCF" w:rsidRPr="697ADF26">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Subgranting Toolkit</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B57CCF">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C12612" w14:textId="4DE02BA8" w:rsidR="00DE1EDF" w:rsidRDefault="1232F264" w:rsidP="00DE1EDF">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">The N.C. Arts Council </w:t>
+    <w:p w14:paraId="73C12612" w14:textId="2E503933" w:rsidR="00DE1EDF" w:rsidRDefault="1232F264" w:rsidP="00DE1EDF">
+      <w:r>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="007C0A72">
+        <w:t>NC</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Arts Council </w:t>
       </w:r>
       <w:r w:rsidR="00DE1EDF">
         <w:t>require</w:t>
       </w:r>
       <w:r w:rsidR="477D0056">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00DE1EDF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00563556">
         <w:t>Grassroots partner</w:t>
       </w:r>
       <w:r w:rsidR="00DE1EDF">
-        <w:t>s to compile information about their subgrantees in a subgrant database as part of their final report. Required information includes brief descriptions of subgrantee’s projects, amount of funding, and project participation statistics and demographics.</w:t>
+        <w:t xml:space="preserve">s to compile information about their subgrantees in a subgrant database as part of their final report. Required information </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1EDF">
+        <w:lastRenderedPageBreak/>
+        <w:t>includes brief descriptions of subgrantee’s projects, amount of funding, and project participation statistics and demographics.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59ED07A0" w14:textId="77777777" w:rsidR="00DE1EDF" w:rsidRDefault="00DE1EDF" w:rsidP="00A75DC2">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
       </w:pPr>
       <w:r>
         <w:t>Reporting Violations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CAD164" w14:textId="5079B451" w:rsidR="009837A3" w:rsidRPr="00A6270F" w:rsidRDefault="282DC82B" w:rsidP="00600CF4">
       <w:r>
         <w:t>Grassroots partners should</w:t>
       </w:r>
       <w:r w:rsidR="00DE1EDF">
         <w:t xml:space="preserve"> impose penalties for poor subgrantee reporting practices. No subgrantee should be awarded funds for a new fiscal year if it has failed to submit a complete final report for the previous year. A late</w:t>
       </w:r>
       <w:r w:rsidR="00F82BE7">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00DE1EDF">
         <w:t>incomplete</w:t>
       </w:r>
       <w:r w:rsidR="00F82BE7">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00DE1EDF">
         <w:t xml:space="preserve"> or inaccurate report for one fiscal year is grounds for </w:t>
       </w:r>
       <w:r w:rsidR="1F3A1E94">
         <w:t>denying the opportunity to apply</w:t>
       </w:r>
       <w:r w:rsidR="00F82BE7">
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidR="1F3A1E94">
         <w:t xml:space="preserve"> the following year. </w:t>
       </w:r>
       <w:r w:rsidR="00DE1EDF">
         <w:t xml:space="preserve">Typically, </w:t>
       </w:r>
       <w:r w:rsidR="0015578C">
         <w:t>Grassroots partner</w:t>
       </w:r>
       <w:r w:rsidR="00DE1EDF">
         <w:t>s have a policy denying Grassroots funding to organizations with a history of reporting violations</w:t>
       </w:r>
-      <w:bookmarkStart w:id="178" w:name="_Toc157165207"/>
-[...7 lines deleted...]
-      <w:bookmarkEnd w:id="178"/>
+      <w:bookmarkStart w:id="179" w:name="_Toc157165207"/>
+      <w:bookmarkStart w:id="180" w:name="_Toc157165397"/>
+      <w:bookmarkStart w:id="181" w:name="_Toc157166357"/>
+      <w:bookmarkStart w:id="182" w:name="_Toc157166426"/>
+      <w:bookmarkStart w:id="183" w:name="_Toc157165208"/>
+      <w:bookmarkStart w:id="184" w:name="_Toc157165398"/>
+      <w:bookmarkStart w:id="185" w:name="_Toc157166358"/>
+      <w:bookmarkStart w:id="186" w:name="_Toc157166427"/>
       <w:bookmarkEnd w:id="179"/>
       <w:bookmarkEnd w:id="180"/>
       <w:bookmarkEnd w:id="181"/>
       <w:bookmarkEnd w:id="182"/>
       <w:bookmarkEnd w:id="183"/>
       <w:bookmarkEnd w:id="184"/>
       <w:bookmarkEnd w:id="185"/>
+      <w:bookmarkEnd w:id="186"/>
       <w:r w:rsidR="00710072">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009837A3" w:rsidRPr="00A6270F" w:rsidSect="00E34E6A">
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="1152" w:bottom="720" w:left="1152" w:header="0" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="382"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34F0F096" w14:textId="77777777" w:rsidR="00441A8D" w:rsidRDefault="00441A8D">
+    <w:p w14:paraId="6171A3F6" w14:textId="77777777" w:rsidR="006377D2" w:rsidRDefault="006377D2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A4A76B2" w14:textId="77777777" w:rsidR="00441A8D" w:rsidRDefault="00441A8D"/>
+    <w:p w14:paraId="5FABFD0A" w14:textId="77777777" w:rsidR="006377D2" w:rsidRDefault="006377D2"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C64EC82" w14:textId="77777777" w:rsidR="00441A8D" w:rsidRDefault="00441A8D">
+    <w:p w14:paraId="6FB09BD6" w14:textId="77777777" w:rsidR="006377D2" w:rsidRDefault="006377D2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D2345B" w14:textId="77777777" w:rsidR="00441A8D" w:rsidRDefault="00441A8D"/>
+    <w:p w14:paraId="655752C8" w14:textId="77777777" w:rsidR="006377D2" w:rsidRDefault="006377D2"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7B9F1276" w14:textId="77777777" w:rsidR="00441A8D" w:rsidRDefault="00441A8D">
+    <w:p w14:paraId="0E94278D" w14:textId="77777777" w:rsidR="006377D2" w:rsidRDefault="006377D2">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...2 lines deleted...]
-    <w:charset w:val="80"/>
+  <w:font w:name="MingLiU">
+    <w:altName w:val="細明體"/>
+    <w:panose1 w:val="02020509000000000000"/>
+    <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="528767472"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4A55E781" w14:textId="77777777" w:rsidR="009B0D9F" w:rsidRDefault="009B0D9F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -8367,51 +8497,51 @@
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5C9F22D8" w14:textId="7947F91C" w:rsidR="009B0D9F" w:rsidRDefault="00025D50" w:rsidP="00DF2058">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00025D50">
       <w:t>Grassroots Arts Program: Background</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="498475486"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4ADB16CE" w14:textId="77777777" w:rsidR="009F318C" w:rsidRDefault="009F318C">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -8424,51 +8554,51 @@
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5206C463" w14:textId="77F44C26" w:rsidR="009F318C" w:rsidRDefault="00025D50" w:rsidP="00025D50">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00025D50">
       <w:t>Grassroots Grant Cycle Information</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="177628212"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4428909D" w14:textId="77777777" w:rsidR="009D3385" w:rsidRDefault="009D3385">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -8481,94 +8611,94 @@
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="3A6E3C40" w14:textId="3634219F" w:rsidR="00492BF3" w:rsidRDefault="00BC6A1D" w:rsidP="00DF2058">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:t>Subgranting</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="411D2794" w14:textId="77777777" w:rsidR="00441A8D" w:rsidRDefault="00441A8D">
+    <w:p w14:paraId="13780FB1" w14:textId="77777777" w:rsidR="006377D2" w:rsidRDefault="006377D2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16843EE5" w14:textId="77777777" w:rsidR="00441A8D" w:rsidRDefault="00441A8D"/>
+    <w:p w14:paraId="7FFEB16B" w14:textId="77777777" w:rsidR="006377D2" w:rsidRDefault="006377D2"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0ABD8DA5" w14:textId="77777777" w:rsidR="00441A8D" w:rsidRDefault="00441A8D">
+    <w:p w14:paraId="5ADFC557" w14:textId="77777777" w:rsidR="006377D2" w:rsidRDefault="006377D2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EFB1E2" w14:textId="77777777" w:rsidR="00441A8D" w:rsidRDefault="00441A8D"/>
+    <w:p w14:paraId="55A2800F" w14:textId="77777777" w:rsidR="006377D2" w:rsidRDefault="006377D2"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6CC57F28" w14:textId="77777777" w:rsidR="00441A8D" w:rsidRDefault="00441A8D">
+    <w:p w14:paraId="620A416F" w14:textId="77777777" w:rsidR="006377D2" w:rsidRDefault="006377D2">
       <w:pPr>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04686439" w14:textId="6350A090" w:rsidR="00F06269" w:rsidRDefault="00F06269">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="66702EF7" w14:textId="77777777" w:rsidR="003461AD" w:rsidRDefault="003461AD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E557F5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BC84908"/>
     <w:lvl w:ilvl="0" w:tplc="4E50B3F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -10363,191 +10493,198 @@
   <w:num w:numId="11" w16cid:durableId="2126461464">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1885872464">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="798914834">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1357119682">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1613781557">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1875339872">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="930049117">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="116"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:writeProtection w:recommended="1"/>
+  <w:zoom w:percent="124"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00680279"/>
     <w:rsid w:val="0000040B"/>
     <w:rsid w:val="00000C5B"/>
     <w:rsid w:val="0000472E"/>
     <w:rsid w:val="00007353"/>
     <w:rsid w:val="00007363"/>
     <w:rsid w:val="000106D6"/>
     <w:rsid w:val="00012390"/>
     <w:rsid w:val="00014551"/>
+    <w:rsid w:val="00016A7A"/>
     <w:rsid w:val="00017172"/>
     <w:rsid w:val="00021249"/>
     <w:rsid w:val="0002201B"/>
     <w:rsid w:val="000223C6"/>
     <w:rsid w:val="000225EA"/>
     <w:rsid w:val="000247F8"/>
     <w:rsid w:val="0002482E"/>
     <w:rsid w:val="00025346"/>
     <w:rsid w:val="00025B39"/>
     <w:rsid w:val="00025BE8"/>
     <w:rsid w:val="00025D4F"/>
     <w:rsid w:val="00025D50"/>
     <w:rsid w:val="00025F43"/>
     <w:rsid w:val="00027DD4"/>
     <w:rsid w:val="00027E0F"/>
     <w:rsid w:val="00030170"/>
     <w:rsid w:val="00030834"/>
     <w:rsid w:val="000310F2"/>
     <w:rsid w:val="00031E7F"/>
     <w:rsid w:val="00031FB1"/>
     <w:rsid w:val="00032C07"/>
+    <w:rsid w:val="00032DE0"/>
     <w:rsid w:val="000344C6"/>
     <w:rsid w:val="00036231"/>
     <w:rsid w:val="00040652"/>
     <w:rsid w:val="00040B24"/>
     <w:rsid w:val="00040D96"/>
     <w:rsid w:val="00041014"/>
     <w:rsid w:val="00041E4D"/>
     <w:rsid w:val="000443FC"/>
     <w:rsid w:val="000445B4"/>
     <w:rsid w:val="00044D69"/>
     <w:rsid w:val="00050324"/>
     <w:rsid w:val="0005035E"/>
     <w:rsid w:val="00052C55"/>
     <w:rsid w:val="000530BB"/>
     <w:rsid w:val="00054633"/>
     <w:rsid w:val="000558B9"/>
     <w:rsid w:val="00055B08"/>
     <w:rsid w:val="00057845"/>
     <w:rsid w:val="00061A4A"/>
     <w:rsid w:val="0006307E"/>
     <w:rsid w:val="00063406"/>
     <w:rsid w:val="00064312"/>
     <w:rsid w:val="0006562A"/>
     <w:rsid w:val="00066CB2"/>
     <w:rsid w:val="000673B4"/>
     <w:rsid w:val="000715D0"/>
     <w:rsid w:val="000724BB"/>
     <w:rsid w:val="00073DAD"/>
     <w:rsid w:val="000762C0"/>
     <w:rsid w:val="000767C3"/>
+    <w:rsid w:val="00077225"/>
     <w:rsid w:val="00080BA2"/>
     <w:rsid w:val="000822C3"/>
     <w:rsid w:val="00082A4A"/>
     <w:rsid w:val="000830AF"/>
     <w:rsid w:val="0008460C"/>
     <w:rsid w:val="00084A7B"/>
     <w:rsid w:val="00087898"/>
     <w:rsid w:val="00091A8F"/>
     <w:rsid w:val="000944C3"/>
     <w:rsid w:val="00094A2D"/>
     <w:rsid w:val="00094B10"/>
     <w:rsid w:val="00094E61"/>
     <w:rsid w:val="000965DA"/>
     <w:rsid w:val="000968B8"/>
     <w:rsid w:val="000A0150"/>
     <w:rsid w:val="000A3071"/>
     <w:rsid w:val="000A3808"/>
     <w:rsid w:val="000A4CAC"/>
     <w:rsid w:val="000A512D"/>
     <w:rsid w:val="000A5148"/>
     <w:rsid w:val="000A6F91"/>
     <w:rsid w:val="000A7906"/>
     <w:rsid w:val="000B1DE9"/>
     <w:rsid w:val="000B51AA"/>
     <w:rsid w:val="000C1CEF"/>
     <w:rsid w:val="000C7647"/>
     <w:rsid w:val="000D1084"/>
     <w:rsid w:val="000D12EF"/>
     <w:rsid w:val="000D20CF"/>
     <w:rsid w:val="000D2A29"/>
     <w:rsid w:val="000D31DF"/>
     <w:rsid w:val="000D393F"/>
     <w:rsid w:val="000D5424"/>
     <w:rsid w:val="000E2DAB"/>
     <w:rsid w:val="000E4536"/>
     <w:rsid w:val="000E63C9"/>
     <w:rsid w:val="000E7A82"/>
     <w:rsid w:val="000F0088"/>
     <w:rsid w:val="000F2CD2"/>
     <w:rsid w:val="000F2D26"/>
     <w:rsid w:val="000F33D5"/>
     <w:rsid w:val="000F6EE6"/>
     <w:rsid w:val="0010171D"/>
     <w:rsid w:val="00101B79"/>
+    <w:rsid w:val="00101BCE"/>
     <w:rsid w:val="00102F58"/>
     <w:rsid w:val="00103761"/>
     <w:rsid w:val="00104E25"/>
     <w:rsid w:val="00105785"/>
     <w:rsid w:val="00106145"/>
     <w:rsid w:val="0010636E"/>
     <w:rsid w:val="00107BFB"/>
     <w:rsid w:val="00110BA6"/>
+    <w:rsid w:val="00111F5C"/>
     <w:rsid w:val="00114C51"/>
     <w:rsid w:val="00114DAB"/>
     <w:rsid w:val="0011525D"/>
     <w:rsid w:val="001156A6"/>
     <w:rsid w:val="001169FB"/>
     <w:rsid w:val="00117248"/>
     <w:rsid w:val="0012032B"/>
     <w:rsid w:val="00121FF5"/>
     <w:rsid w:val="00122BFD"/>
     <w:rsid w:val="0012300D"/>
     <w:rsid w:val="001266B5"/>
     <w:rsid w:val="00130E9D"/>
     <w:rsid w:val="0013364D"/>
     <w:rsid w:val="00134FFA"/>
     <w:rsid w:val="001350C1"/>
     <w:rsid w:val="00135377"/>
     <w:rsid w:val="00135D45"/>
     <w:rsid w:val="00136CA6"/>
     <w:rsid w:val="00137D3C"/>
     <w:rsid w:val="00140A21"/>
     <w:rsid w:val="00143CBF"/>
     <w:rsid w:val="001443D3"/>
     <w:rsid w:val="001454EE"/>
     <w:rsid w:val="00145C39"/>
     <w:rsid w:val="00147554"/>
@@ -10565,155 +10702,164 @@
     <w:rsid w:val="001637F2"/>
     <w:rsid w:val="00165860"/>
     <w:rsid w:val="00165C47"/>
     <w:rsid w:val="00170AF5"/>
     <w:rsid w:val="001716EC"/>
     <w:rsid w:val="001740B3"/>
     <w:rsid w:val="001741C1"/>
     <w:rsid w:val="001753E0"/>
     <w:rsid w:val="00180CFD"/>
     <w:rsid w:val="00182697"/>
     <w:rsid w:val="00182DB1"/>
     <w:rsid w:val="00183701"/>
     <w:rsid w:val="00184978"/>
     <w:rsid w:val="001858CE"/>
     <w:rsid w:val="00185B35"/>
     <w:rsid w:val="00185DF3"/>
     <w:rsid w:val="00185FDB"/>
     <w:rsid w:val="00191E68"/>
     <w:rsid w:val="00192389"/>
     <w:rsid w:val="0019249C"/>
     <w:rsid w:val="001945E8"/>
     <w:rsid w:val="001949E0"/>
     <w:rsid w:val="00194CEC"/>
     <w:rsid w:val="001A10CE"/>
     <w:rsid w:val="001A1CD6"/>
+    <w:rsid w:val="001A436C"/>
     <w:rsid w:val="001A5655"/>
+    <w:rsid w:val="001B1B19"/>
+    <w:rsid w:val="001B49EA"/>
     <w:rsid w:val="001B5B74"/>
     <w:rsid w:val="001B7A88"/>
     <w:rsid w:val="001C15AF"/>
     <w:rsid w:val="001C2238"/>
     <w:rsid w:val="001C3220"/>
     <w:rsid w:val="001C452A"/>
     <w:rsid w:val="001C4B15"/>
     <w:rsid w:val="001C657C"/>
     <w:rsid w:val="001C6975"/>
     <w:rsid w:val="001D1396"/>
     <w:rsid w:val="001D2FC7"/>
     <w:rsid w:val="001D31CC"/>
     <w:rsid w:val="001D3ED8"/>
     <w:rsid w:val="001D4AA5"/>
     <w:rsid w:val="001D4BF6"/>
     <w:rsid w:val="001D511D"/>
     <w:rsid w:val="001D62BD"/>
     <w:rsid w:val="001D6504"/>
     <w:rsid w:val="001D6804"/>
     <w:rsid w:val="001D7787"/>
     <w:rsid w:val="001E21ED"/>
     <w:rsid w:val="001E24AA"/>
     <w:rsid w:val="001E6E4C"/>
     <w:rsid w:val="001F2BC8"/>
     <w:rsid w:val="001F2D34"/>
     <w:rsid w:val="001F567E"/>
     <w:rsid w:val="001F5F6B"/>
     <w:rsid w:val="001F6125"/>
     <w:rsid w:val="001F6C18"/>
     <w:rsid w:val="001F799B"/>
     <w:rsid w:val="00203BF4"/>
     <w:rsid w:val="00203F75"/>
     <w:rsid w:val="00205726"/>
     <w:rsid w:val="0020630B"/>
     <w:rsid w:val="002075FC"/>
     <w:rsid w:val="00210AFE"/>
     <w:rsid w:val="00211359"/>
     <w:rsid w:val="0021149C"/>
     <w:rsid w:val="00211506"/>
     <w:rsid w:val="0021281C"/>
     <w:rsid w:val="00213207"/>
     <w:rsid w:val="002139DC"/>
     <w:rsid w:val="00213C6E"/>
     <w:rsid w:val="00213E74"/>
     <w:rsid w:val="0021458D"/>
+    <w:rsid w:val="00215DA8"/>
     <w:rsid w:val="002177C9"/>
     <w:rsid w:val="002200A2"/>
     <w:rsid w:val="002200EC"/>
     <w:rsid w:val="00223118"/>
     <w:rsid w:val="00224A42"/>
     <w:rsid w:val="00224B90"/>
     <w:rsid w:val="0022632C"/>
     <w:rsid w:val="00230612"/>
     <w:rsid w:val="00231381"/>
     <w:rsid w:val="002320C1"/>
     <w:rsid w:val="00236022"/>
     <w:rsid w:val="002402FC"/>
     <w:rsid w:val="0024045D"/>
     <w:rsid w:val="00240A25"/>
     <w:rsid w:val="00241B8B"/>
     <w:rsid w:val="00242066"/>
     <w:rsid w:val="00243C14"/>
     <w:rsid w:val="00243EBC"/>
     <w:rsid w:val="00243F70"/>
+    <w:rsid w:val="00245886"/>
     <w:rsid w:val="00246A35"/>
     <w:rsid w:val="00247FD6"/>
     <w:rsid w:val="002500B8"/>
     <w:rsid w:val="00252164"/>
     <w:rsid w:val="002545F4"/>
     <w:rsid w:val="00255A16"/>
     <w:rsid w:val="00256340"/>
     <w:rsid w:val="002612E5"/>
     <w:rsid w:val="00261F4D"/>
     <w:rsid w:val="00265AEC"/>
     <w:rsid w:val="00265CDE"/>
     <w:rsid w:val="0026625D"/>
     <w:rsid w:val="00266B1F"/>
     <w:rsid w:val="00266FBF"/>
     <w:rsid w:val="00267AB0"/>
     <w:rsid w:val="002751AB"/>
     <w:rsid w:val="002806DF"/>
     <w:rsid w:val="002807AA"/>
     <w:rsid w:val="00284214"/>
     <w:rsid w:val="00284348"/>
     <w:rsid w:val="00285C9E"/>
     <w:rsid w:val="00286A4A"/>
     <w:rsid w:val="0029742C"/>
     <w:rsid w:val="002975A6"/>
+    <w:rsid w:val="002A09A1"/>
     <w:rsid w:val="002A0F05"/>
     <w:rsid w:val="002A0FE0"/>
+    <w:rsid w:val="002A2592"/>
     <w:rsid w:val="002A3470"/>
     <w:rsid w:val="002A3A48"/>
     <w:rsid w:val="002A4CB7"/>
     <w:rsid w:val="002A5A8A"/>
     <w:rsid w:val="002A5FE7"/>
     <w:rsid w:val="002A6115"/>
     <w:rsid w:val="002A614C"/>
     <w:rsid w:val="002A7563"/>
     <w:rsid w:val="002A7615"/>
     <w:rsid w:val="002B0FBD"/>
     <w:rsid w:val="002B1611"/>
     <w:rsid w:val="002B2B85"/>
     <w:rsid w:val="002B2F6F"/>
+    <w:rsid w:val="002B46C0"/>
     <w:rsid w:val="002B4A88"/>
+    <w:rsid w:val="002B4BC0"/>
     <w:rsid w:val="002B5A68"/>
     <w:rsid w:val="002B5C34"/>
     <w:rsid w:val="002B7BD9"/>
     <w:rsid w:val="002C1A6C"/>
     <w:rsid w:val="002C3402"/>
     <w:rsid w:val="002C5903"/>
     <w:rsid w:val="002C7529"/>
     <w:rsid w:val="002D2D1C"/>
     <w:rsid w:val="002D41FE"/>
     <w:rsid w:val="002D76E2"/>
     <w:rsid w:val="002D7EFF"/>
     <w:rsid w:val="002E05DC"/>
     <w:rsid w:val="002E1D05"/>
     <w:rsid w:val="002E1F2E"/>
     <w:rsid w:val="002E1F82"/>
     <w:rsid w:val="002E4C6F"/>
     <w:rsid w:val="002E5B70"/>
     <w:rsid w:val="002E5D96"/>
     <w:rsid w:val="002F1165"/>
     <w:rsid w:val="002F1E53"/>
     <w:rsid w:val="002F2DDE"/>
     <w:rsid w:val="002F3688"/>
     <w:rsid w:val="002F387E"/>
     <w:rsid w:val="002F3C24"/>
     <w:rsid w:val="002F4801"/>
@@ -10722,182 +10868,189 @@
     <w:rsid w:val="002F7BF2"/>
     <w:rsid w:val="00301795"/>
     <w:rsid w:val="00302F70"/>
     <w:rsid w:val="003058C3"/>
     <w:rsid w:val="00310333"/>
     <w:rsid w:val="00311326"/>
     <w:rsid w:val="00312137"/>
     <w:rsid w:val="00314668"/>
     <w:rsid w:val="003152D6"/>
     <w:rsid w:val="0031789E"/>
     <w:rsid w:val="0032226C"/>
     <w:rsid w:val="00325CCC"/>
     <w:rsid w:val="00327D55"/>
     <w:rsid w:val="00330359"/>
     <w:rsid w:val="00330AD3"/>
     <w:rsid w:val="0033147A"/>
     <w:rsid w:val="003327D2"/>
     <w:rsid w:val="003335B7"/>
     <w:rsid w:val="00335E96"/>
     <w:rsid w:val="00336070"/>
     <w:rsid w:val="0033762F"/>
     <w:rsid w:val="00337C20"/>
     <w:rsid w:val="0034585E"/>
     <w:rsid w:val="003461AD"/>
     <w:rsid w:val="0035246E"/>
+    <w:rsid w:val="003541DE"/>
     <w:rsid w:val="00354CC5"/>
     <w:rsid w:val="003563D1"/>
+    <w:rsid w:val="00357814"/>
     <w:rsid w:val="00360AAC"/>
     <w:rsid w:val="00363CBB"/>
     <w:rsid w:val="00366C7E"/>
     <w:rsid w:val="003716FA"/>
     <w:rsid w:val="00371A66"/>
     <w:rsid w:val="0037224E"/>
     <w:rsid w:val="00372C06"/>
     <w:rsid w:val="00373166"/>
     <w:rsid w:val="00375FBD"/>
     <w:rsid w:val="00380BE0"/>
     <w:rsid w:val="00381017"/>
     <w:rsid w:val="003811BF"/>
     <w:rsid w:val="00381D42"/>
     <w:rsid w:val="00381EFA"/>
     <w:rsid w:val="00382160"/>
     <w:rsid w:val="00382455"/>
     <w:rsid w:val="003845EC"/>
     <w:rsid w:val="00384EA3"/>
     <w:rsid w:val="003855B1"/>
     <w:rsid w:val="003861FF"/>
     <w:rsid w:val="00386538"/>
     <w:rsid w:val="003900C6"/>
     <w:rsid w:val="003934A0"/>
     <w:rsid w:val="003934B6"/>
     <w:rsid w:val="00393E05"/>
     <w:rsid w:val="003941F9"/>
     <w:rsid w:val="003949C0"/>
     <w:rsid w:val="00395208"/>
     <w:rsid w:val="00396E11"/>
     <w:rsid w:val="00397668"/>
     <w:rsid w:val="003A002B"/>
     <w:rsid w:val="003A29A4"/>
     <w:rsid w:val="003A39A1"/>
     <w:rsid w:val="003B0415"/>
     <w:rsid w:val="003B309F"/>
     <w:rsid w:val="003B55B0"/>
     <w:rsid w:val="003B64FA"/>
     <w:rsid w:val="003C05A9"/>
     <w:rsid w:val="003C06CC"/>
     <w:rsid w:val="003C0873"/>
     <w:rsid w:val="003C0F15"/>
     <w:rsid w:val="003C1105"/>
     <w:rsid w:val="003C2191"/>
     <w:rsid w:val="003C7227"/>
     <w:rsid w:val="003D14E9"/>
     <w:rsid w:val="003D19C8"/>
     <w:rsid w:val="003D1FF8"/>
+    <w:rsid w:val="003D2AC3"/>
     <w:rsid w:val="003D3863"/>
     <w:rsid w:val="003D3B4A"/>
     <w:rsid w:val="003D4AEF"/>
     <w:rsid w:val="003D75E8"/>
     <w:rsid w:val="003E1B15"/>
     <w:rsid w:val="003E25C0"/>
     <w:rsid w:val="003E2D60"/>
     <w:rsid w:val="003E4617"/>
+    <w:rsid w:val="003E4622"/>
     <w:rsid w:val="003E4DA3"/>
     <w:rsid w:val="003E4FF9"/>
     <w:rsid w:val="003F00D4"/>
     <w:rsid w:val="003F037A"/>
     <w:rsid w:val="003F044A"/>
     <w:rsid w:val="003F1AA2"/>
     <w:rsid w:val="003F2C4D"/>
     <w:rsid w:val="003F3EBC"/>
     <w:rsid w:val="003F45A4"/>
     <w:rsid w:val="00400565"/>
     <w:rsid w:val="00402A39"/>
     <w:rsid w:val="00402EA8"/>
     <w:rsid w:val="00403D02"/>
     <w:rsid w:val="00405FBE"/>
     <w:rsid w:val="00407D3A"/>
     <w:rsid w:val="004107E8"/>
     <w:rsid w:val="00411057"/>
     <w:rsid w:val="004110DE"/>
     <w:rsid w:val="00411337"/>
     <w:rsid w:val="00411690"/>
     <w:rsid w:val="00412D9B"/>
     <w:rsid w:val="00415884"/>
     <w:rsid w:val="00416079"/>
     <w:rsid w:val="00417879"/>
     <w:rsid w:val="00420E6E"/>
     <w:rsid w:val="00420F8D"/>
     <w:rsid w:val="0042117B"/>
+    <w:rsid w:val="00422A5B"/>
     <w:rsid w:val="00424749"/>
     <w:rsid w:val="004257A6"/>
     <w:rsid w:val="00427285"/>
     <w:rsid w:val="0042782E"/>
     <w:rsid w:val="004279E6"/>
     <w:rsid w:val="00427A2D"/>
     <w:rsid w:val="004326FC"/>
     <w:rsid w:val="0043350F"/>
     <w:rsid w:val="00433F5D"/>
     <w:rsid w:val="0043491A"/>
     <w:rsid w:val="004349C7"/>
     <w:rsid w:val="004374FA"/>
     <w:rsid w:val="0044085A"/>
     <w:rsid w:val="00441A8D"/>
     <w:rsid w:val="00442C81"/>
     <w:rsid w:val="00442FD6"/>
     <w:rsid w:val="00445304"/>
     <w:rsid w:val="00446A8E"/>
     <w:rsid w:val="00446C45"/>
     <w:rsid w:val="00452F39"/>
+    <w:rsid w:val="00453818"/>
     <w:rsid w:val="004569F1"/>
     <w:rsid w:val="00456BAA"/>
     <w:rsid w:val="00462269"/>
     <w:rsid w:val="0046275F"/>
     <w:rsid w:val="004631D4"/>
     <w:rsid w:val="004643DB"/>
     <w:rsid w:val="004662B1"/>
     <w:rsid w:val="00466CD7"/>
     <w:rsid w:val="00470277"/>
     <w:rsid w:val="0047268F"/>
     <w:rsid w:val="004778C6"/>
     <w:rsid w:val="00480EFD"/>
     <w:rsid w:val="00480FA1"/>
     <w:rsid w:val="004810CB"/>
     <w:rsid w:val="0048148C"/>
     <w:rsid w:val="00483D97"/>
     <w:rsid w:val="004846F6"/>
     <w:rsid w:val="00485002"/>
     <w:rsid w:val="00485099"/>
     <w:rsid w:val="0048556A"/>
     <w:rsid w:val="004906AF"/>
     <w:rsid w:val="0049156D"/>
     <w:rsid w:val="00492BF3"/>
     <w:rsid w:val="004957CB"/>
     <w:rsid w:val="00497728"/>
     <w:rsid w:val="004A1BC7"/>
     <w:rsid w:val="004A241B"/>
     <w:rsid w:val="004A3F2C"/>
+    <w:rsid w:val="004A5538"/>
     <w:rsid w:val="004A65F7"/>
     <w:rsid w:val="004A7C8C"/>
     <w:rsid w:val="004B062E"/>
     <w:rsid w:val="004B0F7E"/>
     <w:rsid w:val="004B12AB"/>
     <w:rsid w:val="004B21A5"/>
     <w:rsid w:val="004B2BAE"/>
     <w:rsid w:val="004B45E0"/>
     <w:rsid w:val="004B48AC"/>
     <w:rsid w:val="004B6A17"/>
     <w:rsid w:val="004B6F6A"/>
     <w:rsid w:val="004C0156"/>
     <w:rsid w:val="004C1DA5"/>
     <w:rsid w:val="004C49AC"/>
     <w:rsid w:val="004C597A"/>
     <w:rsid w:val="004D2317"/>
     <w:rsid w:val="004D44A3"/>
     <w:rsid w:val="004D4A12"/>
     <w:rsid w:val="004D4B9B"/>
     <w:rsid w:val="004D5F71"/>
     <w:rsid w:val="004E087C"/>
     <w:rsid w:val="004E43EA"/>
     <w:rsid w:val="004E6922"/>
     <w:rsid w:val="004E7C37"/>
     <w:rsid w:val="004E7F4A"/>
@@ -10913,50 +11066,51 @@
     <w:rsid w:val="00510E26"/>
     <w:rsid w:val="00510FBD"/>
     <w:rsid w:val="0051426E"/>
     <w:rsid w:val="00514DE4"/>
     <w:rsid w:val="0051531D"/>
     <w:rsid w:val="0051676A"/>
     <w:rsid w:val="00516A86"/>
     <w:rsid w:val="005205DB"/>
     <w:rsid w:val="005217D5"/>
     <w:rsid w:val="00521C90"/>
     <w:rsid w:val="00521D74"/>
     <w:rsid w:val="00523F9E"/>
     <w:rsid w:val="0052450E"/>
     <w:rsid w:val="00526420"/>
     <w:rsid w:val="005275F6"/>
     <w:rsid w:val="00527892"/>
     <w:rsid w:val="005279B4"/>
     <w:rsid w:val="00530026"/>
     <w:rsid w:val="00532C38"/>
     <w:rsid w:val="005350A9"/>
     <w:rsid w:val="0053570B"/>
     <w:rsid w:val="0054201B"/>
     <w:rsid w:val="005459F1"/>
     <w:rsid w:val="005466A4"/>
     <w:rsid w:val="00550305"/>
+    <w:rsid w:val="00553056"/>
     <w:rsid w:val="00553555"/>
     <w:rsid w:val="00553E35"/>
     <w:rsid w:val="00554B07"/>
     <w:rsid w:val="00555C2F"/>
     <w:rsid w:val="0055600C"/>
     <w:rsid w:val="0055772D"/>
     <w:rsid w:val="00560144"/>
     <w:rsid w:val="00561460"/>
     <w:rsid w:val="0056227E"/>
     <w:rsid w:val="00563556"/>
     <w:rsid w:val="00563B1D"/>
     <w:rsid w:val="00564E04"/>
     <w:rsid w:val="00564F89"/>
     <w:rsid w:val="00566576"/>
     <w:rsid w:val="00566B49"/>
     <w:rsid w:val="00572102"/>
     <w:rsid w:val="00573BDA"/>
     <w:rsid w:val="00574DAA"/>
     <w:rsid w:val="00575379"/>
     <w:rsid w:val="0057612C"/>
     <w:rsid w:val="005772E3"/>
     <w:rsid w:val="00580785"/>
     <w:rsid w:val="00582466"/>
     <w:rsid w:val="00584DC1"/>
     <w:rsid w:val="005852E9"/>
@@ -11009,50 +11163,51 @@
     <w:rsid w:val="005F71A8"/>
     <w:rsid w:val="00600380"/>
     <w:rsid w:val="00600843"/>
     <w:rsid w:val="00600CF4"/>
     <w:rsid w:val="006010F3"/>
     <w:rsid w:val="006018AD"/>
     <w:rsid w:val="0060259B"/>
     <w:rsid w:val="006027AE"/>
     <w:rsid w:val="00603D5C"/>
     <w:rsid w:val="00607592"/>
     <w:rsid w:val="00610CFC"/>
     <w:rsid w:val="006122C8"/>
     <w:rsid w:val="00615D21"/>
     <w:rsid w:val="006161B9"/>
     <w:rsid w:val="00616284"/>
     <w:rsid w:val="00620C84"/>
     <w:rsid w:val="00622CB1"/>
     <w:rsid w:val="0062520D"/>
     <w:rsid w:val="00625228"/>
     <w:rsid w:val="00625B1C"/>
     <w:rsid w:val="00631681"/>
     <w:rsid w:val="00631DFB"/>
     <w:rsid w:val="0063366C"/>
     <w:rsid w:val="00634C4B"/>
     <w:rsid w:val="006375B8"/>
+    <w:rsid w:val="006377D2"/>
     <w:rsid w:val="00637E0F"/>
     <w:rsid w:val="006419C4"/>
     <w:rsid w:val="0064208A"/>
     <w:rsid w:val="0064228E"/>
     <w:rsid w:val="00643C31"/>
     <w:rsid w:val="00644B39"/>
     <w:rsid w:val="00647910"/>
     <w:rsid w:val="00652AD6"/>
     <w:rsid w:val="0065686C"/>
     <w:rsid w:val="00656C4D"/>
     <w:rsid w:val="00656E93"/>
     <w:rsid w:val="006614BB"/>
     <w:rsid w:val="00662DB8"/>
     <w:rsid w:val="00664873"/>
     <w:rsid w:val="00666F91"/>
     <w:rsid w:val="00672826"/>
     <w:rsid w:val="00674C56"/>
     <w:rsid w:val="00674F08"/>
     <w:rsid w:val="006764B0"/>
     <w:rsid w:val="00676A4E"/>
     <w:rsid w:val="00677F50"/>
     <w:rsid w:val="00680279"/>
     <w:rsid w:val="00681198"/>
     <w:rsid w:val="00681D80"/>
     <w:rsid w:val="006831D0"/>
@@ -11084,60 +11239,62 @@
     <w:rsid w:val="006E05E5"/>
     <w:rsid w:val="006E0CA7"/>
     <w:rsid w:val="006E1630"/>
     <w:rsid w:val="006E1A56"/>
     <w:rsid w:val="006E3297"/>
     <w:rsid w:val="006E36A2"/>
     <w:rsid w:val="006E52CD"/>
     <w:rsid w:val="006E5470"/>
     <w:rsid w:val="006E570B"/>
     <w:rsid w:val="006E5716"/>
     <w:rsid w:val="006E67AA"/>
     <w:rsid w:val="006E774E"/>
     <w:rsid w:val="006E7BBE"/>
     <w:rsid w:val="006E7EE2"/>
     <w:rsid w:val="006F019E"/>
     <w:rsid w:val="006F214F"/>
     <w:rsid w:val="006F2995"/>
     <w:rsid w:val="006F2C4F"/>
     <w:rsid w:val="006F5499"/>
     <w:rsid w:val="006F5749"/>
     <w:rsid w:val="006F5879"/>
     <w:rsid w:val="006F5957"/>
     <w:rsid w:val="006F67E7"/>
     <w:rsid w:val="006F7EA3"/>
     <w:rsid w:val="00700DCF"/>
+    <w:rsid w:val="007034B0"/>
     <w:rsid w:val="007047D5"/>
     <w:rsid w:val="00707057"/>
     <w:rsid w:val="0070718A"/>
     <w:rsid w:val="00710072"/>
     <w:rsid w:val="00711F23"/>
     <w:rsid w:val="00713327"/>
     <w:rsid w:val="007146AE"/>
     <w:rsid w:val="00714F3D"/>
     <w:rsid w:val="0071673E"/>
     <w:rsid w:val="00716EBF"/>
+    <w:rsid w:val="0072013A"/>
     <w:rsid w:val="00721F3F"/>
     <w:rsid w:val="0072371B"/>
     <w:rsid w:val="007278BE"/>
     <w:rsid w:val="007302B3"/>
     <w:rsid w:val="00730733"/>
     <w:rsid w:val="00730E3A"/>
     <w:rsid w:val="00731BB3"/>
     <w:rsid w:val="0073265C"/>
     <w:rsid w:val="00736AAF"/>
     <w:rsid w:val="0074317E"/>
     <w:rsid w:val="007446B7"/>
     <w:rsid w:val="00744C1B"/>
     <w:rsid w:val="0074706E"/>
     <w:rsid w:val="007472C4"/>
     <w:rsid w:val="00747BA8"/>
     <w:rsid w:val="00750747"/>
     <w:rsid w:val="00753D3D"/>
     <w:rsid w:val="00754F94"/>
     <w:rsid w:val="007559C2"/>
     <w:rsid w:val="0075665F"/>
     <w:rsid w:val="00756944"/>
     <w:rsid w:val="00757BAB"/>
     <w:rsid w:val="00760741"/>
     <w:rsid w:val="00760BB8"/>
     <w:rsid w:val="0076129E"/>
@@ -11145,260 +11302,273 @@
     <w:rsid w:val="00762237"/>
     <w:rsid w:val="0076228B"/>
     <w:rsid w:val="00762E7F"/>
     <w:rsid w:val="007636B2"/>
     <w:rsid w:val="0076396E"/>
     <w:rsid w:val="00764435"/>
     <w:rsid w:val="00765B2A"/>
     <w:rsid w:val="007669BF"/>
     <w:rsid w:val="0077142C"/>
     <w:rsid w:val="00773AD3"/>
     <w:rsid w:val="007752B3"/>
     <w:rsid w:val="007765A4"/>
     <w:rsid w:val="0077689A"/>
     <w:rsid w:val="00776971"/>
     <w:rsid w:val="00780197"/>
     <w:rsid w:val="00780855"/>
     <w:rsid w:val="00783A34"/>
     <w:rsid w:val="007840C8"/>
     <w:rsid w:val="00792C1A"/>
     <w:rsid w:val="00793E67"/>
     <w:rsid w:val="00796D9F"/>
     <w:rsid w:val="007A1193"/>
     <w:rsid w:val="007A431B"/>
     <w:rsid w:val="007B0035"/>
     <w:rsid w:val="007B532D"/>
+    <w:rsid w:val="007B55BE"/>
     <w:rsid w:val="007B6FCE"/>
     <w:rsid w:val="007C02FC"/>
+    <w:rsid w:val="007C0A72"/>
     <w:rsid w:val="007C25F8"/>
     <w:rsid w:val="007C3BB3"/>
     <w:rsid w:val="007C3ED8"/>
     <w:rsid w:val="007C60CC"/>
     <w:rsid w:val="007C6B52"/>
     <w:rsid w:val="007D0EF1"/>
     <w:rsid w:val="007D16C5"/>
     <w:rsid w:val="007D398F"/>
     <w:rsid w:val="007D4926"/>
     <w:rsid w:val="007D4BE4"/>
     <w:rsid w:val="007D6406"/>
     <w:rsid w:val="007E120D"/>
     <w:rsid w:val="007E1F8A"/>
     <w:rsid w:val="007E4F39"/>
     <w:rsid w:val="007E5FF1"/>
     <w:rsid w:val="007F0398"/>
     <w:rsid w:val="007F16C0"/>
     <w:rsid w:val="007F2ECE"/>
     <w:rsid w:val="007F3656"/>
     <w:rsid w:val="007F3CF2"/>
     <w:rsid w:val="007F404C"/>
     <w:rsid w:val="007F4FAE"/>
     <w:rsid w:val="007F4FC3"/>
     <w:rsid w:val="007F727A"/>
     <w:rsid w:val="007F7350"/>
     <w:rsid w:val="00800524"/>
     <w:rsid w:val="0080184E"/>
     <w:rsid w:val="00801991"/>
     <w:rsid w:val="00803A5B"/>
     <w:rsid w:val="00803DC7"/>
     <w:rsid w:val="00805298"/>
     <w:rsid w:val="008078F6"/>
     <w:rsid w:val="008136B8"/>
     <w:rsid w:val="008156C3"/>
     <w:rsid w:val="00815955"/>
     <w:rsid w:val="00817026"/>
     <w:rsid w:val="00817C8A"/>
     <w:rsid w:val="008203CB"/>
     <w:rsid w:val="008220B4"/>
     <w:rsid w:val="00822292"/>
     <w:rsid w:val="00823866"/>
+    <w:rsid w:val="00823D8C"/>
     <w:rsid w:val="00825745"/>
     <w:rsid w:val="008260A8"/>
     <w:rsid w:val="008265B1"/>
     <w:rsid w:val="00827AFF"/>
     <w:rsid w:val="008314E2"/>
     <w:rsid w:val="00831AEC"/>
     <w:rsid w:val="008338E9"/>
     <w:rsid w:val="00834C21"/>
     <w:rsid w:val="008351CE"/>
     <w:rsid w:val="00835F5E"/>
     <w:rsid w:val="008369E4"/>
     <w:rsid w:val="00837710"/>
     <w:rsid w:val="00837809"/>
     <w:rsid w:val="00837984"/>
     <w:rsid w:val="008415F8"/>
     <w:rsid w:val="008445B5"/>
     <w:rsid w:val="00844D62"/>
     <w:rsid w:val="00845F05"/>
     <w:rsid w:val="0084618B"/>
     <w:rsid w:val="00847AFB"/>
     <w:rsid w:val="00850E5D"/>
     <w:rsid w:val="0085227D"/>
     <w:rsid w:val="008543A8"/>
     <w:rsid w:val="0086212E"/>
     <w:rsid w:val="00862FE4"/>
     <w:rsid w:val="008636CE"/>
     <w:rsid w:val="0086389A"/>
     <w:rsid w:val="00870634"/>
     <w:rsid w:val="00871030"/>
     <w:rsid w:val="00872C30"/>
     <w:rsid w:val="0087328D"/>
     <w:rsid w:val="008739C8"/>
     <w:rsid w:val="00874750"/>
     <w:rsid w:val="00874929"/>
     <w:rsid w:val="0087548E"/>
     <w:rsid w:val="0087605E"/>
     <w:rsid w:val="0087646B"/>
+    <w:rsid w:val="00880274"/>
     <w:rsid w:val="00880D93"/>
     <w:rsid w:val="00883B8C"/>
     <w:rsid w:val="00884D7F"/>
     <w:rsid w:val="00886E35"/>
+    <w:rsid w:val="008906D4"/>
     <w:rsid w:val="008913DA"/>
     <w:rsid w:val="00894AA2"/>
     <w:rsid w:val="0089563E"/>
     <w:rsid w:val="00895ED6"/>
     <w:rsid w:val="00896992"/>
     <w:rsid w:val="008979FF"/>
     <w:rsid w:val="008A26EF"/>
     <w:rsid w:val="008A4F82"/>
     <w:rsid w:val="008A4FC7"/>
     <w:rsid w:val="008A5DE9"/>
     <w:rsid w:val="008A5F38"/>
     <w:rsid w:val="008A71DD"/>
     <w:rsid w:val="008A7399"/>
     <w:rsid w:val="008A748F"/>
     <w:rsid w:val="008B1FEE"/>
     <w:rsid w:val="008B3A36"/>
     <w:rsid w:val="008B4094"/>
     <w:rsid w:val="008B60FA"/>
     <w:rsid w:val="008C0892"/>
     <w:rsid w:val="008C1D61"/>
     <w:rsid w:val="008C32FA"/>
     <w:rsid w:val="008C4147"/>
     <w:rsid w:val="008C470B"/>
     <w:rsid w:val="008C7917"/>
     <w:rsid w:val="008D13C5"/>
     <w:rsid w:val="008D4096"/>
     <w:rsid w:val="008D4B4C"/>
     <w:rsid w:val="008D50CE"/>
     <w:rsid w:val="008D6F2B"/>
     <w:rsid w:val="008D7496"/>
+    <w:rsid w:val="008E039B"/>
     <w:rsid w:val="008E2230"/>
     <w:rsid w:val="008E3237"/>
     <w:rsid w:val="008E355D"/>
     <w:rsid w:val="008E405A"/>
     <w:rsid w:val="008E4BA2"/>
     <w:rsid w:val="008E6B5D"/>
     <w:rsid w:val="008F0893"/>
     <w:rsid w:val="008F1448"/>
     <w:rsid w:val="008F358F"/>
     <w:rsid w:val="008F3D02"/>
     <w:rsid w:val="008F4023"/>
     <w:rsid w:val="008F4D29"/>
     <w:rsid w:val="008F7DB9"/>
     <w:rsid w:val="0090023F"/>
     <w:rsid w:val="00902C3F"/>
     <w:rsid w:val="00903C32"/>
     <w:rsid w:val="00904FA3"/>
     <w:rsid w:val="00905D3D"/>
     <w:rsid w:val="009064D7"/>
     <w:rsid w:val="0091217B"/>
     <w:rsid w:val="0091438A"/>
     <w:rsid w:val="00914A24"/>
     <w:rsid w:val="009152EE"/>
     <w:rsid w:val="00915890"/>
     <w:rsid w:val="00915EFA"/>
+    <w:rsid w:val="009163E9"/>
     <w:rsid w:val="0091679A"/>
     <w:rsid w:val="00916B16"/>
     <w:rsid w:val="009173B9"/>
     <w:rsid w:val="0092626A"/>
     <w:rsid w:val="00927F9B"/>
     <w:rsid w:val="00930731"/>
     <w:rsid w:val="009310C0"/>
     <w:rsid w:val="00932501"/>
     <w:rsid w:val="0093335D"/>
     <w:rsid w:val="0093448C"/>
     <w:rsid w:val="0093613E"/>
     <w:rsid w:val="0094048A"/>
     <w:rsid w:val="00940653"/>
     <w:rsid w:val="009407CE"/>
     <w:rsid w:val="00943026"/>
     <w:rsid w:val="0094357D"/>
     <w:rsid w:val="0094437D"/>
     <w:rsid w:val="00945F8B"/>
+    <w:rsid w:val="00946416"/>
     <w:rsid w:val="009465F6"/>
     <w:rsid w:val="0095059E"/>
     <w:rsid w:val="009515C8"/>
     <w:rsid w:val="00951A29"/>
     <w:rsid w:val="0095298C"/>
     <w:rsid w:val="0095599E"/>
     <w:rsid w:val="009563C3"/>
     <w:rsid w:val="00956709"/>
+    <w:rsid w:val="00957B48"/>
     <w:rsid w:val="00960434"/>
     <w:rsid w:val="00961793"/>
     <w:rsid w:val="009620A9"/>
     <w:rsid w:val="00962891"/>
     <w:rsid w:val="009656E5"/>
     <w:rsid w:val="00966B81"/>
     <w:rsid w:val="00967A32"/>
     <w:rsid w:val="0097032F"/>
     <w:rsid w:val="00972131"/>
     <w:rsid w:val="009734CD"/>
     <w:rsid w:val="00975472"/>
     <w:rsid w:val="00975E29"/>
+    <w:rsid w:val="0097602A"/>
     <w:rsid w:val="00976105"/>
     <w:rsid w:val="009762FC"/>
     <w:rsid w:val="00981EF3"/>
+    <w:rsid w:val="009832AE"/>
     <w:rsid w:val="009835C9"/>
     <w:rsid w:val="009837A3"/>
     <w:rsid w:val="009863FA"/>
     <w:rsid w:val="00987546"/>
     <w:rsid w:val="00990E75"/>
     <w:rsid w:val="0099309D"/>
     <w:rsid w:val="00993FDD"/>
     <w:rsid w:val="00996C8C"/>
     <w:rsid w:val="009A019B"/>
     <w:rsid w:val="009A1CBD"/>
     <w:rsid w:val="009A4B04"/>
     <w:rsid w:val="009A6CE2"/>
     <w:rsid w:val="009B03DA"/>
     <w:rsid w:val="009B0D9F"/>
     <w:rsid w:val="009B3F33"/>
     <w:rsid w:val="009B6DCE"/>
     <w:rsid w:val="009B76DB"/>
     <w:rsid w:val="009C2D98"/>
     <w:rsid w:val="009C40CC"/>
     <w:rsid w:val="009C7720"/>
     <w:rsid w:val="009C7A4A"/>
     <w:rsid w:val="009D0762"/>
     <w:rsid w:val="009D3385"/>
     <w:rsid w:val="009D4C74"/>
     <w:rsid w:val="009D4CEB"/>
     <w:rsid w:val="009D4ECC"/>
     <w:rsid w:val="009D5344"/>
     <w:rsid w:val="009E23B9"/>
     <w:rsid w:val="009E2F5F"/>
     <w:rsid w:val="009E4165"/>
+    <w:rsid w:val="009E48D8"/>
+    <w:rsid w:val="009E5001"/>
     <w:rsid w:val="009E53E8"/>
     <w:rsid w:val="009E5414"/>
     <w:rsid w:val="009E630A"/>
     <w:rsid w:val="009F318C"/>
     <w:rsid w:val="009F4C1B"/>
     <w:rsid w:val="009F5076"/>
     <w:rsid w:val="009F6210"/>
     <w:rsid w:val="009F7A2F"/>
     <w:rsid w:val="00A018FE"/>
     <w:rsid w:val="00A01F8F"/>
     <w:rsid w:val="00A05CAD"/>
     <w:rsid w:val="00A12338"/>
     <w:rsid w:val="00A133F9"/>
     <w:rsid w:val="00A140DD"/>
     <w:rsid w:val="00A16670"/>
     <w:rsid w:val="00A2131E"/>
     <w:rsid w:val="00A22697"/>
     <w:rsid w:val="00A23AFA"/>
     <w:rsid w:val="00A24AEB"/>
     <w:rsid w:val="00A24C5B"/>
     <w:rsid w:val="00A251C9"/>
     <w:rsid w:val="00A252DD"/>
     <w:rsid w:val="00A30106"/>
     <w:rsid w:val="00A30893"/>
     <w:rsid w:val="00A3167D"/>
@@ -11406,96 +11576,101 @@
     <w:rsid w:val="00A3396E"/>
     <w:rsid w:val="00A344E3"/>
     <w:rsid w:val="00A3520B"/>
     <w:rsid w:val="00A35F10"/>
     <w:rsid w:val="00A360AC"/>
     <w:rsid w:val="00A36F60"/>
     <w:rsid w:val="00A400A6"/>
     <w:rsid w:val="00A4098D"/>
     <w:rsid w:val="00A40B6A"/>
     <w:rsid w:val="00A43237"/>
     <w:rsid w:val="00A445C9"/>
     <w:rsid w:val="00A4480F"/>
     <w:rsid w:val="00A459B9"/>
     <w:rsid w:val="00A45BAE"/>
     <w:rsid w:val="00A45D50"/>
     <w:rsid w:val="00A47D9E"/>
     <w:rsid w:val="00A50DC9"/>
     <w:rsid w:val="00A51C9D"/>
     <w:rsid w:val="00A528F5"/>
     <w:rsid w:val="00A532F3"/>
     <w:rsid w:val="00A5397C"/>
     <w:rsid w:val="00A54C0D"/>
     <w:rsid w:val="00A55A41"/>
     <w:rsid w:val="00A55F7E"/>
     <w:rsid w:val="00A57106"/>
+    <w:rsid w:val="00A57185"/>
     <w:rsid w:val="00A57E9F"/>
     <w:rsid w:val="00A60EB4"/>
     <w:rsid w:val="00A625ED"/>
     <w:rsid w:val="00A6270F"/>
     <w:rsid w:val="00A62A96"/>
     <w:rsid w:val="00A63BFB"/>
     <w:rsid w:val="00A64914"/>
     <w:rsid w:val="00A65F85"/>
     <w:rsid w:val="00A6612A"/>
     <w:rsid w:val="00A66182"/>
     <w:rsid w:val="00A66C11"/>
     <w:rsid w:val="00A673D7"/>
     <w:rsid w:val="00A7450F"/>
     <w:rsid w:val="00A75104"/>
     <w:rsid w:val="00A75556"/>
     <w:rsid w:val="00A75DC2"/>
     <w:rsid w:val="00A80A47"/>
     <w:rsid w:val="00A8385F"/>
     <w:rsid w:val="00A84249"/>
     <w:rsid w:val="00A8489E"/>
     <w:rsid w:val="00A84CD0"/>
+    <w:rsid w:val="00A85721"/>
+    <w:rsid w:val="00A86072"/>
     <w:rsid w:val="00A863D6"/>
     <w:rsid w:val="00A865DD"/>
     <w:rsid w:val="00A86DB8"/>
     <w:rsid w:val="00A91350"/>
     <w:rsid w:val="00A92EE3"/>
     <w:rsid w:val="00A95C7B"/>
     <w:rsid w:val="00A96221"/>
     <w:rsid w:val="00A97DD3"/>
     <w:rsid w:val="00AA27A0"/>
     <w:rsid w:val="00AA54D1"/>
     <w:rsid w:val="00AA5D16"/>
     <w:rsid w:val="00AA670A"/>
     <w:rsid w:val="00AA7681"/>
     <w:rsid w:val="00AB16D9"/>
     <w:rsid w:val="00AB282C"/>
     <w:rsid w:val="00AB41A9"/>
     <w:rsid w:val="00AB507D"/>
     <w:rsid w:val="00AB58C1"/>
     <w:rsid w:val="00AB693D"/>
     <w:rsid w:val="00AB7786"/>
     <w:rsid w:val="00AC0A5D"/>
+    <w:rsid w:val="00AC11A6"/>
     <w:rsid w:val="00AC2369"/>
     <w:rsid w:val="00AC29F3"/>
     <w:rsid w:val="00AC391B"/>
     <w:rsid w:val="00AD001E"/>
+    <w:rsid w:val="00AD1663"/>
     <w:rsid w:val="00AD2A11"/>
     <w:rsid w:val="00AD36A9"/>
     <w:rsid w:val="00AD5270"/>
     <w:rsid w:val="00AD6350"/>
     <w:rsid w:val="00AD660F"/>
     <w:rsid w:val="00AD6E24"/>
     <w:rsid w:val="00AE0992"/>
     <w:rsid w:val="00AE6EC9"/>
     <w:rsid w:val="00AE75DC"/>
     <w:rsid w:val="00AE7BCE"/>
     <w:rsid w:val="00AF2CD0"/>
     <w:rsid w:val="00AF2D43"/>
     <w:rsid w:val="00AF4548"/>
     <w:rsid w:val="00AF607E"/>
     <w:rsid w:val="00AF69FD"/>
     <w:rsid w:val="00AF784D"/>
     <w:rsid w:val="00B04ED2"/>
     <w:rsid w:val="00B06568"/>
     <w:rsid w:val="00B113C0"/>
     <w:rsid w:val="00B11F3B"/>
     <w:rsid w:val="00B15540"/>
     <w:rsid w:val="00B1641B"/>
     <w:rsid w:val="00B17574"/>
     <w:rsid w:val="00B17BF2"/>
     <w:rsid w:val="00B22520"/>
@@ -11510,180 +11685,189 @@
     <w:rsid w:val="00B41F8B"/>
     <w:rsid w:val="00B45DDD"/>
     <w:rsid w:val="00B463A5"/>
     <w:rsid w:val="00B47F15"/>
     <w:rsid w:val="00B511BC"/>
     <w:rsid w:val="00B5132B"/>
     <w:rsid w:val="00B52526"/>
     <w:rsid w:val="00B534B4"/>
     <w:rsid w:val="00B537E2"/>
     <w:rsid w:val="00B54BE6"/>
     <w:rsid w:val="00B54F80"/>
     <w:rsid w:val="00B56008"/>
     <w:rsid w:val="00B56F96"/>
     <w:rsid w:val="00B57CCF"/>
     <w:rsid w:val="00B62AF7"/>
     <w:rsid w:val="00B65D34"/>
     <w:rsid w:val="00B66C2E"/>
     <w:rsid w:val="00B73002"/>
     <w:rsid w:val="00B73168"/>
     <w:rsid w:val="00B731EC"/>
     <w:rsid w:val="00B735CB"/>
     <w:rsid w:val="00B753F7"/>
     <w:rsid w:val="00B75D2E"/>
     <w:rsid w:val="00B77B0F"/>
     <w:rsid w:val="00B80D08"/>
+    <w:rsid w:val="00B81382"/>
     <w:rsid w:val="00B83A26"/>
     <w:rsid w:val="00B8408B"/>
+    <w:rsid w:val="00B85D05"/>
     <w:rsid w:val="00B85F11"/>
     <w:rsid w:val="00B86155"/>
     <w:rsid w:val="00B864F8"/>
     <w:rsid w:val="00B86785"/>
     <w:rsid w:val="00B914ED"/>
     <w:rsid w:val="00B943DC"/>
     <w:rsid w:val="00B9442D"/>
     <w:rsid w:val="00B952EA"/>
     <w:rsid w:val="00B96277"/>
     <w:rsid w:val="00B97841"/>
     <w:rsid w:val="00B97B4A"/>
     <w:rsid w:val="00BA0EA2"/>
     <w:rsid w:val="00BA3ECC"/>
     <w:rsid w:val="00BA7325"/>
     <w:rsid w:val="00BB1354"/>
+    <w:rsid w:val="00BB201D"/>
     <w:rsid w:val="00BB3107"/>
     <w:rsid w:val="00BB4773"/>
     <w:rsid w:val="00BB5AAE"/>
     <w:rsid w:val="00BB649E"/>
     <w:rsid w:val="00BC30BB"/>
     <w:rsid w:val="00BC3ECB"/>
     <w:rsid w:val="00BC496E"/>
     <w:rsid w:val="00BC67E7"/>
     <w:rsid w:val="00BC6A1D"/>
     <w:rsid w:val="00BC6FD3"/>
     <w:rsid w:val="00BD3CBB"/>
     <w:rsid w:val="00BD43E1"/>
     <w:rsid w:val="00BD69A3"/>
     <w:rsid w:val="00BD776A"/>
     <w:rsid w:val="00BD7CAE"/>
     <w:rsid w:val="00BE0051"/>
     <w:rsid w:val="00BE0C01"/>
     <w:rsid w:val="00BE0EE3"/>
     <w:rsid w:val="00BE1B22"/>
     <w:rsid w:val="00BE3258"/>
     <w:rsid w:val="00BE3941"/>
     <w:rsid w:val="00BE499C"/>
     <w:rsid w:val="00BE54B2"/>
     <w:rsid w:val="00BF27F4"/>
     <w:rsid w:val="00BF5123"/>
     <w:rsid w:val="00BF5895"/>
     <w:rsid w:val="00BF7125"/>
     <w:rsid w:val="00C00548"/>
     <w:rsid w:val="00C013EA"/>
     <w:rsid w:val="00C02B87"/>
     <w:rsid w:val="00C02DBB"/>
     <w:rsid w:val="00C02F59"/>
     <w:rsid w:val="00C070C7"/>
+    <w:rsid w:val="00C07B90"/>
     <w:rsid w:val="00C1160D"/>
     <w:rsid w:val="00C12701"/>
     <w:rsid w:val="00C140BE"/>
     <w:rsid w:val="00C14D19"/>
     <w:rsid w:val="00C157D6"/>
     <w:rsid w:val="00C16DDD"/>
     <w:rsid w:val="00C17317"/>
     <w:rsid w:val="00C202BA"/>
     <w:rsid w:val="00C235DC"/>
     <w:rsid w:val="00C23C5A"/>
     <w:rsid w:val="00C25B99"/>
     <w:rsid w:val="00C2677E"/>
     <w:rsid w:val="00C317FC"/>
     <w:rsid w:val="00C32A7D"/>
     <w:rsid w:val="00C32F24"/>
     <w:rsid w:val="00C338BA"/>
     <w:rsid w:val="00C339F4"/>
     <w:rsid w:val="00C356F7"/>
     <w:rsid w:val="00C3590A"/>
     <w:rsid w:val="00C4086D"/>
     <w:rsid w:val="00C40B5D"/>
     <w:rsid w:val="00C42F51"/>
+    <w:rsid w:val="00C435B7"/>
     <w:rsid w:val="00C4426F"/>
     <w:rsid w:val="00C45303"/>
     <w:rsid w:val="00C45789"/>
     <w:rsid w:val="00C47758"/>
     <w:rsid w:val="00C50AB1"/>
     <w:rsid w:val="00C517AB"/>
     <w:rsid w:val="00C51C36"/>
     <w:rsid w:val="00C52113"/>
     <w:rsid w:val="00C55A5C"/>
     <w:rsid w:val="00C55F1A"/>
     <w:rsid w:val="00C576F0"/>
     <w:rsid w:val="00C62674"/>
     <w:rsid w:val="00C62CA2"/>
     <w:rsid w:val="00C632A1"/>
     <w:rsid w:val="00C63413"/>
     <w:rsid w:val="00C63771"/>
     <w:rsid w:val="00C66BFD"/>
     <w:rsid w:val="00C67A92"/>
     <w:rsid w:val="00C702F1"/>
     <w:rsid w:val="00C71B2B"/>
     <w:rsid w:val="00C7290D"/>
+    <w:rsid w:val="00C74A77"/>
     <w:rsid w:val="00C80CB9"/>
+    <w:rsid w:val="00C83887"/>
     <w:rsid w:val="00C83AC8"/>
     <w:rsid w:val="00C849CB"/>
     <w:rsid w:val="00C85B52"/>
     <w:rsid w:val="00C85F9F"/>
     <w:rsid w:val="00C87CB4"/>
     <w:rsid w:val="00C87E81"/>
     <w:rsid w:val="00C87E9A"/>
     <w:rsid w:val="00C90413"/>
     <w:rsid w:val="00C90E58"/>
     <w:rsid w:val="00C91FB6"/>
     <w:rsid w:val="00C93AE5"/>
     <w:rsid w:val="00C93DA3"/>
     <w:rsid w:val="00C949E4"/>
     <w:rsid w:val="00C95FE4"/>
     <w:rsid w:val="00C96270"/>
     <w:rsid w:val="00CA1896"/>
     <w:rsid w:val="00CA6912"/>
     <w:rsid w:val="00CB4E3B"/>
     <w:rsid w:val="00CB5B28"/>
     <w:rsid w:val="00CB7D78"/>
     <w:rsid w:val="00CC0A42"/>
     <w:rsid w:val="00CC3FB0"/>
     <w:rsid w:val="00CC452F"/>
     <w:rsid w:val="00CC4F54"/>
+    <w:rsid w:val="00CC5561"/>
     <w:rsid w:val="00CD1148"/>
     <w:rsid w:val="00CD2259"/>
     <w:rsid w:val="00CD25AB"/>
     <w:rsid w:val="00CD2C34"/>
     <w:rsid w:val="00CD3B3A"/>
     <w:rsid w:val="00CD47F2"/>
     <w:rsid w:val="00CD6555"/>
     <w:rsid w:val="00CD6F57"/>
     <w:rsid w:val="00CD70F7"/>
     <w:rsid w:val="00CE0E17"/>
     <w:rsid w:val="00CE0E2F"/>
     <w:rsid w:val="00CE0EE1"/>
+    <w:rsid w:val="00CE249E"/>
     <w:rsid w:val="00CE2E28"/>
     <w:rsid w:val="00CE3988"/>
     <w:rsid w:val="00CE3D0E"/>
     <w:rsid w:val="00CE51C5"/>
     <w:rsid w:val="00CE67D8"/>
     <w:rsid w:val="00CE76C1"/>
     <w:rsid w:val="00CF14F3"/>
     <w:rsid w:val="00CF20CB"/>
     <w:rsid w:val="00CF2297"/>
     <w:rsid w:val="00CF2F00"/>
     <w:rsid w:val="00CF3523"/>
     <w:rsid w:val="00CF5371"/>
     <w:rsid w:val="00CF5C8D"/>
     <w:rsid w:val="00CF5EAC"/>
     <w:rsid w:val="00CF5F01"/>
     <w:rsid w:val="00CF6B2D"/>
     <w:rsid w:val="00CF7F4F"/>
     <w:rsid w:val="00D00BF6"/>
     <w:rsid w:val="00D024A8"/>
     <w:rsid w:val="00D0323A"/>
     <w:rsid w:val="00D04784"/>
     <w:rsid w:val="00D0494E"/>
     <w:rsid w:val="00D04983"/>
     <w:rsid w:val="00D0530B"/>
     <w:rsid w:val="00D0559F"/>
@@ -11739,64 +11923,66 @@
     <w:rsid w:val="00D770C7"/>
     <w:rsid w:val="00D772BD"/>
     <w:rsid w:val="00D77318"/>
     <w:rsid w:val="00D84A14"/>
     <w:rsid w:val="00D86945"/>
     <w:rsid w:val="00D869FE"/>
     <w:rsid w:val="00D87061"/>
     <w:rsid w:val="00D87A13"/>
     <w:rsid w:val="00D90290"/>
     <w:rsid w:val="00D9063C"/>
     <w:rsid w:val="00D91F8B"/>
     <w:rsid w:val="00D92046"/>
     <w:rsid w:val="00D92A98"/>
     <w:rsid w:val="00D97A25"/>
     <w:rsid w:val="00D97F9B"/>
     <w:rsid w:val="00DA1A57"/>
     <w:rsid w:val="00DA2075"/>
     <w:rsid w:val="00DA3161"/>
     <w:rsid w:val="00DA3184"/>
     <w:rsid w:val="00DA3691"/>
     <w:rsid w:val="00DA3B40"/>
     <w:rsid w:val="00DA445F"/>
     <w:rsid w:val="00DA66EB"/>
     <w:rsid w:val="00DA7BB7"/>
     <w:rsid w:val="00DB1839"/>
+    <w:rsid w:val="00DB2452"/>
     <w:rsid w:val="00DB3AB0"/>
     <w:rsid w:val="00DB6E54"/>
     <w:rsid w:val="00DB7B6B"/>
     <w:rsid w:val="00DC0A9A"/>
     <w:rsid w:val="00DC2A97"/>
     <w:rsid w:val="00DC57E8"/>
     <w:rsid w:val="00DC74BB"/>
     <w:rsid w:val="00DC76EC"/>
     <w:rsid w:val="00DD09FB"/>
     <w:rsid w:val="00DD152F"/>
     <w:rsid w:val="00DD3A2E"/>
     <w:rsid w:val="00DD3DD8"/>
     <w:rsid w:val="00DD55DB"/>
     <w:rsid w:val="00DD6993"/>
+    <w:rsid w:val="00DE0059"/>
     <w:rsid w:val="00DE04B1"/>
     <w:rsid w:val="00DE164A"/>
     <w:rsid w:val="00DE1EDF"/>
     <w:rsid w:val="00DE213F"/>
     <w:rsid w:val="00DE23CE"/>
     <w:rsid w:val="00DE6FE9"/>
     <w:rsid w:val="00DF027C"/>
     <w:rsid w:val="00DF2058"/>
     <w:rsid w:val="00DF299F"/>
     <w:rsid w:val="00DF3ACE"/>
     <w:rsid w:val="00DF53A1"/>
     <w:rsid w:val="00DF5CAE"/>
     <w:rsid w:val="00DF794E"/>
     <w:rsid w:val="00E00A32"/>
     <w:rsid w:val="00E011AD"/>
     <w:rsid w:val="00E017E6"/>
     <w:rsid w:val="00E0451D"/>
     <w:rsid w:val="00E05705"/>
     <w:rsid w:val="00E07673"/>
     <w:rsid w:val="00E07DDE"/>
     <w:rsid w:val="00E125BC"/>
     <w:rsid w:val="00E16618"/>
     <w:rsid w:val="00E17187"/>
     <w:rsid w:val="00E17376"/>
     <w:rsid w:val="00E1744C"/>
@@ -11810,716 +11996,838 @@
     <w:rsid w:val="00E339CF"/>
     <w:rsid w:val="00E34BCA"/>
     <w:rsid w:val="00E34E6A"/>
     <w:rsid w:val="00E364CB"/>
     <w:rsid w:val="00E36CA2"/>
     <w:rsid w:val="00E37D09"/>
     <w:rsid w:val="00E449BA"/>
     <w:rsid w:val="00E4582D"/>
     <w:rsid w:val="00E465D3"/>
     <w:rsid w:val="00E51D2F"/>
     <w:rsid w:val="00E52714"/>
     <w:rsid w:val="00E53310"/>
     <w:rsid w:val="00E54B02"/>
     <w:rsid w:val="00E557FD"/>
     <w:rsid w:val="00E55ADE"/>
     <w:rsid w:val="00E567CC"/>
     <w:rsid w:val="00E56D69"/>
     <w:rsid w:val="00E56DE9"/>
     <w:rsid w:val="00E605F7"/>
     <w:rsid w:val="00E620B0"/>
     <w:rsid w:val="00E62F24"/>
     <w:rsid w:val="00E6380F"/>
     <w:rsid w:val="00E66197"/>
     <w:rsid w:val="00E665B3"/>
     <w:rsid w:val="00E67A27"/>
+    <w:rsid w:val="00E7004B"/>
     <w:rsid w:val="00E7076C"/>
     <w:rsid w:val="00E726AC"/>
     <w:rsid w:val="00E72964"/>
     <w:rsid w:val="00E72A43"/>
     <w:rsid w:val="00E735F6"/>
     <w:rsid w:val="00E747CF"/>
     <w:rsid w:val="00E7627B"/>
     <w:rsid w:val="00E76A5B"/>
     <w:rsid w:val="00E7726B"/>
     <w:rsid w:val="00E77638"/>
     <w:rsid w:val="00E77E70"/>
+    <w:rsid w:val="00E805AF"/>
     <w:rsid w:val="00E814B2"/>
     <w:rsid w:val="00E81B40"/>
     <w:rsid w:val="00E821FF"/>
     <w:rsid w:val="00E85B31"/>
     <w:rsid w:val="00E85BAB"/>
     <w:rsid w:val="00E86A9F"/>
     <w:rsid w:val="00E90469"/>
     <w:rsid w:val="00E90A2C"/>
+    <w:rsid w:val="00E90ACC"/>
     <w:rsid w:val="00E90CBD"/>
     <w:rsid w:val="00E911B4"/>
     <w:rsid w:val="00E93B55"/>
     <w:rsid w:val="00E97233"/>
     <w:rsid w:val="00EA0AEE"/>
+    <w:rsid w:val="00EA3CA5"/>
     <w:rsid w:val="00EA490C"/>
     <w:rsid w:val="00EA501B"/>
     <w:rsid w:val="00EA6B45"/>
     <w:rsid w:val="00EB1962"/>
     <w:rsid w:val="00EB2675"/>
     <w:rsid w:val="00EB3C8C"/>
     <w:rsid w:val="00EB7531"/>
     <w:rsid w:val="00EC3781"/>
     <w:rsid w:val="00EC5D7C"/>
     <w:rsid w:val="00EC777E"/>
     <w:rsid w:val="00ED5194"/>
     <w:rsid w:val="00ED72AB"/>
     <w:rsid w:val="00ED7830"/>
     <w:rsid w:val="00EE0EA7"/>
     <w:rsid w:val="00EE4BBF"/>
     <w:rsid w:val="00EE4E03"/>
     <w:rsid w:val="00EE5B9B"/>
     <w:rsid w:val="00EF0932"/>
     <w:rsid w:val="00EF1302"/>
     <w:rsid w:val="00EF16C7"/>
     <w:rsid w:val="00EF1927"/>
+    <w:rsid w:val="00EF2156"/>
     <w:rsid w:val="00EF3E6E"/>
     <w:rsid w:val="00EF4871"/>
     <w:rsid w:val="00EF555B"/>
     <w:rsid w:val="00EF6F00"/>
     <w:rsid w:val="00F01249"/>
     <w:rsid w:val="00F02555"/>
     <w:rsid w:val="00F027BB"/>
     <w:rsid w:val="00F0387B"/>
     <w:rsid w:val="00F03BD2"/>
     <w:rsid w:val="00F061C4"/>
     <w:rsid w:val="00F06269"/>
     <w:rsid w:val="00F064E4"/>
     <w:rsid w:val="00F0680F"/>
     <w:rsid w:val="00F10AE7"/>
     <w:rsid w:val="00F116D3"/>
     <w:rsid w:val="00F11DCF"/>
     <w:rsid w:val="00F12EEC"/>
     <w:rsid w:val="00F13271"/>
     <w:rsid w:val="00F13E2C"/>
     <w:rsid w:val="00F1538A"/>
     <w:rsid w:val="00F162EA"/>
     <w:rsid w:val="00F211F3"/>
     <w:rsid w:val="00F21A44"/>
     <w:rsid w:val="00F21BC5"/>
     <w:rsid w:val="00F252F4"/>
     <w:rsid w:val="00F25B1A"/>
     <w:rsid w:val="00F26ACA"/>
     <w:rsid w:val="00F31062"/>
     <w:rsid w:val="00F36E28"/>
     <w:rsid w:val="00F40272"/>
     <w:rsid w:val="00F432D3"/>
     <w:rsid w:val="00F469C6"/>
     <w:rsid w:val="00F47F27"/>
+    <w:rsid w:val="00F5137A"/>
     <w:rsid w:val="00F52D27"/>
     <w:rsid w:val="00F53371"/>
     <w:rsid w:val="00F53798"/>
+    <w:rsid w:val="00F544AE"/>
     <w:rsid w:val="00F54992"/>
     <w:rsid w:val="00F5567E"/>
     <w:rsid w:val="00F60A9E"/>
     <w:rsid w:val="00F61BFC"/>
     <w:rsid w:val="00F642E9"/>
     <w:rsid w:val="00F658F8"/>
     <w:rsid w:val="00F66525"/>
     <w:rsid w:val="00F721B8"/>
     <w:rsid w:val="00F72F5B"/>
     <w:rsid w:val="00F734F1"/>
     <w:rsid w:val="00F73739"/>
     <w:rsid w:val="00F76808"/>
     <w:rsid w:val="00F77108"/>
     <w:rsid w:val="00F800FB"/>
-    <w:rsid w:val="00F81E6C"/>
     <w:rsid w:val="00F82BE7"/>
     <w:rsid w:val="00F83527"/>
     <w:rsid w:val="00F8400C"/>
     <w:rsid w:val="00F87A1F"/>
     <w:rsid w:val="00F9264A"/>
     <w:rsid w:val="00F93D73"/>
     <w:rsid w:val="00F94D6D"/>
     <w:rsid w:val="00F960F6"/>
     <w:rsid w:val="00F96F27"/>
     <w:rsid w:val="00FA0FA7"/>
     <w:rsid w:val="00FA104A"/>
     <w:rsid w:val="00FA10DC"/>
+    <w:rsid w:val="00FA25E1"/>
     <w:rsid w:val="00FA5365"/>
     <w:rsid w:val="00FA6265"/>
     <w:rsid w:val="00FA7BA7"/>
     <w:rsid w:val="00FB0D30"/>
     <w:rsid w:val="00FB2702"/>
     <w:rsid w:val="00FB4742"/>
     <w:rsid w:val="00FB4B13"/>
     <w:rsid w:val="00FB4B95"/>
     <w:rsid w:val="00FB51FE"/>
     <w:rsid w:val="00FB6559"/>
     <w:rsid w:val="00FB7826"/>
     <w:rsid w:val="00FC2BD3"/>
     <w:rsid w:val="00FC3621"/>
     <w:rsid w:val="00FC37CF"/>
     <w:rsid w:val="00FC557A"/>
     <w:rsid w:val="00FC6B1E"/>
     <w:rsid w:val="00FC7F06"/>
     <w:rsid w:val="00FD02A3"/>
     <w:rsid w:val="00FD24D1"/>
     <w:rsid w:val="00FD2DD2"/>
     <w:rsid w:val="00FD33E6"/>
     <w:rsid w:val="00FD583F"/>
     <w:rsid w:val="00FD6E97"/>
     <w:rsid w:val="00FD7285"/>
     <w:rsid w:val="00FD7488"/>
     <w:rsid w:val="00FE04DD"/>
     <w:rsid w:val="00FE32DE"/>
     <w:rsid w:val="00FE4373"/>
     <w:rsid w:val="00FE4469"/>
     <w:rsid w:val="00FE4816"/>
     <w:rsid w:val="00FE6629"/>
     <w:rsid w:val="00FE788A"/>
     <w:rsid w:val="00FE7E58"/>
     <w:rsid w:val="00FF16B4"/>
     <w:rsid w:val="00FF359A"/>
     <w:rsid w:val="00FF4CCE"/>
     <w:rsid w:val="00FF7924"/>
     <w:rsid w:val="00FF7EE6"/>
     <w:rsid w:val="01223A42"/>
+    <w:rsid w:val="013387FB"/>
+    <w:rsid w:val="0143A9D4"/>
+    <w:rsid w:val="0194D817"/>
     <w:rsid w:val="019CF7A7"/>
     <w:rsid w:val="01A71011"/>
     <w:rsid w:val="01A84A0F"/>
     <w:rsid w:val="01D43FE8"/>
     <w:rsid w:val="01E4FFE1"/>
     <w:rsid w:val="022B3A59"/>
     <w:rsid w:val="023848F3"/>
     <w:rsid w:val="0308BD3C"/>
+    <w:rsid w:val="030FD340"/>
     <w:rsid w:val="033304C3"/>
     <w:rsid w:val="04014085"/>
     <w:rsid w:val="04290F57"/>
     <w:rsid w:val="0432CAF4"/>
     <w:rsid w:val="046DB94C"/>
     <w:rsid w:val="04875663"/>
     <w:rsid w:val="04B73F15"/>
+    <w:rsid w:val="04C08739"/>
     <w:rsid w:val="04D61F43"/>
     <w:rsid w:val="04FBD685"/>
     <w:rsid w:val="050B32FA"/>
     <w:rsid w:val="050C3D49"/>
     <w:rsid w:val="05121E2E"/>
     <w:rsid w:val="0591636B"/>
     <w:rsid w:val="0614F78A"/>
     <w:rsid w:val="063CE199"/>
     <w:rsid w:val="06E46B3C"/>
     <w:rsid w:val="06E98FAC"/>
+    <w:rsid w:val="06F5027B"/>
+    <w:rsid w:val="0736C161"/>
+    <w:rsid w:val="074A9221"/>
     <w:rsid w:val="0775CE8C"/>
     <w:rsid w:val="07F528B4"/>
     <w:rsid w:val="080E9744"/>
     <w:rsid w:val="08641064"/>
     <w:rsid w:val="08AF504F"/>
     <w:rsid w:val="08E4F2E1"/>
     <w:rsid w:val="09499870"/>
     <w:rsid w:val="094D8B90"/>
+    <w:rsid w:val="09580946"/>
     <w:rsid w:val="099F3377"/>
+    <w:rsid w:val="09B3F257"/>
     <w:rsid w:val="09CEFBD1"/>
     <w:rsid w:val="0A4E030A"/>
     <w:rsid w:val="0AACAD65"/>
     <w:rsid w:val="0AFD2D4B"/>
+    <w:rsid w:val="0B1A2192"/>
     <w:rsid w:val="0B1C8015"/>
     <w:rsid w:val="0B76CD21"/>
     <w:rsid w:val="0B7DEB3A"/>
     <w:rsid w:val="0C2A9863"/>
     <w:rsid w:val="0C5A172E"/>
     <w:rsid w:val="0CB07B63"/>
     <w:rsid w:val="0CB91C4C"/>
     <w:rsid w:val="0CBFAD8E"/>
     <w:rsid w:val="0D1645BC"/>
     <w:rsid w:val="0D1DE3D0"/>
     <w:rsid w:val="0D49F909"/>
     <w:rsid w:val="0D4F9469"/>
     <w:rsid w:val="0D55A854"/>
+    <w:rsid w:val="0D7A5E63"/>
     <w:rsid w:val="0D807C03"/>
     <w:rsid w:val="0DA99EFA"/>
     <w:rsid w:val="0DCC07CB"/>
     <w:rsid w:val="0E4377AD"/>
     <w:rsid w:val="0E5BD6FA"/>
     <w:rsid w:val="0EC7461F"/>
     <w:rsid w:val="0EDA0BB5"/>
     <w:rsid w:val="102F32EA"/>
     <w:rsid w:val="106F176B"/>
     <w:rsid w:val="1081368D"/>
     <w:rsid w:val="10C63F33"/>
     <w:rsid w:val="10D486D8"/>
     <w:rsid w:val="114F13F8"/>
     <w:rsid w:val="11AC0319"/>
     <w:rsid w:val="11EDA18F"/>
     <w:rsid w:val="11F481F6"/>
     <w:rsid w:val="11F58703"/>
+    <w:rsid w:val="120C0323"/>
     <w:rsid w:val="1232F264"/>
     <w:rsid w:val="12444560"/>
     <w:rsid w:val="1272E209"/>
+    <w:rsid w:val="12805EBE"/>
     <w:rsid w:val="12BED874"/>
     <w:rsid w:val="1303F043"/>
     <w:rsid w:val="130B19EC"/>
     <w:rsid w:val="131C2341"/>
     <w:rsid w:val="1320A82C"/>
     <w:rsid w:val="13429BB7"/>
     <w:rsid w:val="13797BE6"/>
+    <w:rsid w:val="141DC75F"/>
+    <w:rsid w:val="14207D30"/>
     <w:rsid w:val="1460AEA1"/>
+    <w:rsid w:val="1478A7DA"/>
     <w:rsid w:val="1478F524"/>
+    <w:rsid w:val="14C682E6"/>
     <w:rsid w:val="14F91E13"/>
     <w:rsid w:val="150B83CA"/>
     <w:rsid w:val="15443689"/>
     <w:rsid w:val="15A5A5F8"/>
     <w:rsid w:val="1615359E"/>
     <w:rsid w:val="16B5EBAA"/>
     <w:rsid w:val="16E36915"/>
     <w:rsid w:val="16EEE550"/>
+    <w:rsid w:val="1731EB7B"/>
     <w:rsid w:val="174E029A"/>
+    <w:rsid w:val="179F2CFB"/>
     <w:rsid w:val="185BAE28"/>
     <w:rsid w:val="187D1D17"/>
+    <w:rsid w:val="18844FE9"/>
     <w:rsid w:val="18989B50"/>
+    <w:rsid w:val="18BAAD46"/>
     <w:rsid w:val="18C787C2"/>
     <w:rsid w:val="19112BF6"/>
     <w:rsid w:val="192A354C"/>
     <w:rsid w:val="192D1BE8"/>
     <w:rsid w:val="19388F5E"/>
     <w:rsid w:val="1966046C"/>
+    <w:rsid w:val="19A2833D"/>
     <w:rsid w:val="1A3CEEFD"/>
     <w:rsid w:val="1A731BC5"/>
     <w:rsid w:val="1A8126AF"/>
     <w:rsid w:val="1A85A6A6"/>
     <w:rsid w:val="1B23EA60"/>
     <w:rsid w:val="1B6883F9"/>
     <w:rsid w:val="1C44FA50"/>
     <w:rsid w:val="1C4D4486"/>
     <w:rsid w:val="1C7912D2"/>
     <w:rsid w:val="1D146551"/>
     <w:rsid w:val="1D3066DC"/>
     <w:rsid w:val="1D62BB3A"/>
     <w:rsid w:val="1D90880C"/>
     <w:rsid w:val="1DF9BE4D"/>
     <w:rsid w:val="1E2F6A0E"/>
     <w:rsid w:val="1E5AD349"/>
+    <w:rsid w:val="1E6D4D8E"/>
     <w:rsid w:val="1ECDEE22"/>
     <w:rsid w:val="1F3A1E94"/>
     <w:rsid w:val="1F3F4650"/>
     <w:rsid w:val="1F59BED4"/>
     <w:rsid w:val="1F78FE93"/>
     <w:rsid w:val="1FBA293A"/>
     <w:rsid w:val="1FE837A8"/>
+    <w:rsid w:val="201D5B00"/>
     <w:rsid w:val="203D6692"/>
     <w:rsid w:val="2043A1B0"/>
     <w:rsid w:val="20988C49"/>
     <w:rsid w:val="20BB7BBC"/>
     <w:rsid w:val="20E7FA50"/>
     <w:rsid w:val="215A07AA"/>
     <w:rsid w:val="21995776"/>
     <w:rsid w:val="219AE017"/>
     <w:rsid w:val="21C3E7AF"/>
+    <w:rsid w:val="21E43745"/>
     <w:rsid w:val="220A2499"/>
+    <w:rsid w:val="222CABCA"/>
     <w:rsid w:val="223BA069"/>
+    <w:rsid w:val="22AFFEAB"/>
+    <w:rsid w:val="22B2ED81"/>
+    <w:rsid w:val="22CC6836"/>
     <w:rsid w:val="22D64359"/>
     <w:rsid w:val="2316168C"/>
     <w:rsid w:val="23A9E11D"/>
     <w:rsid w:val="23B3B267"/>
+    <w:rsid w:val="2429CCB8"/>
+    <w:rsid w:val="2449D122"/>
+    <w:rsid w:val="24C3ECFF"/>
+    <w:rsid w:val="24D0444A"/>
     <w:rsid w:val="24E3102F"/>
     <w:rsid w:val="2509B002"/>
+    <w:rsid w:val="251FAA75"/>
+    <w:rsid w:val="25268834"/>
     <w:rsid w:val="25320E50"/>
+    <w:rsid w:val="25488882"/>
     <w:rsid w:val="257440B7"/>
     <w:rsid w:val="259F78D5"/>
     <w:rsid w:val="25AF99AB"/>
     <w:rsid w:val="25C5869B"/>
     <w:rsid w:val="261D139B"/>
     <w:rsid w:val="264C5B7F"/>
     <w:rsid w:val="26553BF3"/>
     <w:rsid w:val="266775AE"/>
     <w:rsid w:val="270F205A"/>
     <w:rsid w:val="2783D2E9"/>
     <w:rsid w:val="27F12C29"/>
     <w:rsid w:val="280939AE"/>
     <w:rsid w:val="281896E6"/>
     <w:rsid w:val="28206D4B"/>
     <w:rsid w:val="282DC82B"/>
     <w:rsid w:val="28338149"/>
     <w:rsid w:val="283C70A4"/>
     <w:rsid w:val="284F00B7"/>
     <w:rsid w:val="28A311AB"/>
     <w:rsid w:val="28CC70B5"/>
     <w:rsid w:val="28DF78DD"/>
     <w:rsid w:val="28F63270"/>
     <w:rsid w:val="29315E13"/>
     <w:rsid w:val="294C8CA3"/>
     <w:rsid w:val="2963BB96"/>
     <w:rsid w:val="29C69BA5"/>
     <w:rsid w:val="29FEE73D"/>
     <w:rsid w:val="2AA29B9B"/>
+    <w:rsid w:val="2AD783B0"/>
     <w:rsid w:val="2B527F53"/>
     <w:rsid w:val="2B74984F"/>
     <w:rsid w:val="2B8E218D"/>
     <w:rsid w:val="2BE45C1C"/>
+    <w:rsid w:val="2BE55C33"/>
     <w:rsid w:val="2C20A46F"/>
     <w:rsid w:val="2C39F51B"/>
+    <w:rsid w:val="2CF80D42"/>
     <w:rsid w:val="2D1B7878"/>
+    <w:rsid w:val="2D4B7130"/>
     <w:rsid w:val="2DC9606D"/>
     <w:rsid w:val="2EE20D17"/>
     <w:rsid w:val="2EF8CD78"/>
+    <w:rsid w:val="2FB4BCD9"/>
     <w:rsid w:val="2FF0C670"/>
     <w:rsid w:val="3049D6FE"/>
     <w:rsid w:val="306ABB4C"/>
     <w:rsid w:val="30B162AF"/>
     <w:rsid w:val="30B41620"/>
     <w:rsid w:val="310D663E"/>
     <w:rsid w:val="313FA872"/>
     <w:rsid w:val="314F3B75"/>
     <w:rsid w:val="31561A74"/>
     <w:rsid w:val="31653DB8"/>
     <w:rsid w:val="319D7FF6"/>
+    <w:rsid w:val="31A566C0"/>
     <w:rsid w:val="320A723B"/>
     <w:rsid w:val="3230719E"/>
     <w:rsid w:val="32678A25"/>
     <w:rsid w:val="327352FB"/>
     <w:rsid w:val="328FFDFC"/>
     <w:rsid w:val="3305B728"/>
     <w:rsid w:val="331C87EB"/>
     <w:rsid w:val="332A9459"/>
+    <w:rsid w:val="338E632C"/>
     <w:rsid w:val="33C5B881"/>
+    <w:rsid w:val="33DF57AF"/>
+    <w:rsid w:val="33E5ED8F"/>
     <w:rsid w:val="33E6E167"/>
+    <w:rsid w:val="33E89EA3"/>
     <w:rsid w:val="345A12F5"/>
     <w:rsid w:val="34784FF7"/>
     <w:rsid w:val="34EF75FC"/>
     <w:rsid w:val="34F31EE6"/>
     <w:rsid w:val="350C8012"/>
     <w:rsid w:val="350CE407"/>
     <w:rsid w:val="3512A451"/>
     <w:rsid w:val="354E9851"/>
+    <w:rsid w:val="357A0B51"/>
+    <w:rsid w:val="35D90366"/>
+    <w:rsid w:val="367791E3"/>
     <w:rsid w:val="36A829E5"/>
     <w:rsid w:val="3705501D"/>
     <w:rsid w:val="373DB265"/>
     <w:rsid w:val="374CDD91"/>
+    <w:rsid w:val="38229E74"/>
     <w:rsid w:val="389875D3"/>
     <w:rsid w:val="389F80BE"/>
+    <w:rsid w:val="38D0F66D"/>
     <w:rsid w:val="38EA3F91"/>
     <w:rsid w:val="390BFF61"/>
     <w:rsid w:val="39201EDF"/>
     <w:rsid w:val="39296A1E"/>
     <w:rsid w:val="39542CE7"/>
     <w:rsid w:val="39565620"/>
     <w:rsid w:val="3972F9A2"/>
     <w:rsid w:val="39EB7755"/>
     <w:rsid w:val="3A05EFFF"/>
+    <w:rsid w:val="3A28D114"/>
     <w:rsid w:val="3A66A788"/>
+    <w:rsid w:val="3AC70895"/>
     <w:rsid w:val="3AEC5477"/>
     <w:rsid w:val="3AF0B758"/>
     <w:rsid w:val="3B1C14E8"/>
     <w:rsid w:val="3BC187D7"/>
     <w:rsid w:val="3BD789B1"/>
     <w:rsid w:val="3C339C99"/>
     <w:rsid w:val="3C33B483"/>
     <w:rsid w:val="3C4D18CC"/>
     <w:rsid w:val="3C7B5592"/>
     <w:rsid w:val="3C9A3B2A"/>
     <w:rsid w:val="3CBA43CA"/>
     <w:rsid w:val="3CBF9331"/>
+    <w:rsid w:val="3CD7F7C1"/>
     <w:rsid w:val="3CFA065A"/>
     <w:rsid w:val="3D9D40AB"/>
+    <w:rsid w:val="3DB5543F"/>
     <w:rsid w:val="3DB5DDF5"/>
     <w:rsid w:val="3DDC2F03"/>
     <w:rsid w:val="3DE89DE4"/>
     <w:rsid w:val="3E040C44"/>
+    <w:rsid w:val="3E07FC80"/>
+    <w:rsid w:val="3EAB95E5"/>
     <w:rsid w:val="3EDC523A"/>
     <w:rsid w:val="3EE3EA3C"/>
     <w:rsid w:val="3EEE5D25"/>
+    <w:rsid w:val="3F48DD1D"/>
     <w:rsid w:val="4018661B"/>
     <w:rsid w:val="40363623"/>
     <w:rsid w:val="4056A7FA"/>
     <w:rsid w:val="408C8B54"/>
+    <w:rsid w:val="412F863A"/>
     <w:rsid w:val="41437939"/>
     <w:rsid w:val="4148F31F"/>
     <w:rsid w:val="414BEC79"/>
     <w:rsid w:val="417FBB75"/>
+    <w:rsid w:val="418785A9"/>
     <w:rsid w:val="4187B12E"/>
     <w:rsid w:val="41EBC015"/>
     <w:rsid w:val="4213F2FC"/>
     <w:rsid w:val="424195DE"/>
     <w:rsid w:val="4293346D"/>
+    <w:rsid w:val="42C6A985"/>
     <w:rsid w:val="43008374"/>
     <w:rsid w:val="4308561C"/>
+    <w:rsid w:val="43A2EA3E"/>
     <w:rsid w:val="43B3A566"/>
+    <w:rsid w:val="43E1980D"/>
+    <w:rsid w:val="43FFDBBD"/>
     <w:rsid w:val="443710DE"/>
     <w:rsid w:val="443E2EB5"/>
     <w:rsid w:val="445F1C2D"/>
     <w:rsid w:val="44FFE1BC"/>
     <w:rsid w:val="45587900"/>
+    <w:rsid w:val="4570DC26"/>
     <w:rsid w:val="458E1B31"/>
     <w:rsid w:val="45BE844E"/>
     <w:rsid w:val="45CF2D78"/>
+    <w:rsid w:val="45FFC24C"/>
     <w:rsid w:val="46D195C1"/>
+    <w:rsid w:val="46FDF8B7"/>
+    <w:rsid w:val="47687BFC"/>
     <w:rsid w:val="477A995D"/>
     <w:rsid w:val="477D0056"/>
     <w:rsid w:val="47878764"/>
     <w:rsid w:val="479CAA99"/>
     <w:rsid w:val="47FCA66C"/>
     <w:rsid w:val="48063588"/>
     <w:rsid w:val="481592AA"/>
+    <w:rsid w:val="482178E8"/>
     <w:rsid w:val="482A7C5E"/>
+    <w:rsid w:val="482E61C5"/>
     <w:rsid w:val="486D6622"/>
     <w:rsid w:val="48A8D361"/>
     <w:rsid w:val="48C7D294"/>
     <w:rsid w:val="49190343"/>
+    <w:rsid w:val="4919C669"/>
     <w:rsid w:val="4921BDFA"/>
     <w:rsid w:val="494EA6BC"/>
     <w:rsid w:val="499DDE44"/>
     <w:rsid w:val="499E2B2D"/>
     <w:rsid w:val="4A09C13D"/>
     <w:rsid w:val="4A5D1660"/>
+    <w:rsid w:val="4A617517"/>
     <w:rsid w:val="4AA7CB1D"/>
     <w:rsid w:val="4AE96921"/>
+    <w:rsid w:val="4B96B326"/>
     <w:rsid w:val="4B9AF4D4"/>
     <w:rsid w:val="4B9C92CA"/>
     <w:rsid w:val="4BD74E22"/>
     <w:rsid w:val="4C3806EA"/>
     <w:rsid w:val="4C3FD653"/>
     <w:rsid w:val="4C4C6CA1"/>
     <w:rsid w:val="4C5099D2"/>
     <w:rsid w:val="4C6826AE"/>
     <w:rsid w:val="4C69AE70"/>
     <w:rsid w:val="4CCA22D8"/>
     <w:rsid w:val="4CCC12B0"/>
+    <w:rsid w:val="4CD8865D"/>
     <w:rsid w:val="4D315542"/>
     <w:rsid w:val="4D4EAC50"/>
     <w:rsid w:val="4E0A8EC1"/>
     <w:rsid w:val="4E6F0236"/>
     <w:rsid w:val="4F309F51"/>
     <w:rsid w:val="4F76166A"/>
     <w:rsid w:val="4FA10D89"/>
+    <w:rsid w:val="4FD5ACD5"/>
     <w:rsid w:val="5003C2E9"/>
     <w:rsid w:val="5041301A"/>
+    <w:rsid w:val="50583099"/>
     <w:rsid w:val="505E778D"/>
     <w:rsid w:val="51477CAC"/>
     <w:rsid w:val="514D161C"/>
     <w:rsid w:val="5177A366"/>
+    <w:rsid w:val="51784D3A"/>
     <w:rsid w:val="519BD171"/>
     <w:rsid w:val="51B0F224"/>
     <w:rsid w:val="51EB91EC"/>
     <w:rsid w:val="51F33988"/>
     <w:rsid w:val="51FC3350"/>
+    <w:rsid w:val="52431145"/>
     <w:rsid w:val="526ED381"/>
     <w:rsid w:val="52722BD3"/>
+    <w:rsid w:val="529954DB"/>
     <w:rsid w:val="52A3AC75"/>
     <w:rsid w:val="535A2F72"/>
     <w:rsid w:val="53AAC81B"/>
     <w:rsid w:val="53B38002"/>
     <w:rsid w:val="53D464B4"/>
     <w:rsid w:val="54112891"/>
     <w:rsid w:val="54640FB7"/>
+    <w:rsid w:val="54928B5D"/>
     <w:rsid w:val="54A0989C"/>
     <w:rsid w:val="54B967B5"/>
+    <w:rsid w:val="54C20738"/>
     <w:rsid w:val="54D53204"/>
     <w:rsid w:val="54DBB9B9"/>
     <w:rsid w:val="54DFDD60"/>
     <w:rsid w:val="55296A89"/>
+    <w:rsid w:val="560EE8D5"/>
+    <w:rsid w:val="5686306C"/>
     <w:rsid w:val="56AC4961"/>
     <w:rsid w:val="56BA3BD7"/>
     <w:rsid w:val="570B06ED"/>
     <w:rsid w:val="570DCC6C"/>
     <w:rsid w:val="5740130F"/>
     <w:rsid w:val="57743127"/>
     <w:rsid w:val="57B02A7B"/>
     <w:rsid w:val="57DBFE82"/>
+    <w:rsid w:val="57DC598C"/>
     <w:rsid w:val="580E0FAE"/>
+    <w:rsid w:val="5880E9B9"/>
     <w:rsid w:val="58A0CCB1"/>
     <w:rsid w:val="5968F213"/>
     <w:rsid w:val="59DCE7A1"/>
     <w:rsid w:val="59EAAF8C"/>
     <w:rsid w:val="59F3995B"/>
     <w:rsid w:val="5A1FF189"/>
     <w:rsid w:val="5A661D6F"/>
     <w:rsid w:val="5AF5036E"/>
     <w:rsid w:val="5B3A6276"/>
     <w:rsid w:val="5B89ED39"/>
     <w:rsid w:val="5B98985A"/>
     <w:rsid w:val="5BB338E1"/>
+    <w:rsid w:val="5BBF1A9B"/>
+    <w:rsid w:val="5BFF7941"/>
     <w:rsid w:val="5CCE0FB2"/>
     <w:rsid w:val="5CFD5144"/>
     <w:rsid w:val="5D043A81"/>
     <w:rsid w:val="5D169DE4"/>
     <w:rsid w:val="5D54C3BC"/>
     <w:rsid w:val="5D635F76"/>
     <w:rsid w:val="5DDA3FCB"/>
     <w:rsid w:val="5E35B007"/>
     <w:rsid w:val="5F1D5DD9"/>
     <w:rsid w:val="5F504799"/>
     <w:rsid w:val="5F552568"/>
     <w:rsid w:val="5F68CC9F"/>
     <w:rsid w:val="5F68D11E"/>
     <w:rsid w:val="5FA673F9"/>
     <w:rsid w:val="5FCBA662"/>
     <w:rsid w:val="5FD3C6EA"/>
     <w:rsid w:val="5FEA883C"/>
     <w:rsid w:val="602E7688"/>
     <w:rsid w:val="60477D56"/>
     <w:rsid w:val="6093FD3F"/>
     <w:rsid w:val="60A1265B"/>
     <w:rsid w:val="6131FEBC"/>
     <w:rsid w:val="613352C3"/>
     <w:rsid w:val="613A5785"/>
     <w:rsid w:val="614C4287"/>
     <w:rsid w:val="616C2C0C"/>
+    <w:rsid w:val="61B9BE7E"/>
     <w:rsid w:val="61D83148"/>
     <w:rsid w:val="623BE271"/>
     <w:rsid w:val="62739DCD"/>
     <w:rsid w:val="628F3077"/>
     <w:rsid w:val="62CF2324"/>
     <w:rsid w:val="633771EB"/>
+    <w:rsid w:val="635257EF"/>
     <w:rsid w:val="639E93EA"/>
     <w:rsid w:val="63A8115E"/>
+    <w:rsid w:val="63AE04A7"/>
     <w:rsid w:val="63FE2FD0"/>
     <w:rsid w:val="6419CD4B"/>
+    <w:rsid w:val="644D3E1B"/>
+    <w:rsid w:val="65165FAF"/>
     <w:rsid w:val="65699343"/>
     <w:rsid w:val="6596D0EE"/>
     <w:rsid w:val="65AFCFE8"/>
     <w:rsid w:val="65BFDA00"/>
     <w:rsid w:val="65CE9FAF"/>
     <w:rsid w:val="666A82DA"/>
     <w:rsid w:val="66AEE4F7"/>
     <w:rsid w:val="66D8D3E2"/>
     <w:rsid w:val="670D12B9"/>
     <w:rsid w:val="67AB998E"/>
+    <w:rsid w:val="67B9E865"/>
     <w:rsid w:val="6805FA70"/>
     <w:rsid w:val="683FFE3E"/>
     <w:rsid w:val="685AC475"/>
     <w:rsid w:val="6879F3C2"/>
     <w:rsid w:val="68D5A8AB"/>
     <w:rsid w:val="6918D70D"/>
     <w:rsid w:val="693CE4B4"/>
     <w:rsid w:val="697ADF26"/>
     <w:rsid w:val="69920430"/>
     <w:rsid w:val="69A0B5BC"/>
+    <w:rsid w:val="69D3D49B"/>
+    <w:rsid w:val="6A254E4A"/>
     <w:rsid w:val="6A5D970F"/>
     <w:rsid w:val="6A73CDD6"/>
     <w:rsid w:val="6A91ECD0"/>
     <w:rsid w:val="6AC55511"/>
+    <w:rsid w:val="6AF8034C"/>
     <w:rsid w:val="6AFF4A3C"/>
     <w:rsid w:val="6B1B2032"/>
     <w:rsid w:val="6B1F496C"/>
     <w:rsid w:val="6B2DD491"/>
     <w:rsid w:val="6B4C28AE"/>
     <w:rsid w:val="6BAA9AF5"/>
     <w:rsid w:val="6BAB3A3F"/>
     <w:rsid w:val="6BCE303F"/>
     <w:rsid w:val="6BFA3948"/>
     <w:rsid w:val="6C23BE0A"/>
     <w:rsid w:val="6C26336C"/>
     <w:rsid w:val="6C7085EA"/>
+    <w:rsid w:val="6C7AC9D3"/>
     <w:rsid w:val="6CF36F4C"/>
     <w:rsid w:val="6D30480D"/>
     <w:rsid w:val="6DCB0F62"/>
     <w:rsid w:val="6DFA1873"/>
     <w:rsid w:val="6E56FC71"/>
     <w:rsid w:val="6E5E9C05"/>
     <w:rsid w:val="6E884250"/>
     <w:rsid w:val="6E9392DB"/>
     <w:rsid w:val="6E9AE38E"/>
     <w:rsid w:val="6EA6DE6D"/>
     <w:rsid w:val="6EB4C675"/>
     <w:rsid w:val="7045E469"/>
+    <w:rsid w:val="705D9CED"/>
     <w:rsid w:val="7069B69D"/>
     <w:rsid w:val="706FD707"/>
     <w:rsid w:val="70AAC6EA"/>
+    <w:rsid w:val="70AB847B"/>
     <w:rsid w:val="70F4875A"/>
     <w:rsid w:val="713061D3"/>
     <w:rsid w:val="7183B56E"/>
     <w:rsid w:val="718747B7"/>
+    <w:rsid w:val="719BC63E"/>
     <w:rsid w:val="71A7EF5B"/>
+    <w:rsid w:val="71E86A7C"/>
     <w:rsid w:val="720580A2"/>
     <w:rsid w:val="727FDBA7"/>
+    <w:rsid w:val="7316A272"/>
     <w:rsid w:val="733A66B3"/>
     <w:rsid w:val="733D67ED"/>
     <w:rsid w:val="73B4DE82"/>
     <w:rsid w:val="73EDECC7"/>
     <w:rsid w:val="741E0A29"/>
     <w:rsid w:val="7451FCC5"/>
     <w:rsid w:val="7464BDC5"/>
     <w:rsid w:val="748AC9D0"/>
     <w:rsid w:val="74912C70"/>
     <w:rsid w:val="74914478"/>
     <w:rsid w:val="74ADF1BA"/>
     <w:rsid w:val="75049996"/>
     <w:rsid w:val="75050EF2"/>
     <w:rsid w:val="754215C9"/>
+    <w:rsid w:val="75455ED0"/>
+    <w:rsid w:val="758F925C"/>
     <w:rsid w:val="75B1329E"/>
     <w:rsid w:val="761AEBB2"/>
     <w:rsid w:val="76A38328"/>
+    <w:rsid w:val="76A8F0F9"/>
+    <w:rsid w:val="773AA328"/>
     <w:rsid w:val="77D1D4AF"/>
+    <w:rsid w:val="77D82E14"/>
     <w:rsid w:val="77FB001C"/>
     <w:rsid w:val="783A802B"/>
     <w:rsid w:val="78C8716C"/>
+    <w:rsid w:val="7A2DCBC8"/>
     <w:rsid w:val="7AD3F8A5"/>
     <w:rsid w:val="7B741F20"/>
     <w:rsid w:val="7B7AF020"/>
     <w:rsid w:val="7B863310"/>
+    <w:rsid w:val="7BA4F977"/>
     <w:rsid w:val="7C5911B6"/>
+    <w:rsid w:val="7C75B9A7"/>
     <w:rsid w:val="7C7AEE5D"/>
+    <w:rsid w:val="7CF07372"/>
     <w:rsid w:val="7D2FA049"/>
     <w:rsid w:val="7D78B021"/>
     <w:rsid w:val="7DACE1CB"/>
     <w:rsid w:val="7E21D204"/>
+    <w:rsid w:val="7E476841"/>
     <w:rsid w:val="7E5AC5CB"/>
     <w:rsid w:val="7EA1913F"/>
     <w:rsid w:val="7EA6F845"/>
+    <w:rsid w:val="7EA81BAD"/>
     <w:rsid w:val="7EE1557D"/>
     <w:rsid w:val="7EE9020F"/>
     <w:rsid w:val="7F2062B7"/>
     <w:rsid w:val="7F26D106"/>
     <w:rsid w:val="7F842EA4"/>
     <w:rsid w:val="7FBBF013"/>
+    <w:rsid w:val="7FDEC924"/>
     <w:rsid w:val="7FE256C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="1440"/>
     <m:rMargin m:val="1440"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4CBA64C9"/>
-  <w15:docId w15:val="{96B335A0-60E3-974B-A058-1AF0ADB5FA06}"/>
+  <w15:docId w15:val="{4F3B8CDE-3CC7-4557-84E1-317995F76158}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="7" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="4" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="5" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13574,90 +13882,102 @@
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0085227D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0085227D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A57185"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="924459926">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
+  <w:encoding w:val="windows-1252"/>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.orglocalartsagencyresources/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncarts.org/LocalArtsAgencyResources" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncarts.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.nc.gov/divisions/american-indian-affairs/tribes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncarts.org/LocalArtsAgencyResources" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://twitter.com/NCArtsCouncil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/resources/logo-branding-materials" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncarts.org/LocalArtsAgencyResources" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andie.freeman@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.wienke@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ncartscouncil/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai-ling.chang@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncarts.org/grants-resources/grants-dashboard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncpresenters.org/artsmarket" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/ht2uflmhberg3jp/Logo%20Usage%20Guide%20-%20READ%20FIRST.pdf?dl=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/gap-grant-guidelines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sam.gerweck@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.facebook.com/ncarts/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.orglocalartsagencyresources/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncarts.org/LocalArtsAgencyResources" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncarts.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.doa.nc.gov/divisions/american-indian-affairs/tribes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.svg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ncarts.org/LocalArtsAgencyResources" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://twitter.com/NCArtsCouncil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/grants-resources/resources/logo-branding-materials" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:andie.freeman@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.svg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:max.brzezinski@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:janelle.wienke@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/ncartscouncil/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai-ling.chang@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ncarts.org/grants-resources/grants-dashboard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncpresenters.org/AM-HP" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dropbox.com/s/ht2uflmhberg3jp/Logo%20Usage%20Guide%20-%20READ%20FIRST.pdf?dl=0" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/gap-grant-guidelines" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sam.gerweck@dncr.nc.gov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.facebook.com/ncarts/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/arts-council-z/north-carolinas-local-arts-agencies/local-arts-agency-resources" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\achang\AppData\Roaming\Microsoft\Templates\Report%20.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="30CB8B95542146CB9EE1350940DF25AD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{13415B8F-C0F6-4A96-94C0-8390E9EF27C4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B620A0" w:rsidRDefault="00696C23">
           <w:pPr>
             <w:pStyle w:val="30CB8B95542146CB9EE1350940DF25AD"/>
           </w:pPr>
           <w:r w:rsidRPr="00D86945">
             <w:rPr>
               <w:rStyle w:val="SubtitleChar"/>
               <w:b/>
@@ -13677,236 +13997,231 @@
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="SubtitleChar"/>
               <w:noProof/>
             </w:rPr>
             <w:t>January 26</w:t>
           </w:r>
           <w:r w:rsidRPr="00D86945">
             <w:rPr>
               <w:rStyle w:val="SubtitleChar"/>
               <w:b/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="PMingLiU">
+    <w:altName w:val="新細明體"/>
+    <w:panose1 w:val="02020500000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...2 lines deleted...]
-    <w:charset w:val="80"/>
+  <w:font w:name="MingLiU">
+    <w:altName w:val="細明體"/>
+    <w:panose1 w:val="02020509000000000000"/>
+    <w:charset w:val="88"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Aptos Display">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00696C23"/>
     <w:rsid w:val="00004700"/>
+    <w:rsid w:val="00032DE0"/>
     <w:rsid w:val="0003798A"/>
     <w:rsid w:val="00057AAD"/>
     <w:rsid w:val="00114DAB"/>
     <w:rsid w:val="00122BFD"/>
     <w:rsid w:val="00135D87"/>
     <w:rsid w:val="001559B0"/>
     <w:rsid w:val="00183701"/>
     <w:rsid w:val="001E540A"/>
     <w:rsid w:val="00217C42"/>
     <w:rsid w:val="00227BD2"/>
     <w:rsid w:val="00241B8B"/>
     <w:rsid w:val="00253FA8"/>
     <w:rsid w:val="003552AF"/>
     <w:rsid w:val="0043685B"/>
     <w:rsid w:val="00446FD5"/>
     <w:rsid w:val="0047268F"/>
     <w:rsid w:val="00522DEF"/>
     <w:rsid w:val="00523164"/>
     <w:rsid w:val="00611D93"/>
     <w:rsid w:val="0066200A"/>
     <w:rsid w:val="00692F9D"/>
     <w:rsid w:val="00696C23"/>
     <w:rsid w:val="006B21D9"/>
     <w:rsid w:val="007C48EF"/>
     <w:rsid w:val="007E1768"/>
     <w:rsid w:val="00853368"/>
     <w:rsid w:val="008731F5"/>
     <w:rsid w:val="00901195"/>
     <w:rsid w:val="009864C8"/>
     <w:rsid w:val="00AD6B2B"/>
     <w:rsid w:val="00B537E2"/>
     <w:rsid w:val="00B620A0"/>
     <w:rsid w:val="00BC724D"/>
     <w:rsid w:val="00BD6912"/>
     <w:rsid w:val="00BE0976"/>
     <w:rsid w:val="00C45789"/>
     <w:rsid w:val="00C72BF2"/>
     <w:rsid w:val="00CD6555"/>
     <w:rsid w:val="00CF20CB"/>
     <w:rsid w:val="00CF3523"/>
+    <w:rsid w:val="00E57282"/>
     <w:rsid w:val="00EB3C8C"/>
+    <w:rsid w:val="00ED2766"/>
     <w:rsid w:val="00EF0BD5"/>
     <w:rsid w:val="00F426A0"/>
     <w:rsid w:val="00F627B7"/>
     <w:rsid w:val="00FC5655"/>
     <w:rsid w:val="00FD33E6"/>
     <w:rsid w:val="00FF7D55"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -14331,51 +14646,51 @@
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="2"/>
     <w:rsid w:val="00696C23"/>
     <w:rPr>
       <w:caps/>
       <w:color w:val="0E2841" w:themeColor="text2"/>
       <w:spacing w:val="20"/>
       <w:kern w:val="0"/>
       <w:sz w:val="32"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="30CB8B95542146CB9EE1350940DF25AD">
     <w:name w:val="30CB8B95542146CB9EE1350940DF25AD"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Custom Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 29">
       <a:dk1>
         <a:srgbClr val="0F0D29"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="082A75"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="024F75"/>
       </a:accent1>
       <a:accent2>
@@ -14618,90 +14933,89 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C81A7BE11EB38E4299DD6EA58AED5D3F" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0a2db6db4682a6646e036eb1c9a99dd0">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bf525fb-8aec-463c-8437-5573e00e06f0" xmlns:ns3="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7acd4a5ae5d1866211312c3073f0fac9" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C81A7BE11EB38E4299DD6EA58AED5D3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ac6e497740b79ecfcef4da771ced7417">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bf525fb-8aec-463c-8437-5573e00e06f0" xmlns:ns3="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ccdfffb99136247da55783c1612ec85c" ns2:_="" ns3:_="">
     <xsd:import namespace="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <xsd:import namespace="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9bf525fb-8aec-463c-8437-5573e00e06f0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -14728,50 +15042,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -14874,1042 +15193,122 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9bf525fb-8aec-463c-8437-5573e00e06f0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA4A9DA8-733E-4EC3-8556-08017F1BA061}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C021DA5A-AB23-4391-8549-C9D053C62DF2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3693E58A-9F03-42B0-8333-8093B8EFBD28}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B0E526D-94DD-44D3-A43B-D0116AA0551A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA4A9DA8-733E-4EC3-8556-08017F1BA061}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F849C80-DCAA-448D-9274-AFF7B230DA21}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
+    <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>C:\Users\achang\AppData\Roaming\Microsoft\Templates\Report .dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>25</Pages>
-[...1 lines deleted...]
-  <Characters>33978</Characters>
+  <Pages>24</Pages>
+  <Words>5668</Words>
+  <Characters>32309</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>571</Paragraphs>
+  <DocSecurity>2</DocSecurity>
+  <Lines>269</Lines>
+  <Paragraphs>75</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39441</CharactersWithSpaces>
+  <CharactersWithSpaces>37902</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
-  <HLinks>
-[...920 lines deleted...]
-  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Chang, AiLing</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:version/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_TemplateID">
     <vt:lpwstr>TC100670409990</vt:lpwstr>
   </property>