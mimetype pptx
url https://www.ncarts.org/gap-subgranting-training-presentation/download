--- v0 (2026-04-23)
+++ v1 (2026-10-02)
@@ -1,133 +1,160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/comments/modernComment_104_0.xml" ContentType="application/vnd.ms-powerpoint.comments+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483661" r:id="rId4"/>
   </p:sldMasterIdLst>
+  <p:notesMasterIdLst>
+    <p:notesMasterId r:id="rId28"/>
+  </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId5"/>
-[...24 lines deleted...]
-    <p:sldId id="282" r:id="rId30"/>
+    <p:sldId id="257" r:id="rId5"/>
+    <p:sldId id="284" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="303" r:id="rId8"/>
+    <p:sldId id="305" r:id="rId9"/>
+    <p:sldId id="307" r:id="rId10"/>
+    <p:sldId id="304" r:id="rId11"/>
+    <p:sldId id="308" r:id="rId12"/>
+    <p:sldId id="266" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
+    <p:sldId id="269" r:id="rId15"/>
+    <p:sldId id="346" r:id="rId16"/>
+    <p:sldId id="347" r:id="rId17"/>
+    <p:sldId id="348" r:id="rId18"/>
+    <p:sldId id="349" r:id="rId19"/>
+    <p:sldId id="270" r:id="rId20"/>
+    <p:sldId id="271" r:id="rId21"/>
+    <p:sldId id="312" r:id="rId22"/>
+    <p:sldId id="314" r:id="rId23"/>
+    <p:sldId id="315" r:id="rId24"/>
+    <p:sldId id="317" r:id="rId25"/>
+    <p:sldId id="318" r:id="rId26"/>
+    <p:sldId id="345" r:id="rId27"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -193,251 +220,2562 @@
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
 <p188:authorLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
   <p188:author id="{90664C45-9324-5EEA-6E62-F58E1C6C64E0}" name="Wienke, Janelle" initials="WJ" userId="S::janelle.wienke@dncr.nc.gov::801f46fd-2c27-4957-a85b-eaee048ccc7e" providerId="AD"/>
+  <p188:author id="{94B7298D-9D82-119B-2C8F-413E3AF29371}" name="Gerweck, Sam" initials="GS" userId="S::sam.gerweck@dncr.nc.gov::4f028c6d-8a87-49cc-8993-0202c9f40bda" providerId="AD"/>
+  <p188:author id="{68EAF1D6-41C7-5FB0-2725-BEEE6BAB3A43}" name="Wilder, Leigh" initials="WL" userId="S::leighann.wilder@dncr.nc.gov::86d499e1-76ca-4381-a960-64cc29a71e76" providerId="AD"/>
 </p188:authorLst>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
     <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
+    <a:srgbClr val="006893"/>
+    <a:srgbClr val="F8954E"/>
     <a:srgbClr val="99C221"/>
     <a:srgbClr val="E15F55"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{35EE4480-CFFB-42BC-81AC-1E0CBA89E5C9}" v="2" dt="2025-08-21T22:17:39.928"/>
-    <p1510:client id="{C216D133-0194-4542-9186-D2F087B1C2DA}" v="1" dt="2025-08-22T14:56:36.793"/>
+    <p1510:client id="{00BCA47B-D71D-FEEC-FE91-35D9D48C8E40}" v="12" dt="2026-08-12T17:26:47.631"/>
+    <p1510:client id="{372CA661-BC2C-68DB-F559-4FF2CCFCE8B9}" v="11" dt="2026-08-14T13:53:40.463"/>
+    <p1510:client id="{87F683B2-A6B1-3C9D-6B05-85F5BE13017E}" v="2" dt="2026-08-14T13:26:40.977"/>
+    <p1510:client id="{EF029358-6EAD-32FC-5E77-8302643F21B5}" v="3" dt="2026-08-14T13:16:20.730"/>
+    <p1510:client id="{F8CB6F22-858F-64AB-B218-A01393C73F92}" v="139" dt="2026-08-14T13:39:28.604"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15620"/>
-    <p:restoredTop sz="94660"/>
+    <p:restoredLeft sz="22292"/>
+    <p:restoredTop sz="94690"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="78" d="100"/>
-          <a:sy n="78" d="100"/>
+          <a:sx n="83" d="100"/>
+          <a:sy n="83" d="100"/>
         </p:scale>
-        <p:origin x="850" y="62"/>
+        <p:origin x="232" y="704"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId37" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/></Relationships>
 </file>
 
-<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
-[...56 lines deleted...]
-</pc:chgInfo>
+<file path=ppt/comments/modernComment_104_0.xml><?xml version="1.0" encoding="utf-8"?>
+<p188:cmLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main">
+  <p188:cm id="{82B8A47C-D0E4-4097-8822-5E4589D60E89}" authorId="{90664C45-9324-5EEA-6E62-F58E1C6C64E0}" created="2026-08-14T13:11:01.530">
+    <ac:txMkLst xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command">
+      <pc:docMk xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command"/>
+      <pc:sldMk xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command" cId="0" sldId="260"/>
+      <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+      <ac:txMk cp="52" len="17">
+        <ac:context len="199" hash="4124676910"/>
+      </ac:txMk>
+    </ac:txMkLst>
+    <p188:pos x="6361043" y="176695"/>
+    <p188:txBody>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:p>
+        <a:r>
+          <a:rPr lang="en-US"/>
+          <a:t>replace with Grassroots partner</a:t>
+        </a:r>
+      </a:p>
+    </p188:txBody>
+  </p188:cm>
+  <p188:cm id="{45480C19-923E-469B-ABF5-2EE30EF67C9E}" authorId="{90664C45-9324-5EEA-6E62-F58E1C6C64E0}" created="2026-08-14T13:13:22.973">
+    <ac:txMkLst xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command">
+      <pc:docMk xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command"/>
+      <pc:sldMk xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command" cId="0" sldId="260"/>
+      <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+      <ac:txMk cp="134" len="25">
+        <ac:context len="199" hash="4124676910"/>
+      </ac:txMk>
+    </ac:txMkLst>
+    <p188:pos x="5400260" y="541130"/>
+    <p188:txBody>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:p>
+        <a:r>
+          <a:rPr lang="en-US"/>
+          <a:t>also wonder if we should add: and other community arts programming proposals</a:t>
+        </a:r>
+      </a:p>
+    </p188:txBody>
+  </p188:cm>
+</p188:cmLst>
+</file>
+
+<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Header Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="hdr" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Date Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="0"/>
+            <a:ext cx="2971800" cy="458788"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{0D9AE693-E6E8-2A4B-BA57-72522AD129C5}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/11/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="1143000"/>
+            <a:ext cx="5486400" cy="3086100"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Notes Placeholder 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="4400550"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="5"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3884613" y="8685213"/>
+            <a:ext cx="2971800" cy="458787"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{1E58C02E-1A70-164B-98E6-11755811F7EE}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4222183200"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:notesStyle>
+    <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl1pPr>
+    <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl2pPr>
+    <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl3pPr>
+    <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl4pPr>
+    <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl5pPr>
+    <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl6pPr>
+    <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl7pPr>
+    <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl8pPr>
+    <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+      <a:defRPr sz="1200" kern="1200">
+        <a:solidFill>
+          <a:schemeClr val="tx1"/>
+        </a:solidFill>
+        <a:latin typeface="+mn-lt"/>
+        <a:ea typeface="+mn-ea"/>
+        <a:cs typeface="+mn-cs"/>
+      </a:defRPr>
+    </a:lvl9pPr>
+  </p:notesStyle>
+</p:notesMaster>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F579A147-F81B-E99F-7B92-61A0ED208484}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29A1B93A-519C-A2A9-E61A-08E695FDE040}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47FCC3B1-C3E8-8163-7A63-0E64741D27C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A675D88-DA9D-D484-6CE8-85A892E81E6A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="451043622"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D322BBF-AD0A-D175-5D4D-F205CF372EC4}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8CA0F91-A483-690F-9642-F7BF8F55E87D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42666AF1-DFE6-BADD-34ED-6097A06413AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5710420-CB67-F9C6-2005-6638C61B7A2D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="911430383"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FBA2544-1BFD-160D-E9D7-E1153BC1F845}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8FC4D153-FB0A-18DA-1536-7FDD92824E91}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24B0DF2B-1480-D81A-8A78-58026285D498}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{653C0E32-467D-7D4E-FBFA-B726D132990E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="70002265"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B57BEDDA-1F49-F444-CEC3-6EA81CEFD9E3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E953B235-31F5-B5D3-4044-2B4338A2D103}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB684D3D-B1B1-E349-BCEB-84551F5D44EB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{107E881C-8E08-CAD5-D8FC-C15FB00C3DD6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1055417964"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7577A1B9-93CB-0406-03FD-E0597DF111D4}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8458957A-E7D8-4738-C885-791EC4B00D47}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{777D16FB-E524-7280-DA7E-BC261D405618}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48BFB9BD-9950-E472-0804-099C7A71AC17}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1618911097"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{226040CA-75BC-5F83-48CC-EAC3241CFE11}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBF922EF-0ABE-3096-D557-89071134AD42}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0109D66F-E476-710F-FB9A-F69B82CC869E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B9DF4F9-9FDC-402C-4731-9BCFE3FA312C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2829249463"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DB8C890-D25B-A615-5AB5-612BC7AB53A3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B1129CD-882B-B7A6-721B-C512672F03C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF4A37D8-7A9A-EEDC-50C8-6DB922D1295D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A81A9D6-63F8-F0A4-C027-E3F06B1AA68F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="845833978"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C251C5E6-BFD5-585B-9F4E-3E8EC65A28C3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42784880-50D5-C2B5-6BDC-5F3B5DDFBB5C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49F7E501-0DA7-8502-FD0C-507A2366F65B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E011F24-88FC-A402-256F-C0302CD50CDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2520417173"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{351F0E61-ED1F-E94E-ED04-C3805B977395}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C418D3FF-5587-78D4-A0DE-41961F7809F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F68735E3-DC20-80B7-5804-3A7A549462E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6698B49-3336-D113-456A-129327B922D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1744862307"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0633D8DD-F74E-B270-DF8B-DD061542723B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{280B4F76-0036-2938-AD48-AD147CA7A5FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E61D0A9E-8BB5-BD10-78EE-7AD0272E7315}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D0ACC7E-D766-9318-D03C-008610A04DA3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1464687802"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1A22BFF-296F-11AC-9A7E-C3AB38585849}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{223D71F2-76BB-75B9-197A-E44F29EDD543}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9F38E24-5B49-0177-7040-A1DCDEE09926}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4307367-4F9E-7E0E-E79B-6A91A33B56A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1378744511"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3ACB6BE-2488-2DAB-86C9-82034944F4E7}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9296128-C0CF-3AAC-A79C-E1BA2B66A0B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5117B909-E26C-13C4-2E70-810B439DBA9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5D20B0A-CD15-009E-5723-44AF1D5642ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="786800478"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3150C20E-907A-0E51-1D3F-698BC5BA681A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B053322-4FF7-FFCE-8565-1C00507C7801}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F12C612-F7B2-4B10-8D22-F45A3F97B670}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{186AC6CF-0C57-7491-7E98-D413CE0E2295}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="773614598"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC2D1AC1-0C8E-8FC8-6C28-CC245E3887FF}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBCFEAAF-B225-2E99-03B1-26358294CFE7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5562C26B-19B5-FDA8-DDD0-13DC55161A37}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76DDBF26-4AD6-200F-8E2C-9D8D9E8AE40A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="984945649"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdcr.gov/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdcr.gov/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -632,51 +2970,51 @@
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Presentation Subtitle</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D63B2121-24B6-D576-B492-8A7746A7711A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="4811615"/>
+            <a:off x="92597" y="4811615"/>
             <a:ext cx="4849045" cy="2046385"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="F3F4F4"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
@@ -932,151 +3270,146 @@
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture Placeholder 9" descr="North Carolina Arts Council logo">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F658600D-4BCC-95B8-50F4-17B78965EFF6}"/>
+          <p:cNvPr id="8" name="Picture 7" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7925F3CD-5647-6F97-7C9D-C9644181196E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...8 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="822959" y="5029201"/>
-            <a:ext cx="2557451" cy="1619794"/>
+            <a:off x="771764" y="5172746"/>
+            <a:ext cx="3510111" cy="1371600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="76104120"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3336607173"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:extLst>
     <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
         <p15:guide id="1" orient="horz" pos="432">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
         <p15:guide id="2" pos="528">
           <p15:clr>
             <a:srgbClr val="FBAE40"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
-  <p:cSld name="1_Content w/ Image on Left">
+  <p:cSld name="2_Content w/ Image on Left">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42439FA5-4271-0A33-0804-C5122E637A5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5181600" y="-20171"/>
             <a:ext cx="7010400" cy="6878171"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
-            <a:srgbClr val="96C23D"/>
+            <a:srgbClr val="E15F55"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
@@ -1259,51 +3592,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{719E56F0-361E-E474-AC71-E1F23AF5A6D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>9/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D037BB0-27FB-E998-7C06-92D5BED4F1B2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1345,111 +3678,859 @@
         <p:nvSpPr>
           <p:cNvPr id="12" name="Picture Placeholder 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49DDCB93-2415-8509-B2BD-014829099D48}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="815975" y="1448018"/>
             <a:ext cx="3516312" cy="4124960"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1534130861"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2010740948"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="3_Content w/ Image on Left">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42439FA5-4271-0A33-0804-C5122E637A5E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5181600" y="-20171"/>
+            <a:ext cx="7010400" cy="6878171"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFCA15"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6A4A944-C01C-09EE-C0B4-1087CBE212CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6184900" y="2505075"/>
+            <a:ext cx="5157787" cy="3091684"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B791B0E-84B2-64B3-8B29-2576A2090595}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1036062"/>
+            <a:ext cx="5183188" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{719E56F0-361E-E474-AC71-E1F23AF5A6D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/11/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D037BB0-27FB-E998-7C06-92D5BED4F1B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D813F2D2-7EBF-62C9-93D8-91D1B73946ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Picture Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49DDCB93-2415-8509-B2BD-014829099D48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="815975" y="1448018"/>
+            <a:ext cx="3516312" cy="4124960"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1305395816"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Content w/ Image on Left">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42439FA5-4271-0A33-0804-C5122E637A5E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5181600" y="-20171"/>
+            <a:ext cx="7010400" cy="6878171"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="96C23D"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6A4A944-C01C-09EE-C0B4-1087CBE212CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6184900" y="2505075"/>
+            <a:ext cx="5157787" cy="3091684"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B791B0E-84B2-64B3-8B29-2576A2090595}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1036062"/>
+            <a:ext cx="5183188" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{719E56F0-361E-E474-AC71-E1F23AF5A6D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/11/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D037BB0-27FB-E998-7C06-92D5BED4F1B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D813F2D2-7EBF-62C9-93D8-91D1B73946ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Picture Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49DDCB93-2415-8509-B2BD-014829099D48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="815975" y="1448018"/>
+            <a:ext cx="3516312" cy="4124960"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2961952553"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Content w/ 2 Images">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Picture Placeholder 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D979B7B6-8005-4DD5-6DD8-C693FF13DD58}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="14"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8763000" y="0"/>
             <a:ext cx="3429000" cy="3429000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBE1BC46-2837-1F14-57C3-7D92642A782B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="909638"/>
             <a:ext cx="4110318" cy="2338524"/>
           </a:xfrm>
         </p:spPr>
@@ -1537,51 +4618,54 @@
         <p:nvSpPr>
           <p:cNvPr id="9" name="Picture Placeholder 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{992F6F98-9C7E-666E-362A-C1EBD1B1BCBF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5334000" y="3427548"/>
             <a:ext cx="3429000" cy="3429000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E529A838-D78B-D78E-44A1-ED76F33477AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5334000" y="0"/>
             <a:ext cx="3429000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFC915"/>
@@ -1938,61 +5022,3286 @@
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="352562140"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Content w/ Small Image on Right">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B33BE637-8747-7129-2321-DFBE02D909EC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1280160"/>
+            <a:ext cx="7010400" cy="5598011"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC915"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C9EF48C-7A75-8F53-EF74-49E9E835C650}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="2519681"/>
+            <a:ext cx="5181600" cy="3657282"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF008C7E-C6DA-A07B-3BCF-650A49A3DCCF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/11/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63B1656-B092-1CC7-5A13-E38E678DF270}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4EC1CA9-BCCB-4360-AE8E-24E976C37527}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Picture Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{992F6F98-9C7E-666E-362A-C1EBD1B1BCBF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7837488" y="1584960"/>
+            <a:ext cx="3516312" cy="4124960"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E21F9042-5610-6FF5-A06B-84A9D68F31C5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="867435"/>
+            <a:ext cx="5181600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="542801763"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Content w/ Small Image on Right 2">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B33BE637-8747-7129-2321-DFBE02D909EC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="1280160"/>
+            <a:ext cx="7010400" cy="5598011"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0D9DDB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBE1BC46-2837-1F14-57C3-7D92642A782B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="867435"/>
+            <a:ext cx="5181600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C9EF48C-7A75-8F53-EF74-49E9E835C650}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="2519681"/>
+            <a:ext cx="5181600" cy="3657282"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Date Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF008C7E-C6DA-A07B-3BCF-650A49A3DCCF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/11/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Footer Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63B1656-B092-1CC7-5A13-E38E678DF270}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Slide Number Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4EC1CA9-BCCB-4360-AE8E-24E976C37527}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Picture Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{992F6F98-9C7E-666E-362A-C1EBD1B1BCBF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7837488" y="1584960"/>
+            <a:ext cx="3516312" cy="4124960"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3894401984"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Content w/ Image on Left">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42439FA5-4271-0A33-0804-C5122E637A5E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5181600" y="-20171"/>
+            <a:ext cx="7010400" cy="6878171"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0D9DDB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6A4A944-C01C-09EE-C0B4-1087CBE212CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6184900" y="2505075"/>
+            <a:ext cx="5157787" cy="3091684"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B791B0E-84B2-64B3-8B29-2576A2090595}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1036062"/>
+            <a:ext cx="5183188" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{719E56F0-361E-E474-AC71-E1F23AF5A6D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/11/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D037BB0-27FB-E998-7C06-92D5BED4F1B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D813F2D2-7EBF-62C9-93D8-91D1B73946ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Picture Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49DDCB93-2415-8509-B2BD-014829099D48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="815975" y="1448018"/>
+            <a:ext cx="3516312" cy="4124960"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3522341252"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2_Content w/ Image on Left">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42439FA5-4271-0A33-0804-C5122E637A5E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5181600" y="-20171"/>
+            <a:ext cx="7010400" cy="6878171"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E15F55"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6A4A944-C01C-09EE-C0B4-1087CBE212CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6184900" y="2505075"/>
+            <a:ext cx="5157787" cy="3091684"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B791B0E-84B2-64B3-8B29-2576A2090595}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1036062"/>
+            <a:ext cx="5183188" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{719E56F0-361E-E474-AC71-E1F23AF5A6D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/11/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D037BB0-27FB-E998-7C06-92D5BED4F1B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D813F2D2-7EBF-62C9-93D8-91D1B73946ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Picture Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49DDCB93-2415-8509-B2BD-014829099D48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="815975" y="1448018"/>
+            <a:ext cx="3516312" cy="4124960"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3275441616"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="3_Content w/ Image on Left">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42439FA5-4271-0A33-0804-C5122E637A5E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5181600" y="-20171"/>
+            <a:ext cx="7010400" cy="6878171"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFCA15"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6A4A944-C01C-09EE-C0B4-1087CBE212CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6184900" y="2505075"/>
+            <a:ext cx="5157787" cy="3091684"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B791B0E-84B2-64B3-8B29-2576A2090595}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1036062"/>
+            <a:ext cx="5183188" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{719E56F0-361E-E474-AC71-E1F23AF5A6D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/11/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D037BB0-27FB-E998-7C06-92D5BED4F1B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D813F2D2-7EBF-62C9-93D8-91D1B73946ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Picture Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49DDCB93-2415-8509-B2BD-014829099D48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="815975" y="1448018"/>
+            <a:ext cx="3516312" cy="4124960"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3892813863"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="1_Content w/ Image on Left">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42439FA5-4271-0A33-0804-C5122E637A5E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5181600" y="-20171"/>
+            <a:ext cx="7010400" cy="6878171"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="96C23D"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6A4A944-C01C-09EE-C0B4-1087CBE212CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6184900" y="2505075"/>
+            <a:ext cx="5157787" cy="3091684"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B791B0E-84B2-64B3-8B29-2576A2090595}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6172200" y="1036062"/>
+            <a:ext cx="5183188" cy="823912"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Date Placeholder 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{719E56F0-361E-E474-AC71-E1F23AF5A6D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>9/11/26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Footer Placeholder 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D037BB0-27FB-E998-7C06-92D5BED4F1B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Slide Number Placeholder 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D813F2D2-7EBF-62C9-93D8-91D1B73946ED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
+              <a:rPr lang="en-US" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Picture Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49DDCB93-2415-8509-B2BD-014829099D48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="815975" y="1448018"/>
+            <a:ext cx="3516312" cy="4124960"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1534130861"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Title Slide">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46C9713F-F8FC-1CB8-3B5B-87B6E9605BD4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4814888" y="-20171"/>
+            <a:ext cx="7377111" cy="6878172"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="96C23D"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05F5D3CD-483D-4FE0-F5AA-BA70DA4B1173}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="685800"/>
+            <a:ext cx="3962400" cy="2916238"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t">
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:defRPr sz="4800" b="1" i="0">
+                <a:latin typeface="Fira Sans SemiBold" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Fira Sans SemiBold" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Presentation</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Title</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Subtitle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A95C9ED-B6C4-9293-BA6A-2B294FD31CF5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="3637190"/>
+            <a:ext cx="3962400" cy="1183581"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="l">
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:buNone/>
+              <a:defRPr sz="2400">
+                <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Presentation Subtitle</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D63B2121-24B6-D576-B492-8A7746A7711A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="4811615"/>
+            <a:ext cx="4849045" cy="2046385"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F3F4F4"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16DF6082-3B07-2220-BD27-42D78CAB66AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4815191" y="4814514"/>
+            <a:ext cx="2873126" cy="2043485"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC915"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rectangle 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D96758F-DDFA-1A99-B4E8-60571970C33D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9115037" y="4802928"/>
+            <a:ext cx="1133691" cy="2055072"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0D9DDB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{082443B8-1429-D2AF-0C4E-957118F7A886}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10248728" y="2778033"/>
+            <a:ext cx="1943272" cy="2022565"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC915"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB33527F-4AAD-C3E5-56A1-9363E3260626}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7682753" y="2764575"/>
+            <a:ext cx="1434353" cy="2043265"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E15F55"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rectangle 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7CDE0DF-9AD8-23C2-BC91-957D196644B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4815479" y="-20170"/>
+            <a:ext cx="5431179" cy="2793622"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="0D9DDB"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture Placeholder 9" descr="North Carolina Arts Council logo">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F658600D-4BCC-95B8-50F4-17B78965EFF6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="7562" r="432"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="822959" y="5029201"/>
+            <a:ext cx="2557451" cy="1619794"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="76104120"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{DCECCB84-F9BA-43D5-87BE-67443E8EF086}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
+        <p15:guide id="1" orient="horz" pos="432">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+        <p15:guide id="2" pos="528">
+          <p15:clr>
+            <a:srgbClr val="FBAE40"/>
+          </p15:clr>
+        </p15:guide>
+      </p15:sldGuideLst>
+    </p:ext>
+  </p:extLst>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Content w/ 2 Images">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Picture Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D979B7B6-8005-4DD5-6DD8-C693FF13DD58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="14"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8763000" y="0"/>
+            <a:ext cx="3429000" cy="3429000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBE1BC46-2837-1F14-57C3-7D92642A782B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="909638"/>
+            <a:ext cx="4110318" cy="2338524"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C9EF48C-7A75-8F53-EF74-49E9E835C650}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="3427549"/>
+            <a:ext cx="4110318" cy="2749414"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Picture Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{992F6F98-9C7E-666E-362A-C1EBD1B1BCBF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5334000" y="3427548"/>
+            <a:ext cx="3429000" cy="3429000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Rectangle 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E529A838-D78B-D78E-44A1-ED76F33477AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5334000" y="0"/>
+            <a:ext cx="3429000" cy="3429000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC915"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{101BDD7A-95A8-C7F9-E536-A5123F15001E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8763000" y="3427549"/>
+            <a:ext cx="3429000" cy="3429000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFC915"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A57992D-70B4-E9DA-4797-973428B7826C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5648187" y="1610139"/>
+            <a:ext cx="2729331" cy="1431236"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr algn="ctr">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="F3F4F4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr algn="ctr">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="F3F4F4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr algn="ctr">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="F3F4F4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr algn="ctr">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="F3F4F4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E046450-28B3-96C2-EA8B-6DA435107F74}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5635487" y="438790"/>
+            <a:ext cx="2742772" cy="952687"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Content Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{452C00B5-3979-45BA-A2FF-D41CAD3891E8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="15"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9118814" y="5012830"/>
+            <a:ext cx="2729331" cy="1431236"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr algn="ctr">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="F3F4F4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr algn="ctr">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="F3F4F4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr algn="ctr">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="F3F4F4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr algn="ctr">
+              <a:defRPr>
+                <a:solidFill>
+                  <a:srgbClr val="F3F4F4"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="Text Placeholder 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE36ADA5-7A56-ADC0-CDA5-93C4EE1CD406}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="16"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9106114" y="3841481"/>
+            <a:ext cx="2742772" cy="952687"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1" u="sng">
+                <a:solidFill>
+                  <a:srgbClr val="2B2666"/>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="468362251"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBE1BC46-2837-1F14-57C3-7D92642A782B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -2140,51 +8449,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF008C7E-C6DA-A07B-3BCF-650A49A3DCCF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>9/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63B1656-B092-1CC7-5A13-E38E678DF270}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2213,51 +8522,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3191110545"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DC79D459-F268-03D0-BB08-0ED34793C315}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -2552,51 +8861,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{719E56F0-361E-E474-AC71-E1F23AF5A6D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>9/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D037BB0-27FB-E998-7C06-92D5BED4F1B2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2625,51 +8934,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3545537087"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header 2">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63CBFED0-D509-84BB-952B-97422749A16F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -2885,51 +9194,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23C54801-1D6C-DCC1-4B21-EEAC8E0C1701}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>9/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4741D418-2040-1F32-6B17-554F341FB688}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2958,51 +9267,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3483043444"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header 2b">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63CBFED0-D509-84BB-952B-97422749A16F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -3218,51 +9527,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23C54801-1D6C-DCC1-4B21-EEAC8E0C1701}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>9/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4741D418-2040-1F32-6B17-554F341FB688}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3291,51 +9600,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3060388326"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="1_Section Header 2b">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63CBFED0-D509-84BB-952B-97422749A16F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -3551,51 +9860,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23C54801-1D6C-DCC1-4B21-EEAC8E0C1701}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>9/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4741D418-2040-1F32-6B17-554F341FB688}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3624,51 +9933,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3970952442"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C42FB79B-F4D0-85D8-8B23-2A914AAA4E9A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -3692,51 +10001,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23D85C84-CB0B-9432-BFAA-C2A503A978EE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>9/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2347D865-3946-E53A-CE5B-117EAC4D0AC8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3765,91 +10074,91 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1846514506"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16E7156A-6EF5-948C-9F06-61804B386DC0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>9/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC1FB164-8B22-CB4F-967E-A0C6C6E7DB15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3878,51 +10187,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1409747499"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE77EBCD-475C-B932-90A0-DCB0E4723E1C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -4116,51 +10425,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47010EF4-6ED9-A94F-9239-B650C58F9D4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{AA92E859-F596-3849-A458-D069CC798010}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>9/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B99D44D8-57ED-1641-7C15-954EBF88A40D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4189,91 +10498,414 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{5B19ABE1-7F7F-A34A-A268-64F9512036F8}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="313316777"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
+  <p:cSld name="Conclusion">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DCD9AC9-5FD0-4B6E-8D27-26CBCD28D6A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle" hasCustomPrompt="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1524000" y="755091"/>
+            <a:ext cx="9144000" cy="2387600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="6000"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>End Slide: Repeat the title of your presentation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="A close up of a sign&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9223D313-D56D-214A-991E-25CFE729678C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7409810" y="3990537"/>
+            <a:ext cx="501692" cy="501692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Picture 15" descr="A close up of a sign&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F6FFCD0-E290-384B-B139-BAF3EB20E8A8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7358945" y="4708233"/>
+            <a:ext cx="603422" cy="425138"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Picture 17" descr="A picture containing light&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D9BEDB0C-6133-9D41-B79C-7324BE480CB7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7281817" y="5198733"/>
+            <a:ext cx="757678" cy="757678"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="TextBox 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CC1E4CF-3448-4144-AE19-CD1835C56E8F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8248388" y="4054130"/>
+            <a:ext cx="2104373" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>@</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" err="1"/>
+              <a:t>NCArts</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="TextBox 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B522F398-2DBC-6945-9D76-646C858F0874}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8235862" y="4736136"/>
+            <a:ext cx="1654787" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>@</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" err="1"/>
+              <a:t>NCArts</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF6A967B-96DE-BF4E-BA71-F0E92D00E197}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8248388" y="5392906"/>
+            <a:ext cx="2091847" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>@</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" err="1"/>
+              <a:t>NCArtsCouncil</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" b="1"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A0DB3C9-4935-4431-0AA3-4760E62E168B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr/>
+          <p:nvPr userDrawn="1"/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1476490" y="4194241"/>
+            <a:ext cx="4637440" cy="1812111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3211073985"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7604EA40-5952-42AD-F240-F28BEE714389}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>9/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60F7F1E2-8070-7A5B-E5A0-E9F797A2529B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -4409,51 +11041,51 @@
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1372528446"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
   <p:cSld name="Conclusion">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DCD9AC9-5FD0-4B6E-8D27-26CBCD28D6A4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -4864,93 +11496,293 @@
             <a:r>
               <a:rPr lang="en-US" b="1"/>
               <a:t>@</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" b="1" err="1"/>
               <a:t>NCArtsCouncil</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" b="1"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="910196586"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="DEFAULT">
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="644127945"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Content w/ Large Image on Right">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Picture Placeholder 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{992F6F98-9C7E-666E-362A-C1EBD1B1BCBF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7015397" y="0"/>
             <a:ext cx="5176603" cy="6858000"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Title 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBE1BC46-2837-1F14-57C3-7D92642A782B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="909638"/>
+            <a:ext cx="5181600" cy="1325563"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:lnSpc>
+                <a:spcPct val="80000"/>
+              </a:lnSpc>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master title style</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Content Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C9EF48C-7A75-8F53-EF74-49E9E835C650}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="838200" y="2519681"/>
+            <a:ext cx="5181600" cy="3657282"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click to edit Master text styles</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Second level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Third level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fourth level</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fifth level</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1449280695"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="Content w/ Large Image on Right">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Picture Placeholder 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{992F6F98-9C7E-666E-362A-C1EBD1B1BCBF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" sz="quarter" idx="13"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7015397" y="0"/>
+            <a:ext cx="5176603" cy="6858000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBE1BC46-2837-1F14-57C3-7D92642A782B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="909638"/>
             <a:ext cx="5181600" cy="1325563"/>
           </a:xfrm>
@@ -5026,51 +11858,51 @@
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3103732772"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rectangle 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63CBFED0-D509-84BB-952B-97422749A16F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -5286,51 +12118,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23C54801-1D6C-DCC1-4B21-EEAC8E0C1701}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>9/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4741D418-2040-1F32-6B17-554F341FB688}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5359,51 +12191,51 @@
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2367839382"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Content w/ Small Image on Right">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B33BE637-8747-7129-2321-DFBE02D909EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -5513,51 +12345,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF008C7E-C6DA-A07B-3BCF-650A49A3DCCF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>9/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63B1656-B092-1CC7-5A13-E38E678DF270}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5599,108 +12431,111 @@
         <p:nvSpPr>
           <p:cNvPr id="9" name="Picture Placeholder 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{992F6F98-9C7E-666E-362A-C1EBD1B1BCBF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7837488" y="1584960"/>
             <a:ext cx="3516312" cy="4124960"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E21F9042-5610-6FF5-A06B-84A9D68F31C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="867435"/>
             <a:ext cx="5181600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:lnSpc>
                 <a:spcPct val="80000"/>
               </a:lnSpc>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="542801763"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="928994466"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Content w/ Small Image on Right 2">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B33BE637-8747-7129-2321-DFBE02D909EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -5850,51 +12685,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EF008C7E-C6DA-A07B-3BCF-650A49A3DCCF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>9/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F63B1656-B092-1CC7-5A13-E38E678DF270}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -5936,68 +12771,71 @@
         <p:nvSpPr>
           <p:cNvPr id="9" name="Picture Placeholder 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{992F6F98-9C7E-666E-362A-C1EBD1B1BCBF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7837488" y="1584960"/>
             <a:ext cx="3516312" cy="4124960"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3894401984"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2470859658"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Content w/ Image on Left">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Rectangle 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42439FA5-4271-0A33-0804-C5122E637A5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
@@ -6218,51 +13056,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{719E56F0-361E-E474-AC71-E1F23AF5A6D1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>9/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D037BB0-27FB-E998-7C06-92D5BED4F1B2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6304,805 +13142,72 @@
         <p:nvSpPr>
           <p:cNvPr id="12" name="Picture Placeholder 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49DDCB93-2415-8509-B2BD-014829099D48}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="815975" y="1448018"/>
             <a:ext cx="3516312" cy="4124960"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Click icon to add picture</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3522341252"/>
-[...735 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3892813863"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3341384929"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
@@ -7229,51 +13334,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>8/22/2025</a:t>
+              <a:t>9/11/26</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42FBBCCD-6A93-B04F-0AED-C5352AD6CB4E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -7334,70 +13439,81 @@
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{FFE564D9-E137-614A-B143-7E1EFF5C44BE}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2638112900"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483662" r:id="rId1"/>
-[...18 lines deleted...]
-    <p:sldLayoutId id="2147483681" r:id="rId20"/>
+    <p:sldLayoutId id="2147483727" r:id="rId1"/>
+    <p:sldLayoutId id="2147483662" r:id="rId2"/>
+    <p:sldLayoutId id="2147483663" r:id="rId3"/>
+    <p:sldLayoutId id="2147483729" r:id="rId4"/>
+    <p:sldLayoutId id="2147483664" r:id="rId5"/>
+    <p:sldLayoutId id="2147483665" r:id="rId6"/>
+    <p:sldLayoutId id="2147483731" r:id="rId7"/>
+    <p:sldLayoutId id="2147483732" r:id="rId8"/>
+    <p:sldLayoutId id="2147483733" r:id="rId9"/>
+    <p:sldLayoutId id="2147483734" r:id="rId10"/>
+    <p:sldLayoutId id="2147483735" r:id="rId11"/>
+    <p:sldLayoutId id="2147483736" r:id="rId12"/>
+    <p:sldLayoutId id="2147483737" r:id="rId13"/>
+    <p:sldLayoutId id="2147483666" r:id="rId14"/>
+    <p:sldLayoutId id="2147483667" r:id="rId15"/>
+    <p:sldLayoutId id="2147483668" r:id="rId16"/>
+    <p:sldLayoutId id="2147483669" r:id="rId17"/>
+    <p:sldLayoutId id="2147483670" r:id="rId18"/>
+    <p:sldLayoutId id="2147483671" r:id="rId19"/>
+    <p:sldLayoutId id="2147483672" r:id="rId20"/>
+    <p:sldLayoutId id="2147483673" r:id="rId21"/>
+    <p:sldLayoutId id="2147483674" r:id="rId22"/>
+    <p:sldLayoutId id="2147483675" r:id="rId23"/>
+    <p:sldLayoutId id="2147483676" r:id="rId24"/>
+    <p:sldLayoutId id="2147483677" r:id="rId25"/>
+    <p:sldLayoutId id="2147483678" r:id="rId26"/>
+    <p:sldLayoutId id="2147483679" r:id="rId27"/>
+    <p:sldLayoutId id="2147483680" r:id="rId28"/>
+    <p:sldLayoutId id="2147483746" r:id="rId29"/>
+    <p:sldLayoutId id="2147483681" r:id="rId30"/>
+    <p:sldLayoutId id="2147483747" r:id="rId31"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" b="1" i="0" kern="1200">
           <a:solidFill>
             <a:srgbClr val="2B2666"/>
           </a:solidFill>
           <a:latin typeface="Fira Sans SemiBold" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
           <a:ea typeface="Fira Sans SemiBold" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="120000"/>
@@ -7639,4262 +13755,9608 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2018/10/relationships/comments" Target="../comments/modernComment_104_0.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="006893"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="5" name="Text 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...2 lines deleted...]
-            <a:normAutofit/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6912036" y="3733068"/>
+            <a:ext cx="4966776" cy="914400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-                <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="7200"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Grassroots Arts Program Subgranting Workshop</a:t>
-[...31 lines deleted...]
-                </a:highlight>
+              <a:t>Subgranting Workshop</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6912034" y="4571532"/>
+            <a:ext cx="4833849" cy="400880"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2639"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="16">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>&lt;Your County Arts Council Name&gt;</a:t>
-[...18 lines deleted...]
-      </p:sp>
+              <a:t>Grassroots Arts Program</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Picture 12" descr="North Carolina Arts Council and NC DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2523CE1-79F7-79AF-5F1D-8887C0C6C568}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6880578" y="1813933"/>
+            <a:ext cx="4068177" cy="1589667"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D622BFC4-3008-F9AA-DA94-723C0D5C6D01}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect t="4007" b="4007"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="-1"/>
+            <a:ext cx="5748172" cy="6858001"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40316EDF-E002-6583-B37D-5488FB50506B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...28 lines deleted...]
-              <a:t>Organizational Information &amp; Project Description</a:t>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="214062" y="-961397"/>
+            <a:ext cx="10921008" cy="670073"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="5276"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Organization finances</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4397" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="Organization finace screen in OPAL. asking for hte last 3 years of org income and expense info ">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37A7B24C-D865-9CDF-B791-406F0A256384}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1266479" y="2521522"/>
+            <a:ext cx="9632460" cy="3599105"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBD565DD-57CF-4CC6-843A-5B51A1E71FCC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2972119" y="4328614"/>
+            <a:ext cx="1982318" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>&lt;last completed fiscal year&gt;</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B2F9014-6A04-4998-B777-35B752CD05EE}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6096000" y="4313226"/>
+            <a:ext cx="1743066" cy="307777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>&lt;current fiscal year&gt;</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="TextBox 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F0E25DF-E367-4397-8894-F1CFB3C3DCB2}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8916621" y="4158445"/>
+            <a:ext cx="1428937" cy="461665"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>&lt;fiscal year funding will be spent&gt;</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rectangular Callout 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1277D89F-53A1-2E5E-B661-ABABA7B1090F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7418716" y="1311216"/>
+            <a:ext cx="3950899" cy="1138686"/>
+          </a:xfrm>
+          <a:prstGeom prst="wedgeRectCallout">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 21848"/>
+              <a:gd name="adj2" fmla="val 97379"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="99C221"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:ln w="0">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Remember to include an attached financial statement from your most recent completed fiscal year.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2255175414"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1759228891"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E3A91CA-8A74-9496-B84C-F51627EA0C77}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="214062" y="-961397"/>
+            <a:ext cx="10921008" cy="670073"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="5276"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Project description: application screenshot</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E51B35B8-A5D4-7801-71FA-C2FB3C2308FB}"/>
+          <p:cNvPr id="4" name="Picture 3" descr="Project description question screen in OPAL">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{420C688B-4106-262E-16EA-AE0CB88407AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
+        <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect l="1953" r="1953"/>
-          <a:stretch/>
+          <a:srcRect b="81476"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1793221" y="793014"/>
-            <a:ext cx="8597688" cy="5575786"/>
+            <a:off x="1190678" y="321661"/>
+            <a:ext cx="6373655" cy="1143345"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:effectLst/>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="Project narrative question sceen in OPAL">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{304CD379-CAF5-C07C-8BB9-75FB6A5FEB65}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1369759" y="1533832"/>
+            <a:ext cx="8764223" cy="5134692"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4112414194"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="180198009"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13DD2C96-8A5B-9B7D-6F01-7004CA5DCDEF}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8499B5C2-0FAE-C3C9-1692-D58F4C41B27B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1588642" y="1254579"/>
+            <a:ext cx="9049743" cy="396231"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Project Description</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A6ECF14-C2D9-F493-2923-6D50AE8339B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1589138" y="2017152"/>
+            <a:ext cx="9048751" cy="4042989"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Project title or summary description</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Why should the project be funded?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Include any community partnerships</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Project Goals </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>What will participants learn or gain from the arts experience?  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>How will the project impact the community? </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44E090BA-3F43-7D38-E369-BB98755988AA}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2611" y="6681940"/>
+            <a:ext cx="12194612" cy="173801"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37A7B24C-D865-9CDF-B791-406F0A256384}"/>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71684B88-4099-2C5E-B168-6416D94D425F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1266479" y="2521522"/>
-            <a:ext cx="9632460" cy="3599105"/>
+            <a:off x="10228549" y="308414"/>
+            <a:ext cx="1561947" cy="610341"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...182 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1759228891"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3927242188"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54159572-4206-0258-DBAC-E31860EF4841}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00BD82A0-A2B1-C0BE-7D07-76F7D6B8AC48}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1588642" y="1254579"/>
+            <a:ext cx="9049743" cy="396231"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Audience and Location</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DFD8DE6-7384-EDA0-5A7B-EBBBC54588C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1589138" y="2017152"/>
+            <a:ext cx="9048751" cy="4042989"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Description of intended audience or participants</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Be specific: “We expect the community participation to be  200 adults and 300 middle-school-aged children, with approximately 64 percent Caucasian and 46 percent to be African  American.”</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Location of project</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Addresses</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F07DA3E-A0D0-E727-8D64-AAAD17B40FF9}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2611" y="6681940"/>
+            <a:ext cx="12194612" cy="173801"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{420C688B-4106-262E-16EA-AE0CB88407AC}"/>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B38BBC3F-20C3-0F46-FCE4-C63C12BA513B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...7 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2842497" y="390487"/>
-            <a:ext cx="6373655" cy="6172275"/>
+            <a:off x="10228549" y="308414"/>
+            <a:ext cx="1561947" cy="610341"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="180198009"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2897005021"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44D170D9-A0EE-DCD1-CD3D-BE132BFF537F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8928285-E3A8-AD61-7FC0-74032B34AE08}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...28 lines deleted...]
-          <a:bodyPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1588642" y="1254579"/>
+            <a:ext cx="9049743" cy="396231"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Activities and Artists</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{585E453F-5181-F176-548D-30A48F7F0758}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1589138" y="2017152"/>
+            <a:ext cx="9048751" cy="4042989"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
-                <a:spcPct val="80000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:spcAft>
-[...4 lines deleted...]
-              </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2600" b="1"/>
-[...41 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2600"/>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Description of Project activities</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
-                <a:spcPct val="80000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:spcAft>
-[...4 lines deleted...]
-              </a:buClr>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2600" b="1"/>
-[...32 lines deleted...]
-              <a:t>How will the project impact the community? </a:t>
+              <a:rPr lang="en-US"/>
+              <a:t>For example: Each art camp student will engage in a rotating schedule of visual and performing arts classes. This includes 20 hours a week of instruction, with at least 10 hours devoted to sculpture, drawing and painting and 10 hours to dance, theatre and musical instruction.  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
-                <a:spcPct val="80000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="en-US" sz="2400"/>
-[...1 lines deleted...]
-          <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
-        </p:txBody>
-      </p:sp>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Description of the artists involved</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>How they were chosen (include credentials in  narrative)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Rate of payment </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>If the artists have not been chosen yet, describe the process for choosing artists.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ECC1BA17-8DFD-87BE-8D81-76504FEA449E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2611" y="6681940"/>
+            <a:ext cx="12194612" cy="173801"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B316EBA7-E704-BBBD-5AD4-65F34D10D095}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10228549" y="308414"/>
+            <a:ext cx="1561947" cy="610341"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2403347364"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4242919453"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D325F81-33F1-A991-936F-971A898A5215}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52D708BC-51BE-8271-36BB-1DD97266A333}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...23 lines deleted...]
-          <a:bodyPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1588642" y="1254579"/>
+            <a:ext cx="9049743" cy="396231"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Marketing and Evaluation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41D768CE-B6E4-EB73-0467-0E8EB37AF4EE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1589138" y="2017152"/>
+            <a:ext cx="9048751" cy="4042989"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
-                <a:spcPct val="80000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:spcAft>
-[...5 lines deleted...]
-              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2600" b="1"/>
-[...4 lines deleted...]
-            <a:pPr lvl="1">
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>How the project will be publicized and promoted</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
-                <a:spcPct val="80000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...8 lines deleted...]
-              <a:defRPr/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2500"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2600"/>
+              <a:rPr lang="en-US"/>
+              <a:t>Specific outreach to include intended audience?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Community Partner’s newsletters?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Press releases, website, advertising, PSAs</a:t>
+            </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:spcAft>
-[...5 lines deleted...]
-              <a:defRPr/>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-      </p:sp>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>How will the project be evaluated?</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Surveys? Participant feedback?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Revenue?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Community Impact?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB53B7B8-8AF0-3402-DA16-18333E7BBBCA}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2611" y="6681940"/>
+            <a:ext cx="12194612" cy="173801"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDBDA1A7-59F8-9913-85E2-62304986453C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10228549" y="308414"/>
+            <a:ext cx="1561947" cy="610341"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1666386277"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2753523919"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="5" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{100E3641-CEB8-EAD8-F0CF-23A92A42243E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...28 lines deleted...]
-          <a:bodyPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="214062" y="-961397"/>
+            <a:ext cx="10921008" cy="670073"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPts val="5276"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Project budget: application screenshot</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
                 <a:schemeClr val="tx1"/>
-              </a:buClr>
-[...98 lines deleted...]
-      </p:sp>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2" descr="Project budget screen in OPAL"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="850591" y="721289"/>
+            <a:ext cx="10400066" cy="5489729"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1888836018"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3346443159"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="3" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D79706C-C382-88D4-FA46-4C2B0ADA892C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...29 lines deleted...]
-            <a:normAutofit lnSpcReduction="10000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="214062" y="-961397"/>
+            <a:ext cx="10921008" cy="670073"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="609600" indent="-609600">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="5276"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2600" b="1"/>
-[...8 lines deleted...]
-              <a:buClr>
+              <a:rPr kumimoji="0" lang="en-US" sz="4000" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Project income: application screenshot</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4000" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
                 <a:schemeClr val="tx1"/>
-              </a:buClr>
-[...81 lines deleted...]
-      </p:sp>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Project info screen in OPAL">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4376BDBC-68A1-9CED-8578-5376BF8620A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2241176" y="586029"/>
+            <a:ext cx="7637930" cy="5739836"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:effectLst>
+            <a:outerShdw blurRad="63500" sx="102000" sy="102000" algn="ctr" rotWithShape="0">
+              <a:prstClr val="black">
+                <a:alpha val="40000"/>
+              </a:prstClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3157486177"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4031861152"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEAF22FA-7ADE-4AAD-D069-0D84BB346147}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Group 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF8FB22E-D71D-60E2-AE37-06BB7AA3022E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6929968" y="-26893"/>
+            <a:ext cx="5262033" cy="6884895"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Rectangle 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51673C2E-6BBF-673E-1F36-244AF8CB5EB4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rectangle 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBB6C166-CEE2-17FE-B729-2D146F134E82}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51071246-9F8F-A0EA-4AAF-BD8876C1AD11}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC97957D-A3AA-89BA-B5BB-7BA75F509BD8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0D2B925-9911-D338-A338-6F8ABC331C97}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B081E69-631C-58BB-3A5D-162F4FE3C34A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED6EC54C-D7E1-0AA3-0FC8-4FF3ECA1127E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="631156" y="5086476"/>
+            <a:ext cx="10921008" cy="670073"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="5276"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Evaluation</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4397" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDCD572C-7612-7BF9-E3C9-ADFE7E446B16}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="634575" y="5884914"/>
+            <a:ext cx="10922000" cy="335012"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2639"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>How Applications are Evaluated</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2B4D4C9-3E37-EBA6-BF5C-F7074ADF66EB}"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9518AE5D-662E-5CDC-7EAB-AB67B28A5F75}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...7 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3161897" y="190328"/>
-            <a:ext cx="5566468" cy="6477344"/>
+            <a:off x="630964" y="560038"/>
+            <a:ext cx="4617019" cy="1804129"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15539093-AB98-57B6-34B8-8E3263DB8166}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6929968" y="-26894"/>
+            <a:ext cx="5262033" cy="6884895"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0A633BD-A838-403C-4D3A-93FA98C31662}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{730240A8-3EC5-BB8F-88D9-020A748C8FA1}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DFFE452-AE24-346B-589B-A899B62A36C7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{731364E3-42BC-C6CE-286A-0840D2561AC3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2496D035-D95B-7E36-23CB-4E4976745610}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B20ED79-3DB9-DD1A-9421-6E3BB2134E60}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2204426094"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3589655030"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13270C21-2F79-5089-3FE6-CA6DE6036C73}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC4643CC-ECA2-5DA6-1328-5C64AE83416E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6476515" y="637033"/>
+            <a:ext cx="5080000" cy="325091"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2560"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Evaluation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600">
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8B04302F-B5E8-BF1F-373F-EF0D26F26AD2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6479116" y="1081803"/>
+            <a:ext cx="5080000" cy="396231"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Subgrant Panels</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{396F2E28-9FF4-3697-CA8E-C120E14D16FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6476166" y="2278251"/>
+            <a:ext cx="5079901" cy="3945431"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Panel of community members review each grant</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Decisions are made on the quality of the grant application, not on their relationship with or knowledge of the organization</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Panelists review overall completeness of the grant and score applications on specific criteria</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84B4844F-D6FD-1129-8439-B92003E0E9A4}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2611" y="6681940"/>
+            <a:ext cx="12194612" cy="173801"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2"/>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F70D7909-E05F-F40E-6E9E-048B0E7C536C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10228549" y="308414"/>
+            <a:ext cx="1561947" cy="610341"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05433583-851A-DD87-D500-F0403888A30E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId4">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
+          <a:srcRect l="19033" r="20315"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="850591" y="721289"/>
-            <a:ext cx="10400066" cy="5489729"/>
+            <a:off x="1" y="0"/>
+            <a:ext cx="6071492" cy="6681939"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
-[...2 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3346443159"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="102428247"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62395242-D27C-B5DE-033E-35762191C574}"/>
+          <p:cNvPr id="3" name="Rectangle 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AEB4916-9059-BE88-6FAF-A62D4476E136}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9886" y="3460376"/>
+            <a:ext cx="6062870" cy="3397624"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Picture 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61574AE0-680E-B517-46D2-2E1D5490648C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10228549" y="308414"/>
+            <a:ext cx="1561947" cy="610341"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C15B6E7B-3A0D-8FCB-7CFD-72EDE00F0E8A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="1"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="2146851"/>
-[...5 lines deleted...]
-            <a:normAutofit/>
+            <a:off x="6479116" y="1081803"/>
+            <a:ext cx="5080000" cy="885173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPct val="110000"/>
+                <a:spcPts val="3120"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-[...29 lines deleted...]
-              <a:t>Grassroots Arts Program</a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>North Carolina Arts Council’s Grassroots Arts Program</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA93DBC3-9B96-8CEE-A0CF-54CD15A9D7D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6476166" y="4923321"/>
+            <a:ext cx="5079901" cy="1300361"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2560"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Grassroots Arts program is a partnership between local arts agencies and the North Carolina Arts Council. All 100 counties in N.C. receive program funds. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6" descr="A map of North Carolina with all 100 counties outlines">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CC23782-E587-9273-1338-A064CFA58CFE}"/>
+          <p:cNvPr id="18" name="Picture 17" descr="An old North Carolina Arts Council billboard: The Arts - invest now, collect forever">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DD4C099-0F7E-531F-922F-16E0A80A8FE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId4"/>
+          <a:srcRect l="2918" t="17712" r="4983" b="1412"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="-1"/>
+            <a:ext cx="6076768" cy="3551052"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rectangle 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36683522-995B-F44A-E6FF-3FD5D136060D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="3098800"/>
+            <a:ext cx="6065004" cy="454729"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:alpha val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8BADEF4-20B8-23F8-1915-A09497A5FC04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="479459" y="3127497"/>
+            <a:ext cx="5117759" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>An old North Carolina Arts Council billboard</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="A map of North Carolina with all 100 counties outlines">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0330565-E935-C15C-A77F-7E0FFBC126F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="2971451"/>
+            <a:off x="395868" y="4041968"/>
             <a:ext cx="5181600" cy="2059686"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Rectangle 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3094DF90-76D9-30F3-B039-0557FBEFED59}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="6244843"/>
+            <a:ext cx="6065004" cy="454729"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1">
+              <a:alpha val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06CE9F13-B489-8020-ACE4-06D91E1D6F20}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="479459" y="6273801"/>
+            <a:ext cx="5117759" cy="338554"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" i="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Map of North Carolina and its 100 counties</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Shape 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{484AC35D-D4CD-9E52-3A61-D4761F9DD5ED}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2611" y="6681940"/>
+            <a:ext cx="12194612" cy="173801"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAD0789A-94BA-093E-16FE-6008EE260230}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BFC0D97-B4B0-7986-6571-B9228817E4FB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6476515" y="637033"/>
+            <a:ext cx="5080000" cy="325091"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2560"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Evaluation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600">
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38A8F8A5-572F-B571-83E6-92A1F4E5E17B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6479116" y="1081803"/>
+            <a:ext cx="5080000" cy="396231"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Criteria</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49B05408-2BDF-13DD-766E-70B0CB198B72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6476166" y="2278251"/>
+            <a:ext cx="5079901" cy="3945431"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Artistic quality of the proposed project</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Community impact of project or program</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ability to plan and implement project</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" kern="0" spc="-16">
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="Picture 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4376BDBC-68A1-9CED-8578-5376BF8620A6}"/>
+          <p:cNvPr id="6" name="Image 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{960A7A87-A401-BE6F-EE3D-BCB419B8A526}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="43633" r="1889"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2241176" y="586029"/>
-            <a:ext cx="7637930" cy="5739836"/>
+            <a:off x="1" y="0"/>
+            <a:ext cx="6071492" cy="6681939"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77E9815A-A951-007D-DB1C-249C89C0BD45}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2611" y="6681940"/>
+            <a:ext cx="12194612" cy="173801"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{542D151C-E4AF-92FF-DF44-FE11372B1676}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10228549" y="308414"/>
+            <a:ext cx="1561947" cy="610341"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4031861152"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="651562947"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DB21787-C188-CD52-0AFF-B8956007DF22}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E944506-7568-0DCE-7A4F-6CB23881303E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="831850" y="1709738"/>
-[...5 lines deleted...]
-            <a:normAutofit/>
+            <a:off x="1588642" y="1254579"/>
+            <a:ext cx="9049743" cy="396231"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Priorities for Funding</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F330EA1-642E-FE0D-5FFC-222183B95E20}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1589138" y="2017152"/>
+            <a:ext cx="9048751" cy="4042989"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>The first priority </a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
-              <a:t>Evaluation</a:t>
-[...26 lines deleted...]
-            <a:r>
+              <a:t>is to provide program or operating support to qualified arts organizations (where they exist), such as theaters, symphonies, galleries, art guilds, choral societies, dance companies, folk arts societies, writer’s groups, and arts festivals. </a:t>
+            </a:r>
+            <a:br>
               <a:rPr lang="en-US"/>
-              <a:t>How Applications are Evaluated</a:t>
-[...3 lines deleted...]
-      </p:sp>
+            </a:br>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>The second priority </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>funds is to support arts learning and arts-in-education programs conducted by qualified artists. These can be artist residencies in schools, after-school programs, summer camps, or adult arts learning classes. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>The third priority </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>is to support other community and civic organizations that provide arts programs and experiences for the greater community. These programs must be conducted by qualified artists.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2AE4020-68B9-F937-EBA7-D54196A991C8}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2611" y="6681940"/>
+            <a:ext cx="12194612" cy="173801"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D1A1BF8-34D3-1342-B950-5C778832C221}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10228549" y="308414"/>
+            <a:ext cx="1561947" cy="610341"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2397631318"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="130074643"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5FE4DB1-5201-C8F1-3947-C5FA5D633C7A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3">
-[...7 lines deleted...]
-            <a:spLocks/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC664029-98CF-0416-146B-03EE4C5AE3BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
-[...4 lines deleted...]
-            <a:ext cx="5479878" cy="4473146"/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1588642" y="1254579"/>
+            <a:ext cx="9049743" cy="396231"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...1 lines deleted...]
-          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t">
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
-          <a:lstStyle>
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPct val="120000"/>
+                <a:spcPts val="3120"/>
               </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-              <a:defRPr sz="2800" b="0" i="0" kern="1200">
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
-                  <a:srgbClr val="2B2666"/>
+                  <a:srgbClr val="006893"/>
                 </a:solidFill>
-                <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
-[...162 lines deleted...]
-                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Panel of community members review each grant</a:t>
-[...67 lines deleted...]
-          </p:cNvSpPr>
+              <a:t>If You Get Funded</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{432D2EB9-2E8B-782F-64D5-1C2130A95F4D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="1036062"/>
-            <a:ext cx="5183188" cy="823912"/>
+            <a:off x="1589138" y="2017152"/>
+            <a:ext cx="9048751" cy="4042989"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-        </p:spPr>
-[...5 lines deleted...]
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
-                <a:spcPct val="120000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2800" b="0" i="0" kern="1200">
-[...8 lines deleted...]
-            <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Your organization will enter into a contractual agreement with </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+              </a:rPr>
+              <a:t>[Grassroots partner name] </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
-                <a:spcPct val="120000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2400" b="0" i="0" kern="1200">
-[...8 lines deleted...]
-            <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Submit Notarized No Overdue Tax Debts Form</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
-                <a:spcPct val="120000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="2000" b="0" i="0" kern="1200">
-[...8 lines deleted...]
-            <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Your organization will complete a final report by June 30 with:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
               <a:lnSpc>
-                <a:spcPct val="120000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1800" b="0" i="0" kern="1200">
-[...8 lines deleted...]
-            <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Audience numbers</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="742950" lvl="1" indent="-285750">
               <a:lnSpc>
-                <a:spcPct val="120000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1800" b="0" i="0" kern="1200">
-[...8 lines deleted...]
-            <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Audience demographics</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1800" kern="1200">
-[...8 lines deleted...]
-            <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Demonstrate use of N.C. Arts Council logo and credit line on promotional materials </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1800" kern="1200">
-[...8 lines deleted...]
-            <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Grant payments may be distributed in installments </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1800" kern="1200">
-[...8 lines deleted...]
-            <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Keep local arts council updated on the progress of your program. If something changes and you can’t use all the funds, your local arts council must know by April. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...1 lines deleted...]
-              </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
-              <a:defRPr sz="1800" kern="1200">
-[...11 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4400">
-[...5 lines deleted...]
-            </a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>NOTE:  Late final reports=no funding next grant cycle.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4AF0CD79-7919-4972-B465-AF45A22AB449}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2611" y="6681940"/>
+            <a:ext cx="12194612" cy="173801"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture Placeholder 6" descr="A circular icon of a group of people giving star ratings">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CDB4B40-DC6F-6211-29F5-7F3293927D1C}"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A9C95AE-370C-9B2F-5C2E-0A612586244E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...8 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="815975" y="1448018"/>
-            <a:ext cx="3516312" cy="4124960"/>
+            <a:off x="10228549" y="308414"/>
+            <a:ext cx="1561947" cy="610341"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1326311777"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1886174322"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B41C235-64ED-7884-982A-8F6018B06697}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Content Placeholder 2"/>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Group 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD8B7EAD-D03E-62D8-3F18-3269E37351A5}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6929968" y="-26893"/>
+            <a:ext cx="5262033" cy="6884895"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Rectangle 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1676961-71ED-61F2-26B9-4FF9EEB832D2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rectangle 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A54D38B8-D686-FBDB-D70B-0C5B47653C4D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F73234DF-754C-4110-4B1A-557C5B510442}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAB264EB-158F-B3A3-CB58-35C9C7383B8B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D854073-86C1-3B2C-F8F8-E9E2B5EE20FA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1EB92F2-2DD0-E710-A0BB-224B61D91A63}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C6622B2-5F61-AB48-E786-5B8E86C05361}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="2"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6184900" y="2015067"/>
-[...608 lines deleted...]
-            <a:ext cx="8763000" cy="1523494"/>
+            <a:off x="631156" y="3920152"/>
+            <a:ext cx="10921008" cy="670073"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-        </p:spPr>
-[...2 lines deleted...]
-            <a:spAutoFit/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="5276"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Thank you</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4397" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAC4E16E-2B7A-D2F8-CD59-F53E895C5873}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630964" y="560038"/>
+            <a:ext cx="4617019" cy="1804129"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4111F16B-F9AD-4C35-F709-1F8763354A2B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="634575" y="4773478"/>
+            <a:ext cx="6214460" cy="1483404"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
             <a:pPr>
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPts val="2639"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000"/>
-              <a:t>If you need help with your application, or have specific questions, contact: </a:t>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>If you need help with your application, or </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPts val="2639"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>have specific questions, contact: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2639"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>&lt;Contact Name&gt;</a:t>
+              <a:t>[Contact Name]</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
-              <a:spcAft>
-[...1 lines deleted...]
-              </a:spcAft>
+              <a:lnSpc>
+                <a:spcPts val="2639"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>&lt;Contact Information&gt;</a:t>
-[...11 lines deleted...]
-      </p:sp>
+              <a:t>[Contact Information]</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{657861BF-CC9E-6C8D-8915-E39A1AA09301}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6929968" y="-26894"/>
+            <a:ext cx="5262033" cy="6884895"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{070486D5-957B-A8FA-6EFA-784706BA84D7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDC1D51D-E4EA-CAFD-001E-16BCC4BA4E62}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A4A5E45-18BD-7AAA-7999-1582B1649AD9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{137D0888-091E-4F8E-A4D0-B076D4D962A2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2070FF9-72EF-89B8-143D-EB83A987D145}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B2FB8F9-83D7-D5EC-1845-731932287487}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="26" name="Group 25" descr="Facebook @NCArts">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5AD3D23-E6C3-4A73-2B05-BC53F241B8DC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="999358" y="2695059"/>
+            <a:ext cx="2345204" cy="433949"/>
+            <a:chOff x="999358" y="2695059"/>
+            <a:chExt cx="2345204" cy="433949"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="2" name="Picture 1" descr="A close up of a sign&#10;&#10;Description automatically generated">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42A8562E-866C-46D9-2E38-A6CC5DC680CC}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId4">
+              <a:extLst>
+                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="999358" y="2695059"/>
+              <a:ext cx="433949" cy="433949"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="14" name="TextBox 13">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8313B6AD-23A3-AD08-61F1-F6BDE1CAB179}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1524337" y="2750807"/>
+              <a:ext cx="1820225" cy="338554"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="006893"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>@</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" b="1" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="006893"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>NCArts</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="27" name="Group 26" descr="YouTube @NCArts">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56500933-5DA6-68B2-634E-AB6AB499784A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="948013" y="3255848"/>
+            <a:ext cx="2007444" cy="389618"/>
+            <a:chOff x="948013" y="3255848"/>
+            <a:chExt cx="2007444" cy="389618"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="7" name="Picture 6" descr="A close up of a sign&#10;&#10;Description automatically generated">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92ABA4C3-BCFD-DAD0-4A0B-274C69838F46}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId5">
+              <a:extLst>
+                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="948013" y="3277733"/>
+              <a:ext cx="521944" cy="367733"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="15" name="TextBox 14">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EF27B35-87E7-021B-33F2-07DA57611BFA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="1524112" y="3255848"/>
+              <a:ext cx="1431345" cy="338554"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="006893"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>@</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" b="1" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="006893"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>NCArts</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="28" name="Group 27" descr="Instagram at NCArtsCouncil">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98DE8076-3FDB-19F2-9064-1B9D20064C85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="3365955" y="2609035"/>
+            <a:ext cx="2400531" cy="655371"/>
+            <a:chOff x="3365955" y="2609035"/>
+            <a:chExt cx="2400531" cy="655371"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:pic>
+          <p:nvPicPr>
+            <p:cNvPr id="9" name="Picture 8" descr="A picture containing light&#10;&#10;Description automatically generated">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12DA9596-5FE9-72C9-B1A8-5C78523FA9B6}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvPicPr>
+              <a:picLocks noChangeAspect="1"/>
+            </p:cNvPicPr>
+            <p:nvPr/>
+          </p:nvPicPr>
+          <p:blipFill>
+            <a:blip r:embed="rId6">
+              <a:extLst>
+                <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                  <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                </a:ext>
+              </a:extLst>
+            </a:blip>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
+          </p:blipFill>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="3365955" y="2609035"/>
+              <a:ext cx="655371" cy="655371"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+          </p:spPr>
+        </p:pic>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="16" name="TextBox 15">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{127250F4-CCD9-7391-2E86-974B0B903CD8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr txBox="1"/>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="4028639" y="2751946"/>
+              <a:ext cx="1737847" cy="338554"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:noFill/>
+          </p:spPr>
+          <p:txBody>
+            <a:bodyPr wrap="square" rtlCol="0">
+              <a:spAutoFit/>
+            </a:bodyPr>
+            <a:lstStyle/>
+            <a:p>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" b="1">
+                  <a:solidFill>
+                    <a:srgbClr val="006893"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>@</a:t>
+              </a:r>
+              <a:r>
+                <a:rPr lang="en-US" sz="1600" b="1" err="1">
+                  <a:solidFill>
+                    <a:srgbClr val="006893"/>
+                  </a:solidFill>
+                </a:rPr>
+                <a:t>NCArtsCouncil</a:t>
+              </a:r>
+              <a:endParaRPr lang="en-US" sz="1600" b="1">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+              </a:endParaRPr>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="193814755"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="874476217"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Text 0"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="1"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="2246243"/>
-[...5 lines deleted...]
-            <a:normAutofit/>
+            <a:off x="1588642" y="2455850"/>
+            <a:ext cx="9049743" cy="396231"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" indent="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPct val="110000"/>
+                <a:spcPts val="3120"/>
               </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
               <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US">
-                <a:latin typeface="Fira Sans"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>In counties with populations of 50,000 or more, the local arts council will distribute </a:t>
-[...15 lines deleted...]
-            <a:pPr marL="0" indent="0">
+              <a:t>Grassroots Arts Program: Subgranting</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1589138" y="3433575"/>
+            <a:ext cx="9048751" cy="975271"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
-                <a:spcPct val="110000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>In counties with populations of 50,000 or more, the local arts agency is required to distribute 50 percent of the Grassroots funds to local arts organizations through a competitive grant process.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Title 2"/>
-[...22 lines deleted...]
-            </a:r>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2611" y="6681940"/>
+            <a:ext cx="12194612" cy="173801"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="10" name="Picture 9" descr="The Grassroots program granting process">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D114F0F1-3FE9-50F6-0357-B2FA234DDFEC}"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA28BBA2-2D27-09EF-43D1-A27CCA2DE818}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10228549" y="308414"/>
+            <a:ext cx="1561947" cy="610341"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="The Grassroots program subgranting process">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98C9DF77-20FB-A557-6744-848A64C314DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId5">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect t="13416" b="45579"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="3403718"/>
-            <a:ext cx="5181600" cy="1195152"/>
+            <a:off x="4686701" y="4556130"/>
+            <a:ext cx="3138055" cy="723802"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <p:extLst>
+    <p:ext uri="{6950BFC3-D8DA-4A85-94F7-54DA5524770B}">
+      <p188:commentRel xmlns:p188="http://schemas.microsoft.com/office/powerpoint/2018/8/main" r:id="rId3"/>
+    </p:ext>
+  </p:extLst>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...7 lines deleted...]
-          </p:cNvPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8AA7559-A8D1-F775-7B6A-8842FBC1B57B}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10228549" y="308414"/>
+            <a:ext cx="1561947" cy="610341"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6476515" y="637033"/>
+            <a:ext cx="5080000" cy="325091"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2560"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Grassroots Subgrants</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600">
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...6 lines deleted...]
-                <a:latin typeface="Fira Sans SemiBold"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6479116" y="1081803"/>
+            <a:ext cx="5080000" cy="396231"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Community Representation</a:t>
-[...35 lines deleted...]
-                <a:latin typeface="Fira Sans"/>
+              <a:t>Eligibility</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6476166" y="1890793"/>
+            <a:ext cx="5079901" cy="4332889"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Grassroots partners are required to spend a percentage of their grant on programing that </a:t>
-[...17 lines deleted...]
-                <a:latin typeface="Fira Sans"/>
+              <a:t>While nonprofit status is preferred, organizations that are nonprofit in nature, and in some cases, individuals are eligible to apply. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Priority may be given to subgrant applicants that meet this requirement. </a:t>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2400" dirty="0"/>
+              <a:t>All organizations must reside and carry out projects in </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>[your county name]. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Projects must take place between July 1, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>[fiscal year] </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>and June 30, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>[fiscal year].</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Only complete applications received by the due date will be considered. </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" kern="0" spc="-16">
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Content Placeholder 4">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F49727D8-BCFA-F41C-FCCF-C844507140C2}"/>
+          <p:cNvPr id="6" name="Image 0">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="13704" r="25757"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6751203" y="1825625"/>
-[...1 lines deleted...]
-          </a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="6071492" cy="6681939"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2611" y="6681940"/>
+            <a:ext cx="12194612" cy="173801"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47E3B65A-BD60-883F-CEF1-E416E935CE33}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DAA98AFF-3705-1C4B-FF23-D062A0D98926}"/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3AA1F17-E8E6-8D97-8972-57B2B118DDE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...2 lines deleted...]
-            <a:normAutofit/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1588642" y="2455850"/>
+            <a:ext cx="9049743" cy="396231"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...1 lines deleted...]
-                <a:latin typeface="Fira Sans SemiBold"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Community Representation</a:t>
-[...34 lines deleted...]
-              <a:buNone/>
+              <a:t>What the Subgrant </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>WILL</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> Fund</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{534E2C6A-1D2B-BCFA-DD4E-C149541EB5A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1589138" y="3433575"/>
+            <a:ext cx="4330399" cy="1546639"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-[...20 lines deleted...]
-              <a:t>The organization does not have to be an arts organization, but the funds must be used for arts programming.</a:t>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Program expenses for art projects,  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>including artist fees and travel, space rental, marketing, advertising, costumes, sets, props, music and equipment rental.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05D904AC-BBCE-280B-B239-39E29A50FE6C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2611" y="6681940"/>
+            <a:ext cx="12194612" cy="173801"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C578284-3910-0B94-DC7F-ACF615E48D97}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10228549" y="308414"/>
+            <a:ext cx="1561947" cy="610341"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32EA2ED6-A567-DBF7-F48C-010896EE4318}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6400800" y="3433575"/>
+            <a:ext cx="4572000" cy="1546639"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1"/>
+              <a:t>Limited operating expenses for arts organizations only. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Organizations receiving N.C. Arts Council Sustaining Support funding are not eligible to receive Grassroots funding. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="463274240"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2404213269"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6580A8CA-6310-2B67-45AA-0001D12533A3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3331FA6D-FD1F-7F91-C7E9-2DEF599A1B4F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...156 lines deleted...]
-            <a:ext cx="1797941" cy="1840103"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1588642" y="2455850"/>
+            <a:ext cx="9049743" cy="396231"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>What the Subgrant </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>WILL NOT </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Fund</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B61FB198-8EFD-5973-53A4-5A7C3533FC04}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1589138" y="3433575"/>
+            <a:ext cx="4330399" cy="2534088"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Fundraising events or expenses</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="Calibri" panose="020F0502020204030204"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Food or beverages </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Prizes, tuition or scholarships</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US">
+                <a:ea typeface="Calibri" panose="020F0502020204030204"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204"/>
+              </a:rPr>
+              <a:t>School band activities or equipment</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C08E8A04-23C8-E03D-5ECE-42C838A1CB0F}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2611" y="6681940"/>
+            <a:ext cx="12194612" cy="173801"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ABBF562-F4F3-C85E-6104-7B941CC58A80}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10228549" y="308414"/>
+            <a:ext cx="1561947" cy="610341"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50178B28-A8FC-3681-07DC-2601C35831A0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6400800" y="3433575"/>
+            <a:ext cx="4572000" cy="2854930"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Purchase of artwork</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Internal programs for schools, colleges, universities, or libraries</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="600"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US"/>
+              <a:t>Programs with religious content</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2949891406"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="330396339"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71A0A2E3-C0A8-F562-D908-EE58142EB1D9}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{947F67C7-5D32-594E-9410-0DB4755EF1A3}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10228549" y="308414"/>
+            <a:ext cx="1561947" cy="610341"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12DEB293-D22E-C00B-E0C8-8516E79FF8AE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6476515" y="637033"/>
+            <a:ext cx="5080000" cy="325091"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="2560"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Grassroots Subgrants</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600">
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1ED022B2-1745-215A-B6B5-1F7D95DC197E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6479116" y="1081803"/>
+            <a:ext cx="5080000" cy="396231"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3120"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Requirements</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4EB96B63-9C3B-00A9-AE22-4D0E878659D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6440448" y="1718657"/>
+            <a:ext cx="5341838" cy="4195462"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Matching Funds</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" kern="0" spc="-16" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Subgrants require a 1:1 cash match</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" kern="0" spc="-16" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:br>
+              <a:rPr lang="en-US" kern="0" spc="-16" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>N.C. Arts Council and Local Arts Council Recognition</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US">
+              <a:ea typeface="Calibri"/>
+              <a:cs typeface="Calibri"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+              <a:t>Logos and credit line according to guidelines</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" kern="0" spc="-16" dirty="0">
+                <a:latin typeface="Arial"/>
+                <a:ea typeface="Lato"/>
+                <a:cs typeface="Arial"/>
+              </a:rPr>
+            </a:br>
+            <a:endParaRPr lang="en-US" kern="0" spc="-16">
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reporting Requirements </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Final Report to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="FFFF00"/>
+                </a:highlight>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>[Grassroots Partner name]</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:spcAft>
+                <a:spcPts val="1200"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" kern="0" spc="-16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Notarized No Overdue Tax Form </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Image 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A7B425C-7F74-3628-E2DE-C399D9FC5033}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect t="4266" r="40716" b="2458"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1" y="0"/>
+            <a:ext cx="6071492" cy="6681939"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EB1E580-ED66-7830-3C78-2A07BAE7C985}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-2611" y="6681940"/>
+            <a:ext cx="12194612" cy="173801"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" sz="2400"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2412146344"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B02C6C2-7682-3D92-204C-DF7CA3C8267B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="19" name="Group 18">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9206441D-6997-8680-91FA-0DD23252F162}"/>
+          <p:cNvPr id="18" name="Group 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00FE14E2-05B1-9799-205C-0A08837609EB}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1323831" y="2634343"/>
-[...2 lines deleted...]
-            <a:chExt cx="1651000" cy="1651000"/>
+            <a:off x="6929968" y="-26893"/>
+            <a:ext cx="5262033" cy="6884895"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="18" name="Oval 17">
+            <p:cNvPr id="6" name="Rectangle 5">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD1362DC-6FDD-06E6-2E85-7C20FBC63806}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4724B5A7-852E-E3D9-3EB7-485A5B6183A9}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
-            <p:cNvSpPr/>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="7975600" y="1473200"/>
-              <a:ext cx="1651000" cy="1651000"/>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
             </a:xfrm>
-            <a:prstGeom prst="ellipse">
+            <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:solidFill>
-              <a:srgbClr val="E15F55"/>
+              <a:srgbClr val="96C23D"/>
             </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
               <a:schemeClr val="accent1">
-                <a:shade val="15000"/>
+                <a:shade val="50000"/>
               </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
               <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
               <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
               <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
-              <a:endParaRPr lang="en-US"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
             </a:p>
           </p:txBody>
         </p:sp>
-        <p:pic>
-[...1 lines deleted...]
-            <p:cNvPr id="6" name="Graphic 5" descr="Clipboard Checked with solid fill">
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rectangle 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B0C2309-F2B6-07C0-9FF0-A076CB839858}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43EAD100-3DF5-83F7-D577-98EEAF0B793A}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
-            <p:cNvPicPr>
-[...1 lines deleted...]
-            </p:cNvPicPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
             <p:nvPr/>
-          </p:nvPicPr>
-[...14 lines deleted...]
-          </p:blipFill>
+          </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="8144164" y="1616363"/>
-              <a:ext cx="1320800" cy="1320800"/>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
           </p:spPr>
-        </p:pic>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE1A945E-64EE-9B40-29B5-684A610DFE51}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18F82947-E80A-B32A-EBBB-CFE598B6AB67}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75DE2595-99D9-D229-96D1-EF089972283E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDAA9BF0-B68A-66B6-0571-378A46F05D38}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
       </p:grpSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7E5D251-08BA-E93A-2F3C-BA828F6179DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...34 lines deleted...]
-          <a:bodyPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="631156" y="5086476"/>
+            <a:ext cx="10921008" cy="670073"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPts val="5276"/>
               </a:lnSpc>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-              <a:buChar char="•"/>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400"/>
-[...71 lines deleted...]
-                </a:highlight>
+              <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>&lt;your arts council name&gt; </a:t>
-[...27 lines deleted...]
-          </a:p>
+              <a:t>The Application</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4397" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E6C5811-78F4-6D10-3087-7ECBC787292B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="634575" y="5884914"/>
+            <a:ext cx="10922000" cy="335012"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPts val="2639"/>
               </a:lnSpc>
             </a:pPr>
-            <a:endParaRPr lang="en-US" sz="2400"/>
-[...2 lines deleted...]
-      </p:sp>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="16">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Organizational Information &amp; Project Description</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2A9C008-1EDE-AF6A-AB8A-66B29D95E24A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="630964" y="560038"/>
+            <a:ext cx="4617019" cy="1804129"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63EB7440-A24A-579B-B040-3F0E0DB233D1}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="6929968" y="-26894"/>
+            <a:ext cx="5262033" cy="6884895"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CBE2C79-FF4A-A9F1-ED0C-DF7215CC3820}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA5A372A-F805-309A-D562-B7B7FA95737F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F592D6AD-8DF1-B458-DDAC-BEDCF8C2FED8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F54948A-EE05-15B7-FFDA-B98F05290350}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{476877EC-A0A4-C532-DDBD-E3A32E80334B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF4E35AA-2CFE-4775-1B76-34478921772B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" sz="2400"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3948656087"/>
-[...99 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3064708081"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1910643750"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1"/>
+          <p:cNvPr id="2" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03B63FD2-AD35-3E86-9F31-B829EA558F3F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
-[...29 lines deleted...]
-            <a:normAutofit fontScale="77500" lnSpcReduction="20000"/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="214062" y="-961397"/>
+            <a:ext cx="10921008" cy="670073"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-              <a:buClr>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="5276"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="4400" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-32" normalizeH="0" baseline="0" noProof="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Organization information</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="4397" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
                 <a:schemeClr val="tx1"/>
-              </a:buClr>
-[...95 lines deleted...]
-      </p:sp>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="Picture 3" descr="screenshot or the organization info page in OPAL. Info such as name, address, organiation EIN and UEI are required">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E51B35B8-A5D4-7801-71FA-C2FB3C2308FB}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="260" r="1954"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1641764" y="793014"/>
+            <a:ext cx="8749145" cy="5575786"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:effectLst/>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="975934345"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4112414194"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -12155,88 +23617,404 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="NCAC-PowerPoint-Template-2023" id="{21422257-70F1-9C4C-8FAC-DA355449A85A}" vid="{1A8E56C8-6D4B-5242-96CD-14A8CFDAC27E}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C81A7BE11EB38E4299DD6EA58AED5D3F" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="670c53c4b6a1e8bc5e1e480c9871699f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bf525fb-8aec-463c-8437-5573e00e06f0" xmlns:ns3="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="171de61a566244e7eae4c215e5cc5843" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C81A7BE11EB38E4299DD6EA58AED5D3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ac6e497740b79ecfcef4da771ced7417">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bf525fb-8aec-463c-8437-5573e00e06f0" xmlns:ns3="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ccdfffb99136247da55783c1612ec85c" ns2:_="" ns3:_="">
     <xsd:import namespace="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <xsd:import namespace="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9bf525fb-8aec-463c-8437-5573e00e06f0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -12263,50 +24041,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -12429,145 +24212,159 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9bf525fb-8aec-463c-8437-5573e00e06f0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55453793-F34A-458F-B02B-50141E2718D3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61FE9A87-B60F-4AD4-80B5-7A9299D59353}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47868CC1-AA2F-4A00-BB2D-687A351E01F7}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01F0B1DC-3909-4670-AA53-4603702A395D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>NCAC 50th powerpoint template</Template>
   <TotalTime></TotalTime>
-  <Words>1086</Words>
-  <Application>Microsoft Office PowerPoint</Application>
+  <Words>947</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>104</Paragraphs>
-[...1 lines deleted...]
-  <Notes>0</Notes>
+  <Paragraphs>133</Paragraphs>
+  <Slides>23</Slides>
+  <Notes>18</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>23</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
+      <vt:lpstr>Aptos</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Fira Sans</vt:lpstr>
+      <vt:lpstr>Fira Sans SemiBold</vt:lpstr>
       <vt:lpstr>1_Office Theme</vt:lpstr>
-      <vt:lpstr>Grassroots Arts Program Subgranting Workshop</vt:lpstr>
-[...7 lines deleted...]
-      <vt:lpstr>What the Grant Will NOT Fund</vt:lpstr>
+      <vt:lpstr>Subgranting Workshop</vt:lpstr>
+      <vt:lpstr>North Carolina Arts Council’s Grassroots Arts Program</vt:lpstr>
+      <vt:lpstr>Grassroots Arts Program: Subgranting</vt:lpstr>
+      <vt:lpstr>Eligibility</vt:lpstr>
+      <vt:lpstr>What the Subgrant WILL Fund</vt:lpstr>
+      <vt:lpstr>What the Subgrant WILL NOT Fund</vt:lpstr>
+      <vt:lpstr>Requirements</vt:lpstr>
       <vt:lpstr>The Application</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Organization information</vt:lpstr>
+      <vt:lpstr>Organization finances</vt:lpstr>
+      <vt:lpstr>Project description: application screenshot</vt:lpstr>
       <vt:lpstr>Project Description</vt:lpstr>
       <vt:lpstr>Audience and Location</vt:lpstr>
       <vt:lpstr>Activities and Artists</vt:lpstr>
       <vt:lpstr>Marketing and Evaluation</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Project budget: application screenshot</vt:lpstr>
+      <vt:lpstr>Project income: application screenshot</vt:lpstr>
       <vt:lpstr>Evaluation</vt:lpstr>
-      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Questions?</vt:lpstr>
+      <vt:lpstr>Subgrant Panels</vt:lpstr>
+      <vt:lpstr>Criteria</vt:lpstr>
+      <vt:lpstr>Priorities for Funding</vt:lpstr>
+      <vt:lpstr>If You Get Funded</vt:lpstr>
+      <vt:lpstr>Thank you</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint Presentation</dc:title>
   <dc:creator>Emily Catherine</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C81A7BE11EB38E4299DD6EA58AED5D3F</vt:lpwstr>
   </property>