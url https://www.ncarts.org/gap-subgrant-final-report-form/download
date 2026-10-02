--- v0 (2026-03-12)
+++ v1 (2026-10-02)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3BB102D0" w14:textId="39115AD1" w:rsidR="00640A3F" w:rsidRDefault="00640A3F" w:rsidP="7C98824B">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="098F5BD9" w14:textId="77777777" w:rsidR="002F5680" w:rsidRDefault="002F5680" w:rsidP="00C40183">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -699,96 +699,71 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1049ACDA" w14:textId="0F57FA93" w:rsidR="00611D71" w:rsidRDefault="00611D71" w:rsidP="005B1BC9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="188"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Did 50% or more of this project’s activities involve arts </w:t>
+        <w:t xml:space="preserve">Did 50% or more of this project’s activities involve arts education; increasing knowledge and skills in the arts to grads </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>education;</w:t>
+        <w:t>Pre-K</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> increasing knowledge and skills in the arts to grads Pre-K – 12?</w:t>
-[...24 lines deleted...]
-        <w:t>Did 50% or more of the award support the community representation requirement? </w:t>
+        <w:t xml:space="preserve"> – 12?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB13FC9" w14:textId="77777777" w:rsidR="007E2630" w:rsidRDefault="007E2630" w:rsidP="007E2630">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="859"/>
           <w:tab w:val="left" w:pos="860"/>
         </w:tabs>
         <w:spacing w:before="188"/>
         <w:ind w:left="860"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62433340" w14:textId="77777777" w:rsidR="007E2630" w:rsidRDefault="007E2630" w:rsidP="007E2630">
       <w:pPr>
@@ -845,50 +820,51 @@
         </w:tabs>
         <w:spacing w:before="188"/>
         <w:ind w:left="860"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="177EF7DF" w14:textId="0F830D1F" w:rsidR="001D5BD9" w:rsidRPr="00512AC6" w:rsidRDefault="00B85F7A" w:rsidP="005B1BC9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="188"/>
         <w:ind w:left="450" w:hanging="450"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00651119">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Project </w:t>
       </w:r>
       <w:r w:rsidR="00B038FC" w:rsidRPr="00651119">
         <w:t>Budget</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E053E8C" w14:textId="018098AF" w:rsidR="004030DF" w:rsidRPr="008E4B30" w:rsidRDefault="00651119" w:rsidP="004030DF">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="004030DF" w:rsidRPr="008E4B30">
@@ -2784,143 +2760,143 @@
         <w:spacing w:before="1"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C3B918D" w14:textId="27D6E3CF" w:rsidR="002E190E" w:rsidRPr="009E3EAA" w:rsidRDefault="002E190E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="57"/>
         <w:ind w:left="140" w:right="680"/>
         <w:rPr>
           <w:strike/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="002E190E" w:rsidRPr="009E3EAA" w:rsidSect="0026576F">
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2880" w:right="1296" w:bottom="806" w:left="1296" w:header="0" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B1436F4" w14:textId="77777777" w:rsidR="00374924" w:rsidRDefault="00374924">
+    <w:p w14:paraId="1D14DA05" w14:textId="77777777" w:rsidR="0011400A" w:rsidRDefault="0011400A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69B671EC" w14:textId="77777777" w:rsidR="00374924" w:rsidRDefault="00374924">
+    <w:p w14:paraId="4DB7476B" w14:textId="77777777" w:rsidR="0011400A" w:rsidRDefault="0011400A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="29E04F00" w14:textId="77777777" w:rsidR="00374924" w:rsidRDefault="00374924"/>
+    <w:p w14:paraId="0CC5E24F" w14:textId="77777777" w:rsidR="0011400A" w:rsidRDefault="0011400A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3215"/>
       <w:gridCol w:w="3215"/>
       <w:gridCol w:w="3215"/>
     </w:tblGrid>
     <w:tr w:rsidR="042CBD7D" w14:paraId="23B82CB4" w14:textId="77777777" w:rsidTr="042CBD7D">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3215" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="200552DA" w14:textId="1C88F13F" w:rsidR="042CBD7D" w:rsidRDefault="042CBD7D" w:rsidP="042CBD7D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -2937,51 +2913,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3215" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="2020DBB5" w14:textId="7B434D98" w:rsidR="042CBD7D" w:rsidRDefault="042CBD7D" w:rsidP="042CBD7D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="38F22F16" w14:textId="7594980B" w:rsidR="042CBD7D" w:rsidRDefault="042CBD7D" w:rsidP="042CBD7D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
       <w:gridCol w:w="3210"/>
     </w:tblGrid>
     <w:tr w:rsidR="042CBD7D" w14:paraId="44FFA8FE" w14:textId="77777777" w:rsidTr="042CBD7D">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="22358F53" w14:textId="5D195A77" w:rsidR="042CBD7D" w:rsidRDefault="042CBD7D" w:rsidP="042CBD7D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -2998,73 +2974,73 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3210" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="34B0E399" w14:textId="4FFD413D" w:rsidR="042CBD7D" w:rsidRDefault="042CBD7D" w:rsidP="042CBD7D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="223710F1" w14:textId="3A6BD51C" w:rsidR="042CBD7D" w:rsidRDefault="042CBD7D" w:rsidP="042CBD7D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="327CD2B5" w14:textId="77777777" w:rsidR="00374924" w:rsidRDefault="00374924">
+    <w:p w14:paraId="0572AFD7" w14:textId="77777777" w:rsidR="0011400A" w:rsidRDefault="0011400A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5CB33D8B" w14:textId="77777777" w:rsidR="00374924" w:rsidRDefault="00374924">
+    <w:p w14:paraId="27221C7C" w14:textId="77777777" w:rsidR="0011400A" w:rsidRDefault="0011400A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="156995DE" w14:textId="77777777" w:rsidR="00374924" w:rsidRDefault="00374924"/>
+    <w:p w14:paraId="6B7EB25A" w14:textId="77777777" w:rsidR="0011400A" w:rsidRDefault="0011400A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7F827F22" w14:textId="19130FFC" w:rsidR="002E190E" w:rsidRDefault="00384DF5" w:rsidP="00943114">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="9640"/>
       </w:tabs>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009F5431">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:u w:val="single"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2517FE12" wp14:editId="6F327F33">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>4812903</wp:posOffset>
@@ -3169,51 +3145,51 @@
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                           <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+        <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
           <w:pict w14:anchorId="521332CD">
             <v:line id="Line 3" style="position:absolute;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" strokeweight=".48pt" from="65pt,124.05pt" to="535.9pt,124.05pt" w14:anchorId="25098911" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmLV/6ugEAAGEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815LT1kgIyznYTS9p&#10;ayDpB6xJSiJKcQkubcl/X5J+JGhvQXQglvsYzs6ulvfTYNlBBzLoGj6f1ZxpJ1EZ1zX89/PDp1vO&#10;KIJTYNHphh818fvVxw/L0Qt9gz1apQNLII7E6Bvex+hFVZHs9QA0Q69dCrYYBojpGrpKBRgT+mCr&#10;m7peVCMG5QNKTZS8m1OQrwp+22oZf7Ut6chswxO3WM5Qzl0+q9USRBfA90aeacAbWAxgXHr0CrWB&#10;CGwfzH9Qg5EBCds4kzhU2LZG6tJD6mZe/9PNUw9el16SOOSvMtH7wcqfh7XbhkxdTu7JP6L8Q8zh&#10;ugfX6ULg+ejT4OZZqmr0JK4l+UJ+G9hu/IEq5cA+YlFhasOQIVN/bCpiH69i6ykymZxf727rL5/T&#10;TOQlVoG4FPpA8bvGgWWj4da4rAMIODxSzERAXFKy2+GDsbbM0jo2NnxR3y1KAaE1KgdzGoVut7aB&#10;HSBvQ/lKVynyOi0jb4D6U14JnfYk4N6p8kqvQX072xGMPdmJlXVnlbIweQtJ7FAdt+GiXppjoX/e&#10;ubwor++l+uXPWP0FAAD//wMAUEsDBBQABgAIAAAAIQDAvdiY3wAAAAwBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9BS8NAEIXvgv9hGcGb3U0Vu8ZsiigKPUixLZ63yZjEZGdDdtuk/94pCHp8bx5v3pct&#10;J9eJIw6h8WQgmSkQSIUvG6oM7LavNxpEiJZK23lCAycMsMwvLzKbln6kDzxuYiW4hEJqDdQx9qmU&#10;oajR2TDzPRLfvvzgbGQ5VLIc7MjlrpNzpe6lsw3xh9r2+Fxj0W4OzsC7li9+3X4Wp+9x+6b1qn1Y&#10;rHbGXF9NT48gIk7xLwzn+Twdct609wcqg+hY3ypmiQbmdzoBcU6oRcI0+19L5pn8D5H/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACYtX/q6AQAAYQMAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMC92JjfAAAADAEAAA8AAAAAAAAAAAAAAAAAFAQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAgBQAAAAA=&#10;">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00812FD9">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B0284F1" wp14:editId="0B58F783">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1426474</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>1614661</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="4902200" cy="139700"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -3501,51 +3477,51 @@
                       <w:rPr>
                         <w:sz w:val="32"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Subgrant Report Form </w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00120793">
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="067605F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4EAA2610"/>
     <w:lvl w:ilvl="0" w:tplc="31AC16B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5306,82 +5282,83 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1709572386">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1659844353">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1959946087">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1816025334">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="105"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="148"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002E190E"/>
     <w:rsid w:val="00007AB7"/>
+    <w:rsid w:val="00012871"/>
     <w:rsid w:val="00013756"/>
     <w:rsid w:val="00015286"/>
     <w:rsid w:val="000179F9"/>
     <w:rsid w:val="000208BE"/>
     <w:rsid w:val="00022322"/>
     <w:rsid w:val="00022A58"/>
     <w:rsid w:val="00023517"/>
     <w:rsid w:val="00023B0C"/>
     <w:rsid w:val="00026D92"/>
     <w:rsid w:val="00027843"/>
     <w:rsid w:val="00036EA2"/>
     <w:rsid w:val="00040AE3"/>
     <w:rsid w:val="00047144"/>
     <w:rsid w:val="00052F59"/>
     <w:rsid w:val="000538D7"/>
     <w:rsid w:val="00054DF3"/>
     <w:rsid w:val="00065321"/>
     <w:rsid w:val="0007273A"/>
     <w:rsid w:val="00076189"/>
     <w:rsid w:val="000764D0"/>
     <w:rsid w:val="0007730E"/>
     <w:rsid w:val="00080D4D"/>
     <w:rsid w:val="00083418"/>
     <w:rsid w:val="00086142"/>
     <w:rsid w:val="000861D2"/>
@@ -5392,50 +5369,51 @@
     <w:rsid w:val="000978CE"/>
     <w:rsid w:val="000A008D"/>
     <w:rsid w:val="000A0FC6"/>
     <w:rsid w:val="000A1A58"/>
     <w:rsid w:val="000A2309"/>
     <w:rsid w:val="000A2E12"/>
     <w:rsid w:val="000B1620"/>
     <w:rsid w:val="000B1FB5"/>
     <w:rsid w:val="000B6278"/>
     <w:rsid w:val="000B62EB"/>
     <w:rsid w:val="000B7477"/>
     <w:rsid w:val="000C4E04"/>
     <w:rsid w:val="000C500D"/>
     <w:rsid w:val="000C5948"/>
     <w:rsid w:val="000D0670"/>
     <w:rsid w:val="000E47A5"/>
     <w:rsid w:val="000E7F70"/>
     <w:rsid w:val="000F2373"/>
     <w:rsid w:val="000F6209"/>
     <w:rsid w:val="00101FB7"/>
     <w:rsid w:val="00102065"/>
     <w:rsid w:val="00104399"/>
     <w:rsid w:val="00104E5F"/>
     <w:rsid w:val="00105A8D"/>
     <w:rsid w:val="00111736"/>
+    <w:rsid w:val="0011400A"/>
     <w:rsid w:val="00115CE0"/>
     <w:rsid w:val="001175F4"/>
     <w:rsid w:val="00117BD6"/>
     <w:rsid w:val="00120793"/>
     <w:rsid w:val="00123C48"/>
     <w:rsid w:val="00125116"/>
     <w:rsid w:val="001309AA"/>
     <w:rsid w:val="00133D78"/>
     <w:rsid w:val="00135871"/>
     <w:rsid w:val="00146AEC"/>
     <w:rsid w:val="00160261"/>
     <w:rsid w:val="00163C70"/>
     <w:rsid w:val="001660D0"/>
     <w:rsid w:val="001678C9"/>
     <w:rsid w:val="0017290A"/>
     <w:rsid w:val="00175EC7"/>
     <w:rsid w:val="0018660B"/>
     <w:rsid w:val="00187703"/>
     <w:rsid w:val="00191FB2"/>
     <w:rsid w:val="0019267B"/>
     <w:rsid w:val="00195C9D"/>
     <w:rsid w:val="00196E6E"/>
     <w:rsid w:val="001A5224"/>
     <w:rsid w:val="001A5F77"/>
     <w:rsid w:val="001A7069"/>
@@ -6008,50 +5986,51 @@
     <w:rsid w:val="00C368D9"/>
     <w:rsid w:val="00C40183"/>
     <w:rsid w:val="00C4048E"/>
     <w:rsid w:val="00C40C3C"/>
     <w:rsid w:val="00C44C5D"/>
     <w:rsid w:val="00C50203"/>
     <w:rsid w:val="00C50FBC"/>
     <w:rsid w:val="00C51212"/>
     <w:rsid w:val="00C55418"/>
     <w:rsid w:val="00C57D57"/>
     <w:rsid w:val="00C62CC2"/>
     <w:rsid w:val="00C63B58"/>
     <w:rsid w:val="00C66BB4"/>
     <w:rsid w:val="00C727B0"/>
     <w:rsid w:val="00C745CC"/>
     <w:rsid w:val="00C74D97"/>
     <w:rsid w:val="00C80BFA"/>
     <w:rsid w:val="00C8377C"/>
     <w:rsid w:val="00C87E0A"/>
     <w:rsid w:val="00C92CAE"/>
     <w:rsid w:val="00C937FA"/>
     <w:rsid w:val="00C951E0"/>
     <w:rsid w:val="00C9576B"/>
     <w:rsid w:val="00CA3666"/>
     <w:rsid w:val="00CA36A2"/>
+    <w:rsid w:val="00CB228F"/>
     <w:rsid w:val="00CB4273"/>
     <w:rsid w:val="00CB4362"/>
     <w:rsid w:val="00CB4FFC"/>
     <w:rsid w:val="00CB53E8"/>
     <w:rsid w:val="00CB56CE"/>
     <w:rsid w:val="00CC10FB"/>
     <w:rsid w:val="00CC18BD"/>
     <w:rsid w:val="00CC3CBB"/>
     <w:rsid w:val="00CC4057"/>
     <w:rsid w:val="00CC40A5"/>
     <w:rsid w:val="00CC48F3"/>
     <w:rsid w:val="00CC4CBA"/>
     <w:rsid w:val="00CD0CE0"/>
     <w:rsid w:val="00CD4E41"/>
     <w:rsid w:val="00CD5B08"/>
     <w:rsid w:val="00CD6D43"/>
     <w:rsid w:val="00CD7568"/>
     <w:rsid w:val="00CE0089"/>
     <w:rsid w:val="00CE4EC8"/>
     <w:rsid w:val="00CE54A4"/>
     <w:rsid w:val="00CF1486"/>
     <w:rsid w:val="00CF2702"/>
     <w:rsid w:val="00CF2B23"/>
     <w:rsid w:val="00CF4D7F"/>
     <w:rsid w:val="00CF77FC"/>
@@ -6297,51 +6276,51 @@
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="508556C3"/>
   <w15:docId w15:val="{CFFEFEEE-B3F1-472D-92F0-E7D7933E7B7A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7186,51 +7165,51 @@
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1104305687">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1548641312">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -7659,84 +7638,87 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9bf525fb-8aec-463c-8437-5573e00e06f0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C81A7BE11EB38E4299DD6EA58AED5D3F" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="670c53c4b6a1e8bc5e1e480c9871699f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bf525fb-8aec-463c-8437-5573e00e06f0" xmlns:ns3="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="171de61a566244e7eae4c215e5cc5843" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C81A7BE11EB38E4299DD6EA58AED5D3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ac6e497740b79ecfcef4da771ced7417">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bf525fb-8aec-463c-8437-5573e00e06f0" xmlns:ns3="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ccdfffb99136247da55783c1612ec85c" ns2:_="" ns3:_="">
     <xsd:import namespace="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <xsd:import namespace="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9bf525fb-8aec-463c-8437-5573e00e06f0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -7763,50 +7745,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -7909,128 +7896,126 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{468097B0-7D4C-4B47-A1E0-F81B7BF7BA9F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6B8C49E-35F9-4272-8C2F-A67B4C0933D7}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
+    <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E4C94B9A-C599-4B57-99C7-6E71FD79523C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29FBA3D9-2D7B-400A-8366-1625F871D099}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6B8C49E-35F9-4272-8C2F-A67B4C0933D7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{468097B0-7D4C-4B47-A1E0-F81B7BF7BA9F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>376</Words>
-  <Characters>2356</Characters>
+  <Words>395</Words>
+  <Characters>2257</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>102</Lines>
-  <Paragraphs>56</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2676</CharactersWithSpaces>
+  <CharactersWithSpaces>2647</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Emily Catherine</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2019-01-09T00:00:00Z</vt:filetime>
   </property>