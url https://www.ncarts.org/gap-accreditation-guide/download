--- v0 (2026-09-15)
+++ v1 (2026-10-07)
@@ -1,661 +1,664 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5228A26D" w14:textId="6821E7D6" w:rsidR="000F706D" w:rsidRPr="00A230C3" w:rsidRDefault="000F706D" w:rsidP="00A230C3">
+    <w:p w14:paraId="5228A26D" w14:textId="6821E7D6" w:rsidR="000F706D" w:rsidRPr="006E4700" w:rsidRDefault="000F706D" w:rsidP="75D8EB2D">
       <w:pPr>
         <w:pStyle w:val="Title"/>
-        <w:spacing w:before="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Local </w:t>
+      </w:r>
+      <w:r w:rsidR="008E04C7">
+        <w:t>arts agency accreditation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D7BF227" w14:textId="086AB228" w:rsidR="002A3C9C" w:rsidRPr="00A230C3" w:rsidRDefault="00336026" w:rsidP="006E4700">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
-        <w:t xml:space="preserve">Local </w:t>
-[...2 lines deleted...]
-        <w:t>arts agency accreditation</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00252235" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> North Carolina Arts </w:t>
+      </w:r>
+      <w:r w:rsidR="000F706D" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="00252235" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ouncil </w:t>
+      </w:r>
+      <w:r w:rsidR="005856FE" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(NCAC) </w:t>
+      </w:r>
+      <w:r w:rsidR="00252235" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>affirm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00252235" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005856FE" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">its </w:t>
+      </w:r>
+      <w:r w:rsidR="00252235" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">partnership with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>local arts agency</w:t>
+      </w:r>
+      <w:r w:rsidR="00680757" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (LAA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> partners across the state </w:t>
+      </w:r>
+      <w:r w:rsidR="00A00935" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>through an</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> accreditation process </w:t>
+      </w:r>
+      <w:r w:rsidR="000F706D" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>that occurs on a four</w:t>
+      </w:r>
+      <w:r w:rsidR="00992CFF" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-year cycle. </w:t>
+      </w:r>
+      <w:r w:rsidR="00594BC9" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>The accreditation acts as a stamp of approval, assuring the public, local governments</w:t>
+      </w:r>
+      <w:r w:rsidR="001944B1" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00594BC9" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and funders that </w:t>
+      </w:r>
+      <w:r w:rsidR="0050744F" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="00594BC9" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAA possesses the capability and quality to manage state Grassroots </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1299" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Arts Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00594BC9" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">funds for </w:t>
+      </w:r>
+      <w:r w:rsidR="004F1299" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">its </w:t>
+      </w:r>
+      <w:r w:rsidR="00594BC9" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">county. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7BF227" w14:textId="086AB228" w:rsidR="002A3C9C" w:rsidRPr="00A230C3" w:rsidRDefault="00336026" w:rsidP="0C5C2060">
-      <w:pPr>
+    <w:p w14:paraId="1F7BAF15" w14:textId="39800230" w:rsidR="00F71F97" w:rsidRPr="00A230C3" w:rsidRDefault="002A3C9C" w:rsidP="006E4700">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>The</w:t>
-[...30 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Conducted </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47E1F" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">by </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47660" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a panel of </w:t>
+      </w:r>
+      <w:r w:rsidR="00E47E1F" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>arts professionals</w:t>
+      </w:r>
+      <w:r w:rsidR="00D6129A" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the process </w:t>
+      </w:r>
+      <w:r w:rsidR="00C160CB" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provides valuable feedback </w:t>
+      </w:r>
+      <w:r w:rsidR="00E6084B" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="00405532" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004628C0" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recommendations </w:t>
+      </w:r>
+      <w:r w:rsidR="00D97A77" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="004628C0" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> strengthen</w:t>
+      </w:r>
+      <w:r w:rsidR="00D97A77" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ing </w:t>
+      </w:r>
+      <w:r w:rsidR="0022632C" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAAs in the </w:t>
+      </w:r>
+      <w:r w:rsidR="009B70AB" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>NCAC</w:t>
+      </w:r>
+      <w:r w:rsidR="0022632C" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> network. </w:t>
+      </w:r>
+      <w:r w:rsidR="00A80E28" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The accreditation </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5B3D" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">evaluates </w:t>
+      </w:r>
+      <w:r w:rsidR="00B80B1A" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the organization’s </w:t>
+      </w:r>
+      <w:r w:rsidR="00306A6A" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>management</w:t>
+      </w:r>
+      <w:r w:rsidR="008F597E" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC0C76" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">financial stability, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D413C9" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">adherence to best practices as </w:t>
+      </w:r>
+      <w:r w:rsidR="003D258D" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00D413C9" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nonprofit organization</w:t>
+      </w:r>
+      <w:r w:rsidR="003D258D" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and a</w:t>
+      </w:r>
+      <w:r w:rsidR="000D782D" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="003D258D" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F597E" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LAA, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76E9F" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>impact in the community serve</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD75EA" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0084266E" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B76E9F" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53298" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and role in sustaining and developing the arts</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC143F" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the county they serve.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53298" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0081207C" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="002B7BFD" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">he </w:t>
+      </w:r>
+      <w:r w:rsidR="0091443C" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">accreditation </w:t>
+      </w:r>
+      <w:r w:rsidR="004344BA" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consists of </w:t>
+      </w:r>
+      <w:r w:rsidR="00835C86" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="0091443C" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">document </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6F07" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and materials review</w:t>
+      </w:r>
+      <w:r w:rsidR="008C4323" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; a site visit by </w:t>
+      </w:r>
+      <w:r w:rsidR="009B70AB" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>NCAC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6F07" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff​</w:t>
+      </w:r>
+      <w:r w:rsidR="00293816" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4323" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6F07" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">irtual interviews </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC143F" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>with</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7B5D" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4B7C" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>NCAC staff</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7B5D" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="006F4B7C" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">panelists </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC143F" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4323" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the LAA’s executive </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6F07" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>staff and board​</w:t>
+      </w:r>
+      <w:r w:rsidR="00854B18" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00293816" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="008F597E" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidR="00854B18" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6F07" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anel </w:t>
+      </w:r>
+      <w:r w:rsidR="005320A9" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">meeting for </w:t>
+      </w:r>
+      <w:r w:rsidR="0001612A" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">final </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB6F07" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>review and recommendations</w:t>
+      </w:r>
+      <w:r w:rsidR="003A7FAB" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00854B18" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54C78E72" w14:textId="7EE0B6E3" w:rsidR="00867CAA" w:rsidRDefault="00F71F97" w:rsidP="006E4700">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>s</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">partnership with </w:t>
+        <w:t>LAA</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC7434" w:rsidRPr="00A230C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>local arts agency</w:t>
-[...516 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">are engaged on a </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00A230C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>rotating schedule by region</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, contextualizing their scope of services </w:t>
       </w:r>
       <w:r w:rsidR="00E87D4C" w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="003460EF" w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the</w:t>
@@ -813,301 +816,371 @@
       <w:r w:rsidR="00E71276" w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00B93E62" w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="61E8F04D" w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and panel meetings occur in May.  </w:t>
       </w:r>
       <w:r w:rsidR="3E779D6E" w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0019A9" w14:textId="17B47C09" w:rsidR="00E76107" w:rsidRPr="00A230C3" w:rsidRDefault="00CE114A" w:rsidP="00A230C3">
+    <w:p w14:paraId="2F0019A9" w14:textId="17B47C09" w:rsidR="00E76107" w:rsidRPr="00A230C3" w:rsidRDefault="00CE114A" w:rsidP="75D8EB2D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00A230C3">
+        <w:spacing w:before="240" w:after="120" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Accreditation </w:t>
       </w:r>
-      <w:r w:rsidR="00DE54C7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00DE54C7">
         <w:t>documentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B09EF5" w14:textId="368AAF95" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00A230C3">
+    <w:p w14:paraId="06B09EF5" w14:textId="368AAF95" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="006E4700">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:t xml:space="preserve">Programs and </w:t>
       </w:r>
       <w:r w:rsidR="00B93E62" w:rsidRPr="00A230C3">
         <w:t>services </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40CEDF64" w14:textId="0405A30B" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00A230C3">
-      <w:pPr>
+    <w:p w14:paraId="40CEDF64" w14:textId="0405A30B" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="006E4700">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Narrative: </w:t>
       </w:r>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Describe the core functions of your organization and the impact they have within your county. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5CD69E" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00A230C3">
-      <w:pPr>
+    <w:p w14:paraId="5B5CD69E" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="006E4700">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Uploads:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13A25CB1" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00627083">
+    <w:p w14:paraId="1D7F0DEE" w14:textId="6FDF1968" w:rsidR="006B0291" w:rsidRDefault="006B0291" w:rsidP="75D8EB2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...9 lines deleted...]
-        <w:t>Links for website and online newsletter (required) </w:t>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="821" w:hanging="274"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="75D8EB2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Website link</w:t>
+      </w:r>
+      <w:r w:rsidR="00867CAA" w:rsidRPr="75D8EB2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="75D8EB2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CABE5A" w14:textId="62DB9CF5" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00627083">
+    <w:p w14:paraId="13A25CB1" w14:textId="702247E0" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="006B0291" w:rsidP="75D8EB2D">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="821" w:hanging="274"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="75D8EB2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Example of</w:t>
+      </w:r>
+      <w:r w:rsidR="00867CAA" w:rsidRPr="75D8EB2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> newsletter</w:t>
+      </w:r>
+      <w:r w:rsidRPr="75D8EB2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or email updates to cons</w:t>
+      </w:r>
+      <w:r w:rsidR="009212B8" w:rsidRPr="75D8EB2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="75D8EB2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ituents</w:t>
+      </w:r>
+      <w:r w:rsidR="00867CAA" w:rsidRPr="75D8EB2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56CABE5A" w14:textId="62DB9CF5" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="75D8EB2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A230C3">
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="821" w:hanging="274"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Accessibility plan</w:t>
       </w:r>
-      <w:r w:rsidR="6F29ADCE" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="6F29ADCE" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, service</w:t>
       </w:r>
-      <w:r w:rsidR="15A59291" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="15A59291" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="6F29ADCE" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="6F29ADCE" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00AB4D37" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00AB4D37" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="6F29ADCE" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="6F29ADCE" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>FAQs or “Know Before You Go” documentation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (required) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF56A8C" w14:textId="0D582971" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00627083">
+    <w:p w14:paraId="3AF56A8C" w14:textId="0D582971" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="75D8EB2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A230C3">
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="821" w:hanging="274"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Marketing and </w:t>
       </w:r>
-      <w:r w:rsidR="002736E4" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="002736E4" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">social </w:t>
       </w:r>
-      <w:r w:rsidR="004B7B5D" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="004B7B5D" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>edia plan </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74054D41" w14:textId="50818FA5" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00627083">
+    <w:p w14:paraId="74054D41" w14:textId="50818FA5" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="75D8EB2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00A230C3">
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="821" w:hanging="274"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Grantmaking </w:t>
       </w:r>
-      <w:r w:rsidR="002736E4" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="002736E4" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">policies </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="002736E4" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="002736E4" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>guidelines </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A71B2FF" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00627083">
+    <w:p w14:paraId="0A71B2FF" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="75D8EB2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="810" w:hanging="270"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00A230C3">
+        <w:spacing w:after="40" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="821" w:hanging="274"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Annual report </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="526C0233" w14:textId="144500F4" w:rsidR="0079765D" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00A230C3">
-[...1 lines deleted...]
-        <w:spacing w:after="360"/>
+    <w:p w14:paraId="526C0233" w14:textId="144500F4" w:rsidR="0079765D" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="006E4700">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional </w:t>
       </w:r>
       <w:r w:rsidR="002736E4" w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>context</w:t>
       </w:r>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
@@ -1130,141 +1203,135 @@
       <w:r w:rsidR="003C2579" w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="005354F0" w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>narrative box)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33481B58" w14:textId="4AECED85" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="004E2C2E" w:rsidP="00A230C3">
+    <w:p w14:paraId="33481B58" w14:textId="6E2C41D3" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="004E2C2E" w:rsidP="00A230C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="00326940" w:rsidRPr="00A230C3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00867CAA" w:rsidRPr="00A230C3">
-        <w:t xml:space="preserve">Organizational </w:t>
+        <w:t xml:space="preserve">Organization </w:t>
       </w:r>
       <w:r w:rsidR="00914175" w:rsidRPr="00A230C3">
         <w:t>management </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="704DBE95" w14:textId="364251FB" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00A230C3">
-      <w:pPr>
+    <w:p w14:paraId="704DBE95" w14:textId="364251FB" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="75D8EB2D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Narrative:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> Describe your staffing structure, including the tenure and experience of senior staff. Describe how the staff is evaluated annually.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71953C22" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00A230C3">
-      <w:pPr>
+    <w:p w14:paraId="71953C22" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="75D8EB2D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> Uploads: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0530D4AC" w14:textId="1FF23603" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00082616">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="540" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Board of </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00E542DA" w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>directors</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">directors </w:t>
       </w:r>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">bylaws </w:t>
       </w:r>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(required) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5B88C0" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00082616">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="810"/>
@@ -1424,89 +1491,89 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Board orientation materials </w:t>
       </w:r>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(required)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF0238B" w14:textId="756AB433" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00082616">
+    <w:p w14:paraId="0BF0238B" w14:textId="756AB433" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="75D8EB2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="540" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Organizational chart </w:t>
       </w:r>
-      <w:r w:rsidR="00BE27BE" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00BE27BE" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>if applicable</w:t>
       </w:r>
-      <w:r w:rsidR="00BE27BE" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00BE27BE" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E09BB7" w14:textId="42D1A087" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00AB2C52">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional </w:t>
       </w:r>
       <w:r w:rsidR="008365B7" w:rsidRPr="00A230C3">
         <w:rPr>
@@ -1533,92 +1600,94 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(narrative box) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC288E2" w14:textId="573BB7F1" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00326940" w:rsidP="00A230C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:t xml:space="preserve">3. </w:t>
       </w:r>
       <w:r w:rsidR="00867CAA" w:rsidRPr="00A230C3">
         <w:t xml:space="preserve">Fiscal </w:t>
       </w:r>
       <w:r w:rsidR="003C2579" w:rsidRPr="00A230C3">
         <w:t>stability </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480A11EE" w14:textId="1CA93202" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00082616">
-      <w:pPr>
+    <w:p w14:paraId="480A11EE" w14:textId="1CA93202" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="75D8EB2D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Narrative: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Describe your organization’s overall financial condition</w:t>
       </w:r>
-      <w:r w:rsidR="003C2579" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="003C2579" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> including any debts, reserves, investments, or endowments. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455EAA68" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00082616">
-      <w:pPr>
+    <w:p w14:paraId="455EAA68" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="75D8EB2D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t> Uploads: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBC348B" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00082616">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="900"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
@@ -1779,177 +1848,196 @@
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="00867CAA" w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Planning and </w:t>
       </w:r>
       <w:r w:rsidR="00AA18A9" w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
         </w:rPr>
         <w:t>development </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45496DCD" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00082616">
-      <w:pPr>
+    <w:p w14:paraId="45496DCD" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="75D8EB2D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Uploads: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0620C0" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00EB78FC">
+    <w:p w14:paraId="2D0620C0" w14:textId="0A2ED20D" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00EB78FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="810" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Current strategic plan </w:t>
       </w:r>
+      <w:r w:rsidR="006B0291">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(required)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5F231FF8" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00EB78FC">
+    <w:p w14:paraId="5F231FF8" w14:textId="5B5A6978" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00EB78FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="810" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Development and fundraising plan </w:t>
       </w:r>
+      <w:r w:rsidR="006B0291">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(required)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="618E4C1A" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00EB78FC">
+    <w:p w14:paraId="618E4C1A" w14:textId="23D90F37" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00EB78FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="810" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>List of major funders, grantors, and foundation support </w:t>
+        <w:t>List of major funders, grantors, and foundation support</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0291">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (required)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0A6793" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00EB78FC">
+    <w:p w14:paraId="2B0A6793" w14:textId="28667B7B" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00EB78FC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="810" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>List of community collaborators  </w:t>
+        <w:t>List of community collaborators</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49343BFB" w14:textId="77777777" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00EB78FC">
+    <w:p w14:paraId="49343BFB" w14:textId="7E9BF2E0" w:rsidR="00867CAA" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="75D8EB2D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="810"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="810" w:hanging="270"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A230C3">
-[...3 lines deleted...]
-        <w:t>Engagement or communication plan with elected officials  </w:t>
+      <w:r w:rsidRPr="75D8EB2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Engagement or communication plan with elected officials </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF22480" w14:textId="0DE17FCA" w:rsidR="00080C1D" w:rsidRPr="00A230C3" w:rsidRDefault="00867CAA" w:rsidP="00082616">
       <w:pPr>
         <w:spacing w:after="360"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional </w:t>
       </w:r>
       <w:r w:rsidR="00AA18A9" w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>context</w:t>
       </w:r>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2634,1064 +2722,1054 @@
     <w:p w14:paraId="4B890993" w14:textId="40F286F1" w:rsidR="009D7660" w:rsidRPr="00A230C3" w:rsidRDefault="0066605B" w:rsidP="0C5C2060">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E75013D" w14:textId="64434163" w:rsidR="00A061DC" w:rsidRPr="00A230C3" w:rsidRDefault="008C73A6" w:rsidP="00A230C3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00A230C3">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Definition of </w:t>
       </w:r>
       <w:r w:rsidR="000A16CA" w:rsidRPr="00A230C3">
         <w:t>terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422BDD26" w14:textId="1DBE5682" w:rsidR="00975F27" w:rsidRPr="00A230C3" w:rsidRDefault="00B73E13" w:rsidP="00A230C3">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A230C3">
+    <w:p w14:paraId="422BDD26" w14:textId="1DBE5682" w:rsidR="00975F27" w:rsidRPr="00A230C3" w:rsidRDefault="00B73E13" w:rsidP="75D8EB2D">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Operations </w:t>
       </w:r>
-      <w:r w:rsidR="000F0582" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="000F0582" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00E97BDE" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00E97BDE" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Set </w:t>
       </w:r>
-      <w:r w:rsidR="002C7E96" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="002C7E96" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">of guiding principles and rules that dictate how an organization manages its day-to-day activities. </w:t>
       </w:r>
-      <w:r w:rsidR="00213200" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00213200" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>An</w:t>
       </w:r>
-      <w:r w:rsidR="00C937D7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00C937D7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> operations policy establishes</w:t>
       </w:r>
-      <w:r w:rsidR="00A5050A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A5050A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0004147C" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="0004147C" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00DE74F0" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00DE74F0" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>decision</w:t>
       </w:r>
-      <w:r w:rsidR="0004147C" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="0004147C" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidR="00DE74F0" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00DE74F0" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>making</w:t>
       </w:r>
-      <w:r w:rsidR="00A5050A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A5050A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001C4C3A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="001C4C3A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">hierarchy </w:t>
       </w:r>
-      <w:r w:rsidR="00C937D7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00C937D7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="002C7E96" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="002C7E96" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ensur</w:t>
       </w:r>
-      <w:r w:rsidR="00C937D7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00C937D7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidR="002C7E96" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="002C7E96" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D0690A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00D0690A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">that </w:t>
       </w:r>
-      <w:r w:rsidR="002C7E96" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="002C7E96" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>tasks are handled consistently, efficiently, and in compliance with industry laws</w:t>
       </w:r>
-      <w:r w:rsidR="00D7062E" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00D7062E" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.  Typically, </w:t>
       </w:r>
-      <w:r w:rsidR="003F1C59" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="003F1C59" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">operations policies </w:t>
       </w:r>
-      <w:r w:rsidR="009F5FDD" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="009F5FDD" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">cover human resources, </w:t>
       </w:r>
-      <w:r w:rsidR="00E04D60" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00E04D60" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">internet technology, </w:t>
       </w:r>
-      <w:r w:rsidR="00107666" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00107666" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">finances, </w:t>
       </w:r>
-      <w:r w:rsidR="00A61B5A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A61B5A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">internal </w:t>
       </w:r>
-      <w:r w:rsidR="00E04D60" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00E04D60" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>documentation, etc.</w:t>
       </w:r>
-      <w:r w:rsidR="00EB5CFF" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00EB5CFF" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E04D60" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00E04D60" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00145F5B" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00145F5B" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">are accompanied by </w:t>
       </w:r>
-      <w:r w:rsidR="00797862" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00797862" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">standard operating procedures </w:t>
       </w:r>
-      <w:r w:rsidR="00145F5B" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00145F5B" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>that detail the step-by-step actions required to execute them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CEB1033" w14:textId="5F8F12F5" w:rsidR="009D7660" w:rsidRPr="00A230C3" w:rsidRDefault="00A7015F" w:rsidP="00A230C3">
-[...1 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w14:paraId="3CEB1033" w14:textId="5F8F12F5" w:rsidR="009D7660" w:rsidRPr="00A230C3" w:rsidRDefault="00A7015F" w:rsidP="75D8EB2D">
+      <w:pPr>
+        <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Financial </w:t>
       </w:r>
-      <w:r w:rsidR="000F0582" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="000F0582" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>policy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00502D0A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00502D0A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Board</w:t>
       </w:r>
-      <w:r w:rsidR="006B11D1" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="006B11D1" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>-approved policy that assigns authority for financial actions and decisions</w:t>
       </w:r>
-      <w:r w:rsidR="00936C12" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00936C12" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B246A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="001B246A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">to ensure </w:t>
       </w:r>
-      <w:r w:rsidR="00502D0A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00502D0A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>compliance</w:t>
       </w:r>
-      <w:r w:rsidR="001B246A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="001B246A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> with the law</w:t>
       </w:r>
-      <w:r w:rsidR="00502D0A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00502D0A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00936C12" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00936C12" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The policy</w:t>
       </w:r>
-      <w:r w:rsidR="00502D0A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00502D0A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> clarifies roles</w:t>
       </w:r>
-      <w:r w:rsidR="00AF0C4D" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00AF0C4D" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="00453AB4" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00453AB4" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">defines </w:t>
       </w:r>
-      <w:r w:rsidR="002602A7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="002602A7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>conflict of interest</w:t>
       </w:r>
-      <w:r w:rsidR="00AF0C4D" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00AF0C4D" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="00502D0A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00502D0A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>prevents fraud</w:t>
       </w:r>
-      <w:r w:rsidR="00AF0C4D" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00AF0C4D" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
-      <w:r w:rsidR="00502D0A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00502D0A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and guides decisions on budgets,</w:t>
       </w:r>
-      <w:r w:rsidR="00936C12" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00936C12" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> internal controls</w:t>
       </w:r>
-      <w:r w:rsidR="00E025DF" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00E025DF" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002602A7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="002602A7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>documentation</w:t>
       </w:r>
-      <w:r w:rsidR="00AF0C4D" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00AF0C4D" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00502D0A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00502D0A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and transparency</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="009518A8" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="009518A8" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E04D60" w:rsidRPr="00A230C3">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Strategic plan: </w:t>
       </w:r>
-      <w:r w:rsidR="00770285" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00770285" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Community-grounded</w:t>
       </w:r>
-      <w:r w:rsidR="00770285" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00770285" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00770285" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00770285" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00A061DC" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A061DC" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ecision-making </w:t>
       </w:r>
-      <w:r w:rsidR="008E455A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="008E455A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
-      <w:r w:rsidR="00A061DC" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A061DC" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> that defines an organization's long-term direction, key priorities, </w:t>
       </w:r>
-      <w:r w:rsidR="003A3465" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="003A3465" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00A061DC" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A061DC" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">measurable goals, and the actions needed to achieve </w:t>
       </w:r>
-      <w:r w:rsidR="00922757" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00922757" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>those goals</w:t>
       </w:r>
-      <w:r w:rsidR="00A061DC" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A061DC" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Typically covering three to five years, it aligns resources</w:t>
       </w:r>
-      <w:r w:rsidR="00A6619E" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A6619E" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and staff </w:t>
       </w:r>
-      <w:r w:rsidR="00A061DC" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A061DC" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>so daily operations support the broader vision</w:t>
       </w:r>
-      <w:r w:rsidR="00A6619E" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A6619E" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F014F54" w14:textId="4D6D5175" w:rsidR="001442A1" w:rsidRPr="00A230C3" w:rsidRDefault="001442A1" w:rsidP="00A230C3">
-[...1 lines deleted...]
-        <w:spacing w:after="240"/>
+    <w:p w14:paraId="3F014F54" w14:textId="4D6D5175" w:rsidR="001442A1" w:rsidRPr="00A230C3" w:rsidRDefault="001442A1" w:rsidP="75D8EB2D">
+      <w:pPr>
+        <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Accessibility </w:t>
       </w:r>
-      <w:r w:rsidR="000F0582" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="000F0582" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00A058E7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A058E7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Framework an organization uses to develop processes that allow for meaningful participation in programs </w:t>
       </w:r>
-      <w:r w:rsidR="006D2B39" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="006D2B39" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">by people </w:t>
       </w:r>
-      <w:r w:rsidR="00A058E7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A058E7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>with disabilities</w:t>
       </w:r>
-      <w:r w:rsidR="00333534" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00333534" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A058E7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A058E7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidR="00333534" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00333534" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">compliance </w:t>
       </w:r>
-      <w:r w:rsidR="00A058E7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A058E7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">with the </w:t>
       </w:r>
-      <w:r w:rsidR="00333534" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00333534" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">federal </w:t>
       </w:r>
-      <w:r w:rsidR="00A058E7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A058E7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Americans with Disabilities Act. Key components address programmatic as well as physical accessibility and may include (but are not limited to) an official policy statement; a baseline accessibility audit that identifies accessibility features </w:t>
       </w:r>
-      <w:r w:rsidR="00351C8C" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00351C8C" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
-      <w:r w:rsidR="00A058E7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A058E7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">n place, as well as opportunities to remove and prevent barriers; an action plan with budget and timelines; communication </w:t>
       </w:r>
-      <w:r w:rsidR="00A61B5A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A61B5A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>strategies</w:t>
       </w:r>
-      <w:r w:rsidR="001F7D1F" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="001F7D1F" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
-      <w:r w:rsidR="00A61B5A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A61B5A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A058E7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A058E7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and ongoing staff training.</w:t>
       </w:r>
-      <w:r w:rsidR="00A058E7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A058E7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD811FD" w14:textId="3276B52A" w:rsidR="00975F27" w:rsidRPr="00A230C3" w:rsidRDefault="001442A1" w:rsidP="00A230C3">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A230C3">
+    <w:p w14:paraId="4AD811FD" w14:textId="3276B52A" w:rsidR="00975F27" w:rsidRPr="00A230C3" w:rsidRDefault="001442A1" w:rsidP="75D8EB2D">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Development/</w:t>
       </w:r>
-      <w:r w:rsidR="000F0582" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="000F0582" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">fundraising </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>plan:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C5547E" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00C5547E" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="002A6C93" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="002A6C93" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">trategic, actionable </w:t>
       </w:r>
-      <w:r w:rsidR="008151E2" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="008151E2" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">plan </w:t>
       </w:r>
-      <w:r w:rsidR="002A6C93" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="002A6C93" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>that aligns an organization's financial needs with its mission. It outlines specific financial goals and the revenue streams</w:t>
       </w:r>
-      <w:r w:rsidR="001F6870" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="001F6870" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (earned, </w:t>
       </w:r>
-      <w:r w:rsidR="00162E4A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00162E4A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>grant</w:t>
       </w:r>
-      <w:r w:rsidR="00575729" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00575729" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ed,</w:t>
       </w:r>
-      <w:r w:rsidR="00EE3D8B" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00EE3D8B" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and</w:t>
       </w:r>
-      <w:r w:rsidR="00097FA8" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00097FA8" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> contributed</w:t>
       </w:r>
-      <w:r w:rsidR="00826838" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00826838" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="009E68BC" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="009E68BC" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="002A6C93" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="002A6C93" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">campaigns, timelines, and personnel required to achieve them. </w:t>
       </w:r>
-      <w:r w:rsidR="002158A7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="002158A7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The plan is a roadmap</w:t>
       </w:r>
-      <w:r w:rsidR="002A6C93" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="002A6C93" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for sustainable revenue generation</w:t>
       </w:r>
-      <w:r w:rsidR="005E1CE5" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="005E1CE5" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for operations and programmatic support.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306E24CA" w14:textId="5D94FA13" w:rsidR="00975F27" w:rsidRPr="00A230C3" w:rsidRDefault="00145F5B" w:rsidP="00A230C3">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A230C3">
+    <w:p w14:paraId="306E24CA" w14:textId="5D94FA13" w:rsidR="00975F27" w:rsidRPr="00A230C3" w:rsidRDefault="00145F5B" w:rsidP="75D8EB2D">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Marketing </w:t>
       </w:r>
-      <w:r w:rsidR="000F0582" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="000F0582" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
-      <w:r w:rsidR="00A8401A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A8401A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00A8401A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A8401A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Strategic document that defines advertising and promotional strategies for a defined period. </w:t>
       </w:r>
-      <w:r w:rsidR="004E2C2E" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="004E2C2E" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The plan identifies</w:t>
       </w:r>
-      <w:r w:rsidR="00A8401A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A8401A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> specific goals, target audiences, budgets, </w:t>
       </w:r>
-      <w:r w:rsidR="009D0CF7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="009D0CF7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>media channels</w:t>
       </w:r>
-      <w:r w:rsidR="009B677F" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="009B677F" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="009D0CF7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="009D0CF7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A8401A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A8401A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="00E10AEA" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00E10AEA" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>measures</w:t>
       </w:r>
-      <w:r w:rsidR="00A8401A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A8401A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009D0CF7" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="009D0CF7" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>of succes</w:t>
       </w:r>
-      <w:r w:rsidR="00A8401A" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00A8401A" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">s. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C58D93" w14:textId="11CAC6CA" w:rsidR="00145F5B" w:rsidRPr="00A230C3" w:rsidRDefault="00213200" w:rsidP="00A230C3">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00A230C3">
+    <w:p w14:paraId="42C467E8" w14:textId="6932469D" w:rsidR="00B1136E" w:rsidRPr="00A230C3" w:rsidRDefault="00213200" w:rsidP="75D8EB2D">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Arts </w:t>
       </w:r>
-      <w:r w:rsidR="000F0582" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="000F0582" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>advocacy</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A230C3">
+      <w:r w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="000F0582" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="000F0582" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>engagement plan</w:t>
       </w:r>
-      <w:r w:rsidR="00F50884" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00F50884" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00F50884" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00F50884" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">An arts advocacy engagement plan mobilizes </w:t>
       </w:r>
-      <w:r w:rsidR="001F459B" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="001F459B" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">board and </w:t>
       </w:r>
-      <w:r w:rsidR="00F50884" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00F50884" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">community </w:t>
       </w:r>
-      <w:r w:rsidR="00E10AEA" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00E10AEA" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>support and</w:t>
       </w:r>
-      <w:r w:rsidR="00F50884" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00F50884" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00936FCE" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00936FCE" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">equips </w:t>
       </w:r>
-      <w:r w:rsidR="00F50884" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00F50884" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>policymakers with quantitative data</w:t>
       </w:r>
-      <w:r w:rsidR="00FC26D8" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00FC26D8" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and compelling </w:t>
       </w:r>
-      <w:r w:rsidR="0036327C" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="0036327C" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>stories</w:t>
       </w:r>
-      <w:r w:rsidR="00F50884" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00F50884" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. It builds year-round relationships with local officials, activates creative networks, and proves the arts' vital role in civic identit</w:t>
       </w:r>
-      <w:r w:rsidR="00226BD1" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00226BD1" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>y and</w:t>
       </w:r>
-      <w:r w:rsidR="00F50884" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="00F50884" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> economic growth</w:t>
       </w:r>
-      <w:r w:rsidR="001F459B" w:rsidRPr="00A230C3">
+      <w:r w:rsidR="001F459B" w:rsidRPr="75D8EB2D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42C467E8" w14:textId="5C85D708" w:rsidR="00B1136E" w:rsidRPr="00A230C3" w:rsidRDefault="00B1136E" w:rsidP="0C5C2060">
-[...8 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="00B1136E" w:rsidRPr="00A230C3" w:rsidSect="006E4700">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="1584" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75B803D2" w14:textId="77777777" w:rsidR="00D627E9" w:rsidRDefault="00D627E9" w:rsidP="00925002">
+    <w:p w14:paraId="60BAB501" w14:textId="77777777" w:rsidR="001E5660" w:rsidRDefault="001E5660" w:rsidP="00925002">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18612B2E" w14:textId="77777777" w:rsidR="00D627E9" w:rsidRDefault="00D627E9" w:rsidP="00925002">
+    <w:p w14:paraId="35429451" w14:textId="77777777" w:rsidR="001E5660" w:rsidRDefault="001E5660" w:rsidP="00925002">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
@@ -3725,191 +3803,179 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1883780682"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="3E354DB5" w14:textId="033775BC" w:rsidR="00925002" w:rsidRDefault="00925002">
+      <w:p w14:paraId="3E354DB5" w14:textId="28BA8B53" w:rsidR="00925002" w:rsidRDefault="00925002">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="center"/>
         </w:pPr>
-        <w:r>
+        <w:r w:rsidRPr="75D8EB2D">
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="75D8EB2D">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="75D8EB2D" w:rsidRPr="75D8EB2D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidRPr="75D8EB2D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
-        <w:r w:rsidR="00285042">
+        <w:r w:rsidR="75D8EB2D" w:rsidRPr="75D8EB2D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="00EB358E">
+        <w:r>
+          <w:tab/>
+        </w:r>
+        <w:r w:rsidR="75D8EB2D" w:rsidRPr="75D8EB2D">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
-          <w:tab/>
-[...17 lines deleted...]
-          <w:t>/14/2026</w:t>
+          <w:t xml:space="preserve">                                                                                                                      Updated 10/1/2026</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="63F0E41D" w14:textId="77777777" w:rsidR="00925002" w:rsidRDefault="00925002">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A904240" w14:textId="77777777" w:rsidR="00D627E9" w:rsidRDefault="00D627E9" w:rsidP="00925002">
+    <w:p w14:paraId="730C6551" w14:textId="77777777" w:rsidR="001E5660" w:rsidRDefault="001E5660" w:rsidP="00925002">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="141FFED2" w14:textId="77777777" w:rsidR="00D627E9" w:rsidRDefault="00D627E9" w:rsidP="00925002">
+    <w:p w14:paraId="03048A6A" w14:textId="77777777" w:rsidR="001E5660" w:rsidRDefault="001E5660" w:rsidP="00925002">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="364F5332" w14:textId="4ECD7503" w:rsidR="00285042" w:rsidRDefault="00285042">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B0EC34A" wp14:editId="73AE006F">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B0EC34A" wp14:editId="23C00F01">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4208443</wp:posOffset>
+            <wp:posOffset>4133850</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>0</wp:posOffset>
+            <wp:posOffset>-504825</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1755057" cy="685800"/>
+          <wp:extent cx="1754505" cy="685800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="1447286771" name="Picture 1" descr="NC Arts Council and DNCR logo"/>
+          <wp:docPr id="1991169009" name="Picture 1" descr="NC Arts Council and DNCR logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="10147171" name="Picture 1" descr="NC Arts Council and DNCR logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1755057" cy="685800"/>
+                    <a:ext cx="1754505" cy="685800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="036A15AC"/>
@@ -7820,113 +7886,115 @@
   </w:num>
   <w:num w:numId="23" w16cid:durableId="928975102">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1060440233">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="939483462">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1559239292">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1432319883">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="485125772">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="102"/>
+  <w:zoom w:percent="105"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B1136E"/>
     <w:rsid w:val="0001612A"/>
     <w:rsid w:val="00016A30"/>
     <w:rsid w:val="00025D1F"/>
     <w:rsid w:val="00031CB8"/>
     <w:rsid w:val="0003501E"/>
     <w:rsid w:val="0004147C"/>
     <w:rsid w:val="000706AF"/>
     <w:rsid w:val="0007444C"/>
     <w:rsid w:val="00075868"/>
     <w:rsid w:val="00080C1D"/>
     <w:rsid w:val="00082616"/>
     <w:rsid w:val="00097FA8"/>
     <w:rsid w:val="000A16CA"/>
     <w:rsid w:val="000B3EEC"/>
     <w:rsid w:val="000C0E1C"/>
     <w:rsid w:val="000C5579"/>
     <w:rsid w:val="000D6432"/>
     <w:rsid w:val="000D782D"/>
     <w:rsid w:val="000F0582"/>
     <w:rsid w:val="000F706D"/>
     <w:rsid w:val="00106C98"/>
     <w:rsid w:val="00107666"/>
     <w:rsid w:val="00130EE1"/>
     <w:rsid w:val="0013797E"/>
     <w:rsid w:val="00142596"/>
     <w:rsid w:val="001442A1"/>
     <w:rsid w:val="001444C8"/>
     <w:rsid w:val="00145F5B"/>
+    <w:rsid w:val="00151362"/>
     <w:rsid w:val="001614B5"/>
     <w:rsid w:val="00162E4A"/>
     <w:rsid w:val="00170CEE"/>
     <w:rsid w:val="00173A28"/>
     <w:rsid w:val="00174C5C"/>
     <w:rsid w:val="001805AA"/>
     <w:rsid w:val="001944B1"/>
     <w:rsid w:val="001966E7"/>
     <w:rsid w:val="001B246A"/>
     <w:rsid w:val="001C130D"/>
     <w:rsid w:val="001C4008"/>
     <w:rsid w:val="001C4C3A"/>
     <w:rsid w:val="001D1CFF"/>
+    <w:rsid w:val="001E5660"/>
     <w:rsid w:val="001F1AFB"/>
     <w:rsid w:val="001F459B"/>
     <w:rsid w:val="001F6870"/>
     <w:rsid w:val="001F7D1F"/>
     <w:rsid w:val="00213200"/>
     <w:rsid w:val="002158A7"/>
     <w:rsid w:val="0022632C"/>
     <w:rsid w:val="00226BD1"/>
     <w:rsid w:val="00234E6B"/>
     <w:rsid w:val="00243EEE"/>
     <w:rsid w:val="002503F7"/>
     <w:rsid w:val="00252235"/>
     <w:rsid w:val="00253A8F"/>
     <w:rsid w:val="00255AA6"/>
     <w:rsid w:val="00257A1F"/>
     <w:rsid w:val="002602A7"/>
     <w:rsid w:val="002736E4"/>
     <w:rsid w:val="002742B4"/>
     <w:rsid w:val="00283DB6"/>
     <w:rsid w:val="00284DC2"/>
     <w:rsid w:val="00285042"/>
     <w:rsid w:val="00292189"/>
     <w:rsid w:val="00293816"/>
     <w:rsid w:val="00294BD4"/>
     <w:rsid w:val="002A2792"/>
@@ -7975,158 +8043,165 @@
     <w:rsid w:val="004112A9"/>
     <w:rsid w:val="004201C6"/>
     <w:rsid w:val="00426DCE"/>
     <w:rsid w:val="004344BA"/>
     <w:rsid w:val="004372AA"/>
     <w:rsid w:val="00445C41"/>
     <w:rsid w:val="00452CE4"/>
     <w:rsid w:val="00453AB4"/>
     <w:rsid w:val="004628C0"/>
     <w:rsid w:val="004647E4"/>
     <w:rsid w:val="004738EE"/>
     <w:rsid w:val="00482E0D"/>
     <w:rsid w:val="004838E6"/>
     <w:rsid w:val="00486425"/>
     <w:rsid w:val="00493C44"/>
     <w:rsid w:val="004A15FB"/>
     <w:rsid w:val="004A450B"/>
     <w:rsid w:val="004B2C64"/>
     <w:rsid w:val="004B7128"/>
     <w:rsid w:val="004B7B5D"/>
     <w:rsid w:val="004C0DE6"/>
     <w:rsid w:val="004E2C2E"/>
     <w:rsid w:val="004F1299"/>
     <w:rsid w:val="004F3952"/>
     <w:rsid w:val="00502D0A"/>
+    <w:rsid w:val="0050522E"/>
     <w:rsid w:val="0050744F"/>
+    <w:rsid w:val="005144C3"/>
     <w:rsid w:val="0051628B"/>
     <w:rsid w:val="00525E52"/>
     <w:rsid w:val="005262DF"/>
     <w:rsid w:val="00530DF9"/>
     <w:rsid w:val="005320A9"/>
     <w:rsid w:val="0053381D"/>
     <w:rsid w:val="005354F0"/>
     <w:rsid w:val="00535E8C"/>
     <w:rsid w:val="005360A0"/>
     <w:rsid w:val="0054112F"/>
     <w:rsid w:val="005416D0"/>
     <w:rsid w:val="00550082"/>
     <w:rsid w:val="00550A3B"/>
     <w:rsid w:val="005534B2"/>
     <w:rsid w:val="0057435A"/>
     <w:rsid w:val="00574901"/>
     <w:rsid w:val="00575729"/>
     <w:rsid w:val="005856FE"/>
     <w:rsid w:val="00591911"/>
     <w:rsid w:val="00594BC9"/>
     <w:rsid w:val="005A3846"/>
     <w:rsid w:val="005A4C39"/>
     <w:rsid w:val="005B1D7D"/>
     <w:rsid w:val="005B690F"/>
     <w:rsid w:val="005E098E"/>
     <w:rsid w:val="005E17BB"/>
     <w:rsid w:val="005E1CE5"/>
     <w:rsid w:val="005F1ADA"/>
     <w:rsid w:val="006071A9"/>
     <w:rsid w:val="00620BBD"/>
     <w:rsid w:val="00627083"/>
     <w:rsid w:val="00660FA3"/>
     <w:rsid w:val="006637E3"/>
     <w:rsid w:val="0066605B"/>
     <w:rsid w:val="00680757"/>
+    <w:rsid w:val="006B0291"/>
     <w:rsid w:val="006B11D1"/>
     <w:rsid w:val="006B2E7C"/>
     <w:rsid w:val="006B3B65"/>
     <w:rsid w:val="006B7C50"/>
     <w:rsid w:val="006C78C8"/>
     <w:rsid w:val="006D1D88"/>
     <w:rsid w:val="006D2B39"/>
     <w:rsid w:val="006D5E71"/>
     <w:rsid w:val="006D670A"/>
     <w:rsid w:val="006E1A93"/>
+    <w:rsid w:val="006E4700"/>
     <w:rsid w:val="006E5700"/>
     <w:rsid w:val="006F4768"/>
     <w:rsid w:val="006F4B7C"/>
     <w:rsid w:val="007009F9"/>
     <w:rsid w:val="0070166A"/>
     <w:rsid w:val="00701BF2"/>
     <w:rsid w:val="00717068"/>
     <w:rsid w:val="007201AD"/>
     <w:rsid w:val="00722691"/>
     <w:rsid w:val="00723B4B"/>
     <w:rsid w:val="00724E66"/>
     <w:rsid w:val="00736E4A"/>
     <w:rsid w:val="007375B6"/>
     <w:rsid w:val="007400DA"/>
     <w:rsid w:val="00743639"/>
     <w:rsid w:val="007532C9"/>
     <w:rsid w:val="00754477"/>
     <w:rsid w:val="00757CAE"/>
     <w:rsid w:val="00770285"/>
     <w:rsid w:val="00775E53"/>
     <w:rsid w:val="007839C4"/>
     <w:rsid w:val="007952EF"/>
     <w:rsid w:val="0079765D"/>
     <w:rsid w:val="00797862"/>
     <w:rsid w:val="007A6F74"/>
     <w:rsid w:val="007B4841"/>
     <w:rsid w:val="007E2630"/>
     <w:rsid w:val="007E586C"/>
     <w:rsid w:val="007E6E89"/>
     <w:rsid w:val="007F3BA3"/>
     <w:rsid w:val="0081207C"/>
     <w:rsid w:val="008151E2"/>
     <w:rsid w:val="00822B5E"/>
     <w:rsid w:val="00826838"/>
     <w:rsid w:val="00831C90"/>
     <w:rsid w:val="00834C3A"/>
     <w:rsid w:val="00835C86"/>
     <w:rsid w:val="008365B7"/>
+    <w:rsid w:val="00836C98"/>
     <w:rsid w:val="0084266E"/>
     <w:rsid w:val="008470D9"/>
     <w:rsid w:val="00853720"/>
     <w:rsid w:val="00854B18"/>
     <w:rsid w:val="008608CF"/>
     <w:rsid w:val="00864721"/>
     <w:rsid w:val="008651AA"/>
     <w:rsid w:val="00867CAA"/>
     <w:rsid w:val="00871717"/>
     <w:rsid w:val="008828BE"/>
     <w:rsid w:val="00894A2C"/>
     <w:rsid w:val="008A0AD8"/>
+    <w:rsid w:val="008A5A6C"/>
     <w:rsid w:val="008B1406"/>
     <w:rsid w:val="008B661E"/>
     <w:rsid w:val="008C4323"/>
     <w:rsid w:val="008C73A6"/>
     <w:rsid w:val="008E04C7"/>
     <w:rsid w:val="008E455A"/>
     <w:rsid w:val="008E706C"/>
     <w:rsid w:val="008F597E"/>
     <w:rsid w:val="00913A51"/>
     <w:rsid w:val="00914175"/>
     <w:rsid w:val="0091443C"/>
     <w:rsid w:val="009202AD"/>
+    <w:rsid w:val="009212B8"/>
     <w:rsid w:val="00922757"/>
     <w:rsid w:val="00923867"/>
     <w:rsid w:val="00925002"/>
     <w:rsid w:val="00932DAC"/>
     <w:rsid w:val="00936C12"/>
     <w:rsid w:val="00936FCE"/>
     <w:rsid w:val="009518A8"/>
     <w:rsid w:val="00951D88"/>
     <w:rsid w:val="00951F47"/>
     <w:rsid w:val="00956EC3"/>
     <w:rsid w:val="0096672E"/>
     <w:rsid w:val="009678F9"/>
     <w:rsid w:val="00975F27"/>
     <w:rsid w:val="00992CFF"/>
     <w:rsid w:val="009A2E86"/>
     <w:rsid w:val="009A4729"/>
     <w:rsid w:val="009B5ABD"/>
     <w:rsid w:val="009B677F"/>
     <w:rsid w:val="009B70AB"/>
     <w:rsid w:val="009D0CF7"/>
     <w:rsid w:val="009D3E37"/>
     <w:rsid w:val="009D7660"/>
     <w:rsid w:val="009E68BC"/>
     <w:rsid w:val="009E7B56"/>
     <w:rsid w:val="009F02DC"/>
@@ -8240,123 +8315,133 @@
     <w:rsid w:val="00E04D60"/>
     <w:rsid w:val="00E10AEA"/>
     <w:rsid w:val="00E14A10"/>
     <w:rsid w:val="00E23813"/>
     <w:rsid w:val="00E3117B"/>
     <w:rsid w:val="00E443F8"/>
     <w:rsid w:val="00E47660"/>
     <w:rsid w:val="00E47E1F"/>
     <w:rsid w:val="00E542DA"/>
     <w:rsid w:val="00E57850"/>
     <w:rsid w:val="00E6084B"/>
     <w:rsid w:val="00E678FD"/>
     <w:rsid w:val="00E679E8"/>
     <w:rsid w:val="00E71276"/>
     <w:rsid w:val="00E76107"/>
     <w:rsid w:val="00E76BCC"/>
     <w:rsid w:val="00E83B1B"/>
     <w:rsid w:val="00E87D4C"/>
     <w:rsid w:val="00E93D07"/>
     <w:rsid w:val="00E97BDE"/>
     <w:rsid w:val="00E97D05"/>
     <w:rsid w:val="00EA15DE"/>
     <w:rsid w:val="00EB358E"/>
     <w:rsid w:val="00EB5CFF"/>
     <w:rsid w:val="00EB78FC"/>
+    <w:rsid w:val="00EB7983"/>
     <w:rsid w:val="00EC03B0"/>
     <w:rsid w:val="00ED1810"/>
     <w:rsid w:val="00EE04C2"/>
     <w:rsid w:val="00EE386A"/>
     <w:rsid w:val="00EE3D8B"/>
     <w:rsid w:val="00EE62FF"/>
     <w:rsid w:val="00EE7C92"/>
     <w:rsid w:val="00F11725"/>
     <w:rsid w:val="00F121A2"/>
     <w:rsid w:val="00F2182E"/>
     <w:rsid w:val="00F24EE9"/>
     <w:rsid w:val="00F2542A"/>
     <w:rsid w:val="00F50884"/>
     <w:rsid w:val="00F55002"/>
     <w:rsid w:val="00F6084D"/>
     <w:rsid w:val="00F71918"/>
     <w:rsid w:val="00F71F97"/>
     <w:rsid w:val="00F7265E"/>
     <w:rsid w:val="00F769B5"/>
     <w:rsid w:val="00F76E76"/>
     <w:rsid w:val="00F84925"/>
     <w:rsid w:val="00F92AC8"/>
     <w:rsid w:val="00F94ED5"/>
     <w:rsid w:val="00F9636E"/>
     <w:rsid w:val="00F9732D"/>
     <w:rsid w:val="00FC143F"/>
     <w:rsid w:val="00FC26D8"/>
     <w:rsid w:val="00FC4FE5"/>
     <w:rsid w:val="00FD3024"/>
     <w:rsid w:val="00FD5795"/>
     <w:rsid w:val="00FD75EA"/>
     <w:rsid w:val="00FE5680"/>
+    <w:rsid w:val="00FE587D"/>
     <w:rsid w:val="00FF1D94"/>
     <w:rsid w:val="00FF27A8"/>
+    <w:rsid w:val="015BBF05"/>
+    <w:rsid w:val="0ACC174C"/>
     <w:rsid w:val="0C5C2060"/>
     <w:rsid w:val="0F94F5BB"/>
     <w:rsid w:val="11B33D09"/>
     <w:rsid w:val="141CEE3B"/>
     <w:rsid w:val="15A59291"/>
     <w:rsid w:val="16F7601B"/>
     <w:rsid w:val="1776EB3D"/>
     <w:rsid w:val="1B840475"/>
     <w:rsid w:val="2282379C"/>
     <w:rsid w:val="25C7F277"/>
     <w:rsid w:val="26C42EFF"/>
     <w:rsid w:val="289F579F"/>
     <w:rsid w:val="31CE2A87"/>
     <w:rsid w:val="34CCF592"/>
     <w:rsid w:val="3611283F"/>
+    <w:rsid w:val="368E8177"/>
     <w:rsid w:val="3765ECCF"/>
     <w:rsid w:val="38B42F8F"/>
     <w:rsid w:val="3DE678A7"/>
     <w:rsid w:val="3E779D6E"/>
     <w:rsid w:val="3F2CED37"/>
     <w:rsid w:val="481D1669"/>
+    <w:rsid w:val="4B409241"/>
     <w:rsid w:val="4F3BC156"/>
     <w:rsid w:val="54E43C19"/>
     <w:rsid w:val="56D2D199"/>
     <w:rsid w:val="56D68028"/>
     <w:rsid w:val="5725D48F"/>
     <w:rsid w:val="5E0F43F8"/>
     <w:rsid w:val="5E12FD08"/>
+    <w:rsid w:val="601A0DE3"/>
     <w:rsid w:val="61E8F04D"/>
     <w:rsid w:val="6203746C"/>
     <w:rsid w:val="64D6F32B"/>
+    <w:rsid w:val="6897E3B1"/>
     <w:rsid w:val="6C6DC931"/>
     <w:rsid w:val="6DD6B0C7"/>
     <w:rsid w:val="6E09C73D"/>
     <w:rsid w:val="6F0DDD1A"/>
     <w:rsid w:val="6F29ADCE"/>
     <w:rsid w:val="70F2D887"/>
     <w:rsid w:val="710CB8BF"/>
+    <w:rsid w:val="72BECD3F"/>
     <w:rsid w:val="757BFF52"/>
+    <w:rsid w:val="75D8EB2D"/>
     <w:rsid w:val="7A00C5EB"/>
     <w:rsid w:val="7BB6BD97"/>
     <w:rsid w:val="7CFEFA7B"/>
     <w:rsid w:val="7FE6A5DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -9435,51 +9520,51 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006071A9"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/gap-accreditation-region-list-and-schedule" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/gap-accreditation-region-list-and-schedule" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -9769,71 +9854,79 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9bf525fb-8aec-463c-8437-5573e00e06f0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C81A7BE11EB38E4299DD6EA58AED5D3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ac6e497740b79ecfcef4da771ced7417">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bf525fb-8aec-463c-8437-5573e00e06f0" xmlns:ns3="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ccdfffb99136247da55783c1612ec85c" ns2:_="" ns3:_="">
     <xsd:import namespace="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <xsd:import namespace="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -10037,102 +10130,110 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E1D0373-216B-4006-AD21-A93DF075EBBC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E96C6C7D-22C2-4AC3-B188-FCB5B3A1CC81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4E1D0373-216B-4006-AD21-A93DF075EBBC}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25D1EAAD-A303-4D86-8EA1-A031DAA29B50}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{310021A2-6B02-4ACD-94E8-BE6A9EE30BFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1071</Words>
-  <Characters>6105</Characters>
+  <Words>1080</Words>
+  <Characters>6159</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>2</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>NC user</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7162</CharactersWithSpaces>
+  <CharactersWithSpaces>7225</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wilder, Leigh</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C81A7BE11EB38E4299DD6EA58AED5D3F</vt:lpwstr>