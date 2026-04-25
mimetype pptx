--- v0 (2025-12-17)
+++ v1 (2026-04-25)
@@ -1,192 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
-  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483708" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId47"/>
+    <p:notesMasterId r:id="rId45"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="333" r:id="rId5"/>
-[...40 lines deleted...]
-    <p:sldId id="347" r:id="rId46"/>
+    <p:sldId id="257" r:id="rId5"/>
+    <p:sldId id="264" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="359" r:id="rId8"/>
+    <p:sldId id="367" r:id="rId9"/>
+    <p:sldId id="368" r:id="rId10"/>
+    <p:sldId id="369" r:id="rId11"/>
+    <p:sldId id="370" r:id="rId12"/>
+    <p:sldId id="371" r:id="rId13"/>
+    <p:sldId id="372" r:id="rId14"/>
+    <p:sldId id="373" r:id="rId15"/>
+    <p:sldId id="374" r:id="rId16"/>
+    <p:sldId id="375" r:id="rId17"/>
+    <p:sldId id="376" r:id="rId18"/>
+    <p:sldId id="377" r:id="rId19"/>
+    <p:sldId id="378" r:id="rId20"/>
+    <p:sldId id="379" r:id="rId21"/>
+    <p:sldId id="380" r:id="rId22"/>
+    <p:sldId id="381" r:id="rId23"/>
+    <p:sldId id="384" r:id="rId24"/>
+    <p:sldId id="385" r:id="rId25"/>
+    <p:sldId id="386" r:id="rId26"/>
+    <p:sldId id="387" r:id="rId27"/>
+    <p:sldId id="388" r:id="rId28"/>
+    <p:sldId id="389" r:id="rId29"/>
+    <p:sldId id="390" r:id="rId30"/>
+    <p:sldId id="391" r:id="rId31"/>
+    <p:sldId id="392" r:id="rId32"/>
+    <p:sldId id="393" r:id="rId33"/>
+    <p:sldId id="394" r:id="rId34"/>
+    <p:sldId id="395" r:id="rId35"/>
+    <p:sldId id="396" r:id="rId36"/>
+    <p:sldId id="397" r:id="rId37"/>
+    <p:sldId id="398" r:id="rId38"/>
+    <p:sldId id="399" r:id="rId39"/>
+    <p:sldId id="400" r:id="rId40"/>
+    <p:sldId id="402" r:id="rId41"/>
+    <p:sldId id="401" r:id="rId42"/>
+    <p:sldId id="403" r:id="rId43"/>
+    <p:sldId id="345" r:id="rId44"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000"/>
-[...16 lines deleted...]
-  </p:embeddedFontLst>
+  <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
+  <p:notesSz cx="5143500" cy="9144000"/>
   <p:defaultTextStyle>
-    <a:defPPr>
-[...1 lines deleted...]
-    </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
@@ -236,505 +236,873 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-[...13 lines deleted...]
-      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
-<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:showPr showNarration="1">
-[...15 lines deleted...]
-  </p:showPr>
   <p:clrMru>
-    <a:srgbClr val="2A2666"/>
-[...8 lines deleted...]
-    <a:srgbClr val="4A7DBA"/>
+    <a:srgbClr val="F7964C"/>
+    <a:srgbClr val="006893"/>
+    <a:srgbClr val="FEFFF1"/>
+    <a:srgbClr val="FFFFEE"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{32D27B88-F8AA-D30D-48DE-54580E3BD454}" v="38" dt="2025-02-21T22:31:17.355"/>
-    <p1510:client id="{528C327A-AECA-60B4-9E7D-F63E936E77CD}" v="5" dt="2025-02-21T23:38:41.709"/>
+    <p1510:client id="{28CE6E47-3530-1342-AFD6-70BF57F69952}" v="67" dt="2026-04-16T17:27:41.020"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="24343" autoAdjust="0"/>
+    <p:restoredTop sz="95500" autoAdjust="0"/>
+  </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
+    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr>
         <p:scale>
-          <a:sx n="1" d="2"/>
-          <a:sy n="1" d="2"/>
+          <a:sx n="102" d="100"/>
+          <a:sy n="102" d="100"/>
         </p:scale>
-        <p:origin x="0" y="0"/>
-[...14 lines deleted...]
-        <p:origin x="0" y="0"/>
+        <p:origin x="144" y="552"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
-  </p:notesViewPr>
+  </p:slideViewPr>
+  <p:outlineViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="33" d="100"/>
+        <a:sy n="33" d="100"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:outlineViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId61" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId62" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId60" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId50" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId51" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Wilder, Leigh" userId="S::leighann.wilder@dncr.nc.gov::86d499e1-76ca-4381-a960-64cc29a71e76" providerId="AD" clId="Web-{528C327A-AECA-60B4-9E7D-F63E936E77CD}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Wilder, Leigh" userId="S::leighann.wilder@dncr.nc.gov::86d499e1-76ca-4381-a960-64cc29a71e76" providerId="AD" clId="Web-{528C327A-AECA-60B4-9E7D-F63E936E77CD}" dt="2025-02-21T23:38:41.709" v="4" actId="20577"/>
+    <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}"/>
+    <pc:docChg chg="undo custSel addSld modSld sldOrd">
+      <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:29:55.323" v="582" actId="13244"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp">
-        <pc:chgData name="Wilder, Leigh" userId="S::leighann.wilder@dncr.nc.gov::86d499e1-76ca-4381-a960-64cc29a71e76" providerId="AD" clId="Web-{528C327A-AECA-60B4-9E7D-F63E936E77CD}" dt="2025-02-21T23:38:41.709" v="4" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:25:16.336" v="539"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3991325150" sldId="306"/>
+          <pc:sldMk cId="0" sldId="257"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:25:06.807" v="537" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="257"/>
+            <ac:spMk id="4" creationId="{00000000-0000-0000-0000-000000000000}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:25:16.336" v="539"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="257"/>
+            <ac:picMk id="13" creationId="{C2523CE1-79F7-79AF-5F1D-8887C0C6C568}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:25:58.147" v="546" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="0" sldId="264"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:25:58.147" v="546" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="0" sldId="264"/>
+            <ac:picMk id="2" creationId="{1C40BB1A-6104-AC61-8AF8-6CBF4046C612}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:29:55.323" v="582" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="874476217" sldId="345"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:29:55.323" v="582" actId="13244"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="874476217" sldId="345"/>
+            <ac:spMk id="16" creationId="{127250F4-CCD9-7391-2E86-974B0B903CD8}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:29:55.323" v="582" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="874476217" sldId="345"/>
+            <ac:picMk id="9" creationId="{12DA9596-5FE9-72C9-B1A8-5C78523FA9B6}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:26:16.179" v="551" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="510790272" sldId="368"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:26:16.179" v="551" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="510790272" sldId="368"/>
+            <ac:picMk id="2" creationId="{E7F095B1-CFA4-EE3F-6305-3825DFF152F1}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:26:23.776" v="552" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3553427066" sldId="369"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:26:23.776" v="552" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3553427066" sldId="369"/>
+            <ac:picMk id="2" creationId="{59A3BA12-3FEB-DAAE-5FB7-3B1C1BF2192C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:26:32.533" v="553" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="639816078" sldId="370"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:26:32.533" v="553" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="639816078" sldId="370"/>
+            <ac:picMk id="2" creationId="{AC8FB06B-ED04-0125-AC5C-1EDE871C2BDC}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:26:41.680" v="554" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2654549784" sldId="371"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:26:41.680" v="554" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2654549784" sldId="371"/>
+            <ac:picMk id="8" creationId="{BA8CFB40-BDE9-50A1-6BCC-98473CB43446}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:26:48.477" v="555" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="139117487" sldId="380"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:26:48.477" v="555" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="139117487" sldId="380"/>
+            <ac:picMk id="2" creationId="{5EB1F1FE-5ED8-172F-4554-73F08D321BF8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:26:55.719" v="556" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3488661226" sldId="381"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:26:55.719" v="556" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3488661226" sldId="381"/>
+            <ac:picMk id="7" creationId="{670B1099-E823-7513-A858-D81740BAEF66}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:27:05.920" v="557"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2871690085" sldId="388"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Wilder, Leigh" userId="S::leighann.wilder@dncr.nc.gov::86d499e1-76ca-4381-a960-64cc29a71e76" providerId="AD" clId="Web-{528C327A-AECA-60B4-9E7D-F63E936E77CD}" dt="2025-02-21T23:38:41.709" v="4" actId="20577"/>
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:27:05.920" v="557"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3991325150" sldId="306"/>
-            <ac:spMk id="8" creationId="{E78F0C23-3ED1-9F90-D7B4-8D968A3B2AFD}"/>
+            <pc:sldMk cId="2871690085" sldId="388"/>
+            <ac:spMk id="3" creationId="{013E4552-3BAB-58EE-CA27-2C334088A434}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:20:56.751" v="516" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2871690085" sldId="388"/>
+            <ac:picMk id="2" creationId="{832C8486-F1B5-82DA-9929-8D2FCDCE989F}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:27:21.109" v="567"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3511477188" sldId="389"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:32:37.701" v="33" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3511477188" sldId="389"/>
+            <ac:spMk id="2" creationId="{C0BE3C16-6259-7E5D-BE45-9212F6A971FD}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:40:35.692" v="161" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3511477188" sldId="389"/>
+            <ac:spMk id="3" creationId="{E9AA4CF2-7222-080B-AD07-0F82741F0C51}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:35:34.294" v="69" actId="1035"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3511477188" sldId="389"/>
+            <ac:spMk id="4" creationId="{9DBB8646-9B5B-1F42-EE8D-901A0ECB8B75}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:35:36.975" v="70" actId="1035"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3511477188" sldId="389"/>
+            <ac:spMk id="7" creationId="{2B755592-E82E-DAB2-33A3-C470EBA5A43B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:32:37.701" v="33" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3511477188" sldId="389"/>
+            <ac:spMk id="8" creationId="{A343DA9F-7806-48DD-707A-BED7CF5AB35D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:32:37.701" v="33" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3511477188" sldId="389"/>
+            <ac:spMk id="9" creationId="{EE703C11-0B91-B8C8-2A94-FE604C799419}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:32:37.701" v="33" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3511477188" sldId="389"/>
+            <ac:spMk id="11" creationId="{D044C784-AF6A-4E21-FFDC-92E7EB777BAB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:32:37.701" v="33" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3511477188" sldId="389"/>
+            <ac:spMk id="12" creationId="{E837E657-D228-DE9F-43A0-BE211477B4B2}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:27:21.109" v="567"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3511477188" sldId="389"/>
+            <ac:spMk id="13" creationId="{8CC7DC10-E623-AF72-B429-5D6FA5BA0D03}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod modCrop">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:21:53.622" v="518" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3511477188" sldId="389"/>
+            <ac:picMk id="10" creationId="{654375C3-DBDE-3F54-B10A-3CEA69AEE9B7}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod ord">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:38:04.800" v="123" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3451863755" sldId="390"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:38:04.800" v="123" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3451863755" sldId="390"/>
+            <ac:spMk id="3" creationId="{8D34C392-04BF-FA0A-D26D-E527FB3B5D09}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:35:00.772" v="67" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3451863755" sldId="390"/>
+            <ac:spMk id="4" creationId="{D3196829-AE85-7E2C-0B0D-61DE0221A357}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-    </pc:docChg>
-[...9 lines deleted...]
-        <pc:chgData name="Wilder, Leigh" userId="S::leighann.wilder@dncr.nc.gov::86d499e1-76ca-4381-a960-64cc29a71e76" providerId="AD" clId="Web-{32D27B88-F8AA-D30D-48DE-54580E3BD454}" dt="2025-02-21T22:31:17.355" v="36" actId="20577"/>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:27:41.020" v="568"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3638245243" sldId="286"/>
+          <pc:sldMk cId="2290201701" sldId="391"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Wilder, Leigh" userId="S::leighann.wilder@dncr.nc.gov::86d499e1-76ca-4381-a960-64cc29a71e76" providerId="AD" clId="Web-{32D27B88-F8AA-D30D-48DE-54580E3BD454}" dt="2025-02-21T22:31:17.355" v="36" actId="20577"/>
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:27:41.020" v="568"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3638245243" sldId="286"/>
-            <ac:spMk id="3" creationId="{1EAF56D3-CFFC-C851-69BA-135E4D44F9A6}"/>
+            <pc:sldMk cId="2290201701" sldId="391"/>
+            <ac:spMk id="3" creationId="{4C9333BB-76E6-0883-8188-AD70A4D18D0C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod modCrop">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:22:13.263" v="520" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2290201701" sldId="391"/>
+            <ac:picMk id="2" creationId="{14CAC044-A8CB-9D50-3769-8C2A96F477F9}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:39:15.945" v="146" actId="1076"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1101421482" sldId="392"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:39:15.945" v="146" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1101421482" sldId="392"/>
+            <ac:spMk id="3" creationId="{D16F2354-335D-0B7E-0018-6065A434C3A3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:39:15.945" v="146" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1101421482" sldId="392"/>
+            <ac:spMk id="4" creationId="{C0E152C6-BA80-E679-AD69-561719ED497E}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp">
-        <pc:chgData name="Wilder, Leigh" userId="S::leighann.wilder@dncr.nc.gov::86d499e1-76ca-4381-a960-64cc29a71e76" providerId="AD" clId="Web-{32D27B88-F8AA-D30D-48DE-54580E3BD454}" dt="2025-02-21T22:30:16.618" v="31" actId="20577"/>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:27:46.199" v="569" actId="962"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="1057651258" sldId="368"/>
+          <pc:sldMk cId="595518817" sldId="393"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="Wilder, Leigh" userId="S::leighann.wilder@dncr.nc.gov::86d499e1-76ca-4381-a960-64cc29a71e76" providerId="AD" clId="Web-{32D27B88-F8AA-D30D-48DE-54580E3BD454}" dt="2025-02-21T22:30:16.618" v="31" actId="20577"/>
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:40:59.754" v="163"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1057651258" sldId="368"/>
-            <ac:spMk id="7" creationId="{3A9327B5-C43F-7C39-29F4-2312925BA530}"/>
+            <pc:sldMk cId="595518817" sldId="393"/>
+            <ac:spMk id="3" creationId="{844FEA18-D8F0-BA93-58F0-E18895C5E309}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:41:31.621" v="174" actId="14100"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="595518817" sldId="393"/>
+            <ac:spMk id="4" creationId="{101C9333-3538-2BA0-1337-7B2456A715D3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:27:46.199" v="569" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="595518817" sldId="393"/>
+            <ac:picMk id="2" creationId="{16E7F25D-0D31-95A4-5743-84480A7F8A8E}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:27:53.459" v="570" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3464851856" sldId="394"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:42:14.857" v="177"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3464851856" sldId="394"/>
+            <ac:spMk id="3" creationId="{52782A9F-211F-1B9A-9C61-92E2C269BF4B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:42:47.440" v="185" actId="113"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3464851856" sldId="394"/>
+            <ac:spMk id="4" creationId="{74A012BD-2C5B-ADBB-766D-2F510E91764E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod modCrop">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:27:53.459" v="570" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3464851856" sldId="394"/>
+            <ac:picMk id="2" creationId="{933AAED2-65D8-92BC-6D31-95DF5BFBA5BF}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod ord">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:28:01.269" v="571" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2082085303" sldId="395"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:48:23.085" v="238" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2082085303" sldId="395"/>
+            <ac:spMk id="3" creationId="{9B90DE06-B46B-69BA-CC35-EFB8202DD665}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:48:23.085" v="238" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2082085303" sldId="395"/>
+            <ac:spMk id="4" creationId="{7DC3ADA7-B1C9-6060-5462-CE604E1AF36B}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:46:36.354" v="223" actId="2085"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2082085303" sldId="395"/>
+            <ac:spMk id="8" creationId="{F8D37D36-6A00-9109-BD10-407F301D1962}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:grpChg chg="add mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:28:01.269" v="571" actId="962"/>
+          <ac:grpSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2082085303" sldId="395"/>
+            <ac:grpSpMk id="9" creationId="{31E78DB4-700C-7814-A839-9A87F7943BC9}"/>
+          </ac:grpSpMkLst>
+        </pc:grpChg>
+        <pc:picChg chg="add mod modCrop">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:46:16.846" v="220" actId="732"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2082085303" sldId="395"/>
+            <ac:picMk id="7" creationId="{D73DCC35-1447-81C9-70A7-3B47478204F0}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:28:08.656" v="572" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="445400812" sldId="396"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:48:12.246" v="237" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="445400812" sldId="396"/>
+            <ac:spMk id="3" creationId="{B08EBA03-1178-6196-C86A-FCA87EB26ECB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:48:12.246" v="237" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="445400812" sldId="396"/>
+            <ac:spMk id="4" creationId="{F94E54CD-2A17-6594-BA59-D123BDD47347}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod modCrop">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:28:08.656" v="572" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="445400812" sldId="396"/>
+            <ac:picMk id="2" creationId="{815472D8-A615-AD1C-D4F4-5D75A33B9A24}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:28:14.638" v="573" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3833687840" sldId="397"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:48:43.135" v="240"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3833687840" sldId="397"/>
+            <ac:spMk id="3" creationId="{2B64819E-D122-39EC-1D98-16F577593C64}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:49:07.292" v="247" actId="113"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3833687840" sldId="397"/>
+            <ac:spMk id="4" creationId="{F3A48FAE-08C7-99C1-1E87-F8FA88285829}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:28:14.638" v="573" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3833687840" sldId="397"/>
+            <ac:picMk id="2" creationId="{76E70836-62F0-C3A7-78B8-956998BC27B7}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:28:21.613" v="574" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="163526110" sldId="398"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:51:59.978" v="274" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="163526110" sldId="398"/>
+            <ac:spMk id="3" creationId="{234ECBDB-6596-3706-E73E-1D85DA97DDBC}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:51:59.978" v="274" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="163526110" sldId="398"/>
+            <ac:spMk id="4" creationId="{70C1DAD6-7AE7-E2B1-511E-7EADC5D0ADB9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="add del mod modCrop">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:28:21.613" v="574" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="163526110" sldId="398"/>
+            <ac:picMk id="2" creationId="{ABDD3E3B-8950-87E9-156C-ADFAE52ED022}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="addSp delSp modSp add mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:20:25.104" v="514" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3734442822" sldId="399"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:57:43.826" v="397" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3734442822" sldId="399"/>
+            <ac:spMk id="3" creationId="{92FFCDC4-B81B-F86C-F2DA-93D8A6F7443E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:57:43.826" v="397" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3734442822" sldId="399"/>
+            <ac:spMk id="4" creationId="{E7501723-C52F-6ECB-5B5E-F22F6699C5E3}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T20:57:43.826" v="397" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3734442822" sldId="399"/>
+            <ac:spMk id="8" creationId="{29B8CD40-B57F-256C-2696-B4B9A354583E}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:cxnChg chg="add mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:20:25.104" v="514" actId="962"/>
+          <ac:cxnSpMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3734442822" sldId="399"/>
+            <ac:cxnSpMk id="10" creationId="{00516410-FF11-7C75-F3FE-C057818C343D}"/>
+          </ac:cxnSpMkLst>
+        </pc:cxnChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:28:26.891" v="575" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3481007618" sldId="400"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T21:01:10.723" v="441" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3481007618" sldId="400"/>
+            <ac:spMk id="3" creationId="{788002B2-95B6-2B84-49CB-90F32E0511DB}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T21:01:10.723" v="441" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3481007618" sldId="400"/>
+            <ac:spMk id="4" creationId="{38338697-A08B-F59A-EE32-BBC0DF21E2B0}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:28:26.891" v="575" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3481007618" sldId="400"/>
+            <ac:picMk id="2" creationId="{3EC0BE6C-2FF2-4E49-42B1-A59FE8DEB59A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:28:34.397" v="576" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4172971440" sldId="401"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T22:06:02.791" v="496" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4172971440" sldId="401"/>
+            <ac:spMk id="3" creationId="{54D99AB9-1EDD-3AB2-D7ED-DEA2724277CD}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T22:06:02.791" v="496" actId="1076"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4172971440" sldId="401"/>
+            <ac:spMk id="4" creationId="{0743895C-AAEB-7E74-DCA8-B09AD37DAD7A}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:28:34.397" v="576" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4172971440" sldId="401"/>
+            <ac:picMk id="2" creationId="{65F3ED98-543A-F6D6-44A1-1054FE8B18B6}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp add mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T21:02:01.278" v="447" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1358904711" sldId="402"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T21:02:01.278" v="447" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1358904711" sldId="402"/>
+            <ac:spMk id="3" creationId="{6FF4D2B3-68DC-7771-3F39-8A876BF09C6D}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T21:01:50.853" v="444"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1358904711" sldId="402"/>
+            <ac:spMk id="4" creationId="{C1EA1093-BB55-9E7A-D95E-53676BB15E80}"/>
           </ac:spMkLst>
         </pc:spChg>
       </pc:sldChg>
-      <pc:sldChg chg="ord">
-        <pc:chgData name="Wilder, Leigh" userId="S::leighann.wilder@dncr.nc.gov::86d499e1-76ca-4381-a960-64cc29a71e76" providerId="AD" clId="Web-{32D27B88-F8AA-D30D-48DE-54580E3BD454}" dt="2025-02-21T22:28:17.489" v="1"/>
+      <pc:sldChg chg="addSp delSp modSp add mod setBg">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:29:29.951" v="581" actId="478"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="2864233050" sldId="372"/>
+          <pc:sldMk cId="2852221892" sldId="403"/>
         </pc:sldMkLst>
-      </pc:sldChg>
-[...5 lines deleted...]
-        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T22:06:33.151" v="498"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2852221892" sldId="403"/>
+            <ac:spMk id="3" creationId="{39E88FC4-293B-3E8C-7AE8-6CC011A47310}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add del mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:29:29.951" v="581" actId="478"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2852221892" sldId="403"/>
+            <ac:spMk id="4" creationId="{D812B434-9666-C398-590C-69EF2A7B9F13}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-02T22:07:10.543" v="511" actId="113"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2852221892" sldId="403"/>
+            <ac:spMk id="5" creationId="{3DC6E3CB-060F-AFE7-843D-E73E1FE1035C}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="mod modCrop">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{D950318E-C975-5EAC-B30C-48E092890AE0}" dt="2026-04-16T17:28:45.461" v="577" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2852221892" sldId="403"/>
+            <ac:picMk id="2" creationId="{B6F37247-4554-47B2-33ED-451E01327C2A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...220 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1943902964"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="944327487"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -790,6301 +1158,4670 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdcr.gov/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title Slide">
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 5">
-[...57 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchor="t">
-[...24 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Subtitle 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="subTitle" idx="1" hasCustomPrompt="1"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...44 lines deleted...]
-            <a:r>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>Presentation Subtitle</a:t>
-            </a:r>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...345 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3375287021"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...15 lines deleted...]
-</p:sldLayout>
+</p:notes>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Two Content">
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F69F0CD-259E-AD68-118F-8B2D69D7E754}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE775478-3E9C-85F9-99D0-18E14F8A609E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D8C9372-5386-C2DE-E353-46499B1B6619}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1A01BEE-FE6B-D8C4-BBCF-AE89795622D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1116132455"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83A6BB65-A9AB-07BF-0BAD-919343BD4355}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDB01173-CDAC-791B-AF67-7F2FF9B17A58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39E71493-B256-09D4-C86F-319433068F72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDE53E04-0D0B-184D-CB03-FF1C264AA3D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2144707531"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A75D423-3928-C3ED-7D7B-08E4498D3852}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B00CC84-B8F4-23D1-37C7-02D7B8337821}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D528CE05-C499-B412-1FD7-8EF36465D7E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C0A2E5-B1BE-0224-3898-0BDAD6EDBDE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2278475673"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3FB25E9-4CA5-0EE4-3E2D-34F38E78DF37}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBA0F825-59E2-2E81-DC28-54775A7E4798}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBE8F2DD-F251-644F-BD66-6237F7F5E99D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC3F4B02-767A-E641-8EEF-A04E4ADC65D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2272860019"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E567B44-18B8-723C-7CAC-C7C84401B22F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F12DEF92-A229-8CE7-BF14-EDF04A8189B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A322273-F3CB-B957-7814-7157C7690BC5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3C0FF81-D3EE-397D-61C8-BBCDD57A3460}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="177766723"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D86328FD-5374-B895-5626-6E65D710F666}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87468F89-9BB1-B6C3-477D-805F8A66DA51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF0ED112-0DE1-D01C-5DB7-D3C5AF03B227}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{175247B3-D0E3-EA48-6925-7D043093371B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1305416053"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A64E96CF-0270-5896-608C-DFF42C22E5EB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4900DCEE-7B2A-FF93-1A6E-5912DCA91822}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D733754F-EE0D-7B99-5B88-CEA8B714FEC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4364D6FD-14F6-6C0D-56AA-065001D352CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2061197865"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{541B2A3B-8820-EA50-5098-3A90FB8DE1FF}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BE248EB-A58D-3237-6FF5-3D644CB21C49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1DBDBA6-1CB4-895A-E850-FAA8DCABD568}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA49CA40-69FB-6BC9-76DA-1CCF0EAC4A79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2219655147"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC331440-E590-1AC7-C5EA-DFEC57F96587}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F22B0243-94E9-B879-1A6E-DECCA4D3E078}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A899B70-62C8-62DE-F158-838FF92685AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D39879C-7CCD-A759-466B-00210E716878}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3497940486"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19F298AB-BB4E-0732-5CF3-8216DC73FDD3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{916F7FD6-5E79-8DBF-5BDB-CB527A687FCA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC38B4DD-D724-168C-CE30-8F10652BAA5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2428C322-D28F-3D4A-BB7D-D7C20A66E6E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3635079353"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="1"/>
-[...123 lines deleted...]
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
-[...55 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1226566453"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sldLayout>
+</p:notes>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Comparison">
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5BC6540-9E44-80F1-782F-386A74BF0F1F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70FADC4E-7EA1-4752-5F84-C1A742519481}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44422938-7275-B347-9361-64C61F54B009}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{195069D5-F2B3-CDA2-37C0-96385BD12E9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="834451504"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{107AF1E0-6FBA-944D-6113-295C1553063A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4168B0BA-03EF-75C4-B3D8-7603A30DD7C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95A61BA7-8055-55E2-22CA-24EAFE5535A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{614CD29C-EB55-252A-3438-1D94FE99002B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3199337057"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10E02DB3-E18F-E921-1FFA-7A41619F087C}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00884E35-5FAF-A40E-72BD-D6652AD0CAF1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72CEBF8E-5F9B-9B82-5EDE-0382210CDCDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32D18119-C9BE-62DB-A9E6-7E37546264C7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="612269737"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01A0EE83-1B61-C519-604B-938B87C02F53}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFA193F0-C591-374F-9E14-73E41C399B85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E78A4134-1CC3-E111-5FC6-BD2ED0A7030B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39BDD18F-3C1B-6423-AB25-AC41D1923E86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1543573106"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F84B2B93-C3FA-3BD4-6BD8-01FFEC8B2E01}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A660883A-2B47-80ED-AE09-246934E36B62}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37DBFBDC-4A44-1F20-0767-AFE8FE76FB1C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F9C19BDA-AF07-E56E-D067-81E08A6C8D62}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3045433156"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{959354D9-ACB0-295F-4902-634619EDE298}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89180F44-F273-439F-2041-5AD2B219D43D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65772A33-DADD-A416-5D23-59F393805582}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70C05A17-3810-20C4-5417-97F3C4F62C9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3753141407"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{597658B1-B511-0914-1AB5-8532E8190562}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C61CB852-9891-620F-8D98-24CA0C94C75E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CBD96A6-BEB7-E9F6-98D8-7482E8A20D7D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DB39E39-41A8-1FA2-D77B-9E5FFF62666D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3065107227"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28B471C5-E94B-BDE3-143A-0C14E8BAD3A9}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DACC9D70-6A6E-286C-5C14-DD0E7F5B315A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5CF02B9A-9DFA-74C0-2E37-8B33C83CB79C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46D44C5D-6196-3CC4-1330-A24EC2F3C499}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1437430515"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B885908F-1B95-3315-DC9C-9FECFCA62601}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6CB7427-2FD1-7E66-6461-40DD5E195375}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E52B10F1-D128-ACD3-6B8B-C431AB46B147}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64C20071-4703-F79E-14B2-801348E5075A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>28</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3807633772"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9950F644-0DEB-0039-CBBA-3781947CC1A4}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5973802F-C7E4-7FAD-3514-0C51D9DA7485}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B438A30-3859-297B-11B1-1FE4EE7EB197}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BE1BE15-8D3F-33B8-BDD0-E9F73AC9196B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>29</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="217424150"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1"/>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...24 lines deleted...]
-          </p:cNvPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
-[...43 lines deleted...]
-            </a:r>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="2"/>
-[...194 lines deleted...]
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
-[...55 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="978645788"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sldLayout>
+</p:notes>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Section Header 2">
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C551237F-A9A8-4702-CCE0-E79FAF7E5B5A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47E36CC6-6CD3-6E40-C194-B5216B36AAEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00880D22-4EFA-F214-93F3-A40D6B2D55FF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C46546B-B300-7CFF-D137-83937B56EA9D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>30</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1018001315"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0804551A-0480-BC11-6594-AC886E6D2B79}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62EE1DDB-959C-38D9-17E1-D32044B0465E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0338AC95-DEF3-19CC-D3C7-413B86C22230}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAFC3CBC-63A7-E2D8-AB07-0365AFF73534}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>31</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3440797904"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79EAAD66-E67C-8522-E655-845A0A679192}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{902F5FF4-DA79-7350-495D-F1BE022C7F29}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B06B48E5-71C5-559B-4FC1-9E094B104CA5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6511F94-00F9-CDFB-DAA9-95C9FF3A13AA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>32</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="774349065"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDBC5243-7088-00B9-BF21-85925CC556EB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99B76B5C-FE40-E111-C913-B0E8922078AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{451BAE83-FE48-91E5-7D5B-EC860188EBE4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8FD61B8-6E98-E2A0-3648-1E27BD015634}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>33</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4025923526"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5BA05E86-FD57-C953-C8C8-686BACCFF5E7}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEBED1D3-30A8-828C-4A99-E7E555B11B27}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49242517-380C-F8A4-1FA4-C638BC41D68D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFE4BFD0-11E4-D3E3-C332-EAC77D2A46B4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>34</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3530843187"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31547777-0191-2087-E9B7-8743552B5D33}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3EBAC77-996B-B2CD-DC3C-BD21B969F46D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C2B3EE8-2413-1995-8ECC-3DD3BB80462A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CD83EB2-B27B-1782-5AE8-39637F124498}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>35</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2186336863"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B132685E-47AF-FEBF-FE90-8C683A56B5FC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3CAA1B1-F5A5-17A9-1A3A-58A52D1E69F6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4D58E48-E84E-9169-AC6B-1506E42663D5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14A219C4-E01C-FFE4-3482-4D85194E12F4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>36</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="706239655"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3FD724EC-C770-6435-8653-3BD4F9BCA6A8}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C3F218F-D9A3-6277-7ECF-DB2ECF4F3E86}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FBE8677-A6F5-4CD2-3CD2-D62962F48564}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05C091C7-23D9-BC30-0F01-69D7A39FE2E4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>37</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1434298050"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDCA9373-0B33-B185-6D42-6A0AF1D95E5B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67246B0B-7D05-9BD7-F363-B400AC873E4E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05C7A77C-1562-20E6-17DA-A13A23017439}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7724D06-52D4-0AED-864E-0A293ADF906F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>38</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3802573135"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2598AEC-C90D-8D70-D9CB-DD6CB4D0BA76}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5083611-FEFC-62AD-40E6-7C7B47C7E173}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F433C190-6C0B-2DF8-F586-1E7E79EB66C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FFCCA63-9B71-29D2-A92A-F1880EE3C32D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>39</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3376173939"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B06C767-6F90-0623-0019-F52EB1EE1A3F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84E1EF6F-6EDA-EB1F-2A6D-7E1F7708E757}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6D5BD2F-F435-C66C-1874-A7A2C0DBD779}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1B69C13-14F8-42CB-6933-F79F5D4DE2AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="438208442"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{351F0E61-ED1F-E94E-ED04-C3805B977395}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C418D3FF-5587-78D4-A0DE-41961F7809F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F68735E3-DC20-80B7-5804-3A7A549462E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6698B49-3336-D113-456A-129327B922D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>40</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1744862307"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A61DF724-BFA2-E495-6F7D-7A316DFE304A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89DFECCA-427D-661D-E725-41072750BDED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6C83893-CFE2-CBC3-E0CB-928A8892F6B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C9F6999-7CB8-9114-4ED4-7D4251DAEA98}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1228388314"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8436E81D-B073-166E-C163-009EA1EB6546}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B6A2248-33B7-8780-A1B4-DB5F09A924B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D23FD1C-4E68-C587-D09B-0C0F94882926}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CF91A63-B420-40B4-3078-816F1E734A13}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2081403896"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70002E39-ECB6-B0D0-3D50-4972C0EE7D3A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4085307F-B470-E419-7408-D1F57E7508A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{516DE14A-3A86-666A-7ACC-FF2FA7894CDA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFB3383A-5ADD-2EDD-4E98-7DB787DB49FC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="963268926"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9047EBCB-7167-0CB2-730D-DE67CDA9C55B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D71B808F-D9AF-647D-4F89-479F97A923A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38BA29C0-DFA3-AA4D-338F-EC9470F50ACC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAEF51C9-6259-CF5E-3D23-83BCD11C02F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="365203227"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97AB112D-323C-AF47-1930-97AB89708AD2}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{731D3727-7134-0B3E-DE96-E76B74FC1CCE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{713C2514-B0FA-E433-0D7A-DCEB405D3A43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE5036C4-1C9C-1F76-E0FA-3BD928D69E96}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4262167229"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="DEFAULT">
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...301 lines deleted...]
-      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...4128 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...240 lines deleted...]
-      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483709" r:id="rId1"/>
-[...16 lines deleted...]
-    <p:sldLayoutId id="2147483726" r:id="rId18"/>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="4400" b="1" i="0" kern="1200">
+        <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="2B2666"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Fira Sans SemiBold" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
-          <a:ea typeface="Fira Sans SemiBold" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2800" b="0" i="0" kern="1200">
+        <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="2B2666"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
-          <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2400" b="0" i="0" kern="1200">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="2B2666"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
-          <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" b="0" i="0" kern="1200">
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="2B2666"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
-          <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1800" b="0" i="0" kern="1200">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="2B2666"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
-          <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1800" b="0" i="0" kern="1200">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="2B2666"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
-          <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
@@ -7150,12580 +5887,16487 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gijn.org/stories/pitch-perfect-an-insiders-tips-for-writing-a-successful-investigative-journalism-grant-proposal/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:cSld>
+  <p:cSld name="Slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="006893"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="Text 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5184027" y="2799801"/>
+            <a:ext cx="3725082" cy="956654"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Artist </a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Artist Support Grant</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Support</a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Application Workshop</a:t>
             </a:r>
-            <a:br>
-[...5 lines deleted...]
-            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="1039" name="Subtitle 2">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="2722790"/>
-            <a:ext cx="3962400" cy="1183581"/>
+            <a:off x="5159313" y="3780608"/>
+            <a:ext cx="3493806" cy="606041"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr>
               <a:lnSpc>
-                <a:spcPct val="100000"/>
+                <a:spcPts val="1979"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Application</a:t>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="12" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>[Date]</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="12" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="en-US"/>
-              <a:t>Workshop</a:t>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="12" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>[Location, Region Details]</a:t>
             </a:r>
           </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1979"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1600" kern="0" spc="12" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...10 lines deleted...]
-          </p:cNvSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Picture 12" descr="NCAC and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2523CE1-79F7-79AF-5F1D-8887C0C6C568}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
           <p:nvPr/>
-        </p:nvSpPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="3811362"/>
-            <a:ext cx="3962400" cy="1183581"/>
+            <a:off x="5160433" y="1360450"/>
+            <a:ext cx="3051133" cy="1192250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...198 lines deleted...]
-      </p:sp>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D622BFC4-3008-F9AA-DA94-723C0D5C6D01}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect t="4007" b="4007"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="-1"/>
+            <a:ext cx="4311129" cy="5143501"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84124AB1-822A-D418-97CE-7FB7DB7B2EA1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F2B16D1-4590-44C0-7E36-96A2E63201BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="473367" y="3180946"/>
+            <a:ext cx="8190756" cy="1136466"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3957"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Scope of funding</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3298" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{680233FC-8CFA-C61D-54FB-DE10064D725E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="475931" y="4413685"/>
+            <a:ext cx="8191500" cy="251259"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1979"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="0" spc="12" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>What the grant will fund</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Group 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4460C80C-C787-4CF7-948C-B5F5219F10CB}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20170"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Rectangle 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BAEA4EF-E7C0-C159-868F-88623B9A2B9C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rectangle 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC834DF4-29D3-B377-4B18-4AE991EAC373}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9951C04D-6325-47FE-60D3-65C763EB86D5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92FC700B-323A-98ED-59D9-21F2F8315097}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24C0AA52-97A0-3A84-A17E-D13178CD5884}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB9B868B-18B6-6443-B1DC-2E1C748D70ED}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23B7D1F2-E4F2-83E1-DF25-2E497070BBA2}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20171"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D847EEE-0742-0A65-FDA9-86F5D355BF27}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{117BA9B1-3EF5-9B7A-D76B-8F33B9655B42}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C86F106D-21C5-8F75-D0BA-27DD600FFDF9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE575306-487A-682E-6EDE-2D2BB9063106}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5741DEB1-112B-5942-874C-3CAD3E37C345}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{398DB458-E727-8678-3E7D-CD90D9CD78E4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="468065308"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62FEC59D-837D-FF9D-E468-BC32FB8CAD59}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4154597E-FA9A-A638-A2BB-B73DDFE012C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1783188"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Completion or presentation of a new work</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DFE2F9C-0231-E50E-1586-B06600BFEEE7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2347139"/>
+            <a:ext cx="4988617" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Cost of resources necessary to complete or present a significant new work. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Examples include: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Purchasing art supplies</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Equipment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Space rental</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95D49DEB-C336-08F9-CA8E-1C70504E4C1D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13936A8C-68D3-5D9C-C5B5-37A805B520CB}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Checkmark in a circle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0F8B588-12D1-532A-CE23-1B77988438AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="1793564"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2050583009"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C767D0B-E57C-EFF3-D866-E9BAF0A1481C}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A4981F3-8614-E7C3-ADF2-B53079CB64CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1646194"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Career promotion	</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0792D0E-611B-B70C-B056-187938F55515}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2210144"/>
+            <a:ext cx="4988617" cy="1547007"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Projects aimed at advertising artists’ work and/or demonstrating their skill level. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Examples include: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Websites</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Portfolios</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Audio-visual documentation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Online presentation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29A636A4-1F7D-723A-137B-C342C732FB06}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04D5D625-4C24-2D18-3544-30C6F0AC773A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Checkmark in a circle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48144E4E-3F97-B546-4970-3967084B807D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="1656570"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3041402155"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D89B0566-BDA3-2A9B-D5D3-45817D46C709}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5188CB0E-EFF6-6BEB-42DA-ABC0F88DBB4C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1884185"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Training</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4242B5D1-55FD-51F8-9F0D-FB91BD405801}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2448136"/>
+            <a:ext cx="4988617" cy="915534"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Costs to attend a class or workshop (in-person or virtual) aimed at either enhancing the artists’ skill level or professional development. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Such as attending a master class or workshop taught by acknowledged authorities in their medium.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CBB582B-53E8-DC79-E3F5-90B9BA0D4F3A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD2FD0B2-B2E4-64A6-2AF7-197367BAB815}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Checkmark in a circle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{011A4480-682B-3B48-D6C8-A29EDB9DC177}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="1894561"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1835529240"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE5CB1A7-2637-2C2A-D12A-BC88AB25AA29}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEE4F7F4-DBF8-9524-E4F0-16CA9F44C37C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1884185"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Travel</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B2BFB10-B442-F085-7AD5-075D2FA0FF43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2448136"/>
+            <a:ext cx="4988617" cy="408871"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Costs of transportation, lodging, and food for training, professional conferences, or research.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31A47306-4E84-BCA2-C819-677DB62EEC92}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E83C6C1-B0D3-C585-8E8B-C2F775D36016}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Checkmark in a circle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F21D2CDA-C68A-BBC4-B7F2-15AB47CF8085}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="1894561"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="135827244"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5CB30E6-73A4-308A-D9A4-FC15AB3514EC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FFFA0F6-C37E-E4F0-EDE6-096A217574AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2014538"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Artists fees</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18EBCB97-93A6-180A-7FCF-739B6E60A3DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2578490"/>
+            <a:ext cx="4988617" cy="130352"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Up to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>50% of grant amount </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>may be used towards artist fees!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{683A6234-28BE-8B5C-C1C2-896FA3E9E33D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7617F42E-629F-188D-7F37-224EE5D903E6}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Checkmark in a circle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D0525F4-E5C8-1CEF-0E84-55435C273707}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="2024914"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1100464662"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3676B9F-4504-2F09-EBAB-2292BB495D71}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D21A4E7F-F9B0-200D-4121-D8CE4511B618}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1731467"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>What the grant will NOT fund</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57AD3138-80CA-E7F2-6197-3E3E20416BFB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2295418"/>
+            <a:ext cx="4988617" cy="1391365"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Scholarships for undergraduate- or graduate-level education</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Projects that support or oppose a particular candidate for public office</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Projects that are exclusive to members of a particular religious faith group</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Non-profit initiatives</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Projects that do not have a direct effect on the applicant’s growth as an artist </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{394CE2BD-4E1B-2ACC-BD5C-4F1B491F87F2}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B97012E-8AA1-C32A-629E-6465A2002B7F}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="A red circle icon with a large X in it">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A5C00B6-A203-4FFF-D8B2-CE8AA5DFA15F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="-1269" t="-2197" r="-997" b="-2469"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178347" y="1731467"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1619564367"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77ABE78F-D1BA-2792-1783-F09D31958875}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEE45DD9-E8C1-8731-8102-F01EA23BEDEC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="473367" y="3180946"/>
+            <a:ext cx="8190756" cy="1136466"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3957"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Evaluation criteria</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3298" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Group 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C99AAD21-8A45-4EF1-33D4-0C4A0994AD75}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20170"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Rectangle 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74ECAA37-83A6-4E03-FC78-1ED2E9499044}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rectangle 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F45EEE0A-BB31-E70D-6A7A-C1EA94C25B09}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{110E4622-6DED-44AF-1654-61B04859BF31}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20705820-6EA1-3A90-5589-7DA8EFC4F9AA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AADF106-A424-17E1-D376-F1F541D1906A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B875A71-CDF9-8B49-934D-A648FD906F2F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6AB691C-2F25-CA88-9DF7-CAABDE043DBC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20171"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D9609FC-637B-34D6-C08F-6D5FEA2BBDCF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49668D3F-EFDF-C01F-FA79-8F4A3E276C71}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96E8EBCC-CB3C-5818-D41B-6C4408B0468A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A69AF5B-01E4-AE0F-14C1-C19442D44BE0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9876B412-FD08-E75F-10A3-1B0A04B3ECE3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E185D327-24C4-3B3C-BA39-9DFB59F497F9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1453047337"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30D509C8-EB4C-8E0B-01EA-27096AEE9413}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EB1F1FE-5ED8-172F-4554-73F08D321BF8}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="-699" t="-1384" r="-200" b="-1881"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178347" y="1731467"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{277991BC-5F0E-FC6F-6076-243099909249}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1731467"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Artistic merit</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3D7CAD4-E4EE-E11C-DCA5-DC5A56C4A0F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2295418"/>
+            <a:ext cx="4988617" cy="400617"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Demonstrated talent in an art form and overall excellence of the artist’s work</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Clear commitment to a career as a practicing professional artist</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDF7F24F-5DC3-E93A-501F-B475D5032748}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5C136A4-D8CC-26F4-7DA0-C8DB4C462E33}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="139117487"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6632B4F-EBA8-5084-6265-B77D9B40C28E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{670B1099-E823-7513-A858-D81740BAEF66}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="-1457" t="1" r="-301" b="-4146"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178347" y="1731467"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7162DF19-4A02-85BB-373B-8CF2727AC662}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1731467"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Project Merit</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60A0C9A8-880E-781E-8823-FE62CC8DA102}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2295418"/>
+            <a:ext cx="4988617" cy="400617"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Benefit of the proposed project to the artist’s professional growth</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Feasibility of the proposed project</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFBE9C93-98B5-76B5-5BEE-6650751AC8CC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C77CC600-9DD9-4F85-A4F2-CC0B3643AC61}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3488661226"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 9">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...7 lines deleted...]
-          </p:cNvPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C40BB1A-6104-AC61-8AF8-6CBF4046C612}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="4529" r="4567"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="0"/>
+            <a:ext cx="4555578" cy="5011454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4859337" y="811352"/>
+            <a:ext cx="3810000" cy="639658"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="5400"/>
-              <a:t>Evaluation criteria</a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>North Carolina Arts Council’s </a:t>
             </a:r>
+            <a:br>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Artist Support Grant</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Text Placeholder 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C1989EA-5E4C-01BE-5195-F2977D0DEAEA}"/>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4857124" y="3427012"/>
+            <a:ext cx="3809926" cy="1240749"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1920"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="0" spc="-12" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Artist Support Grant provides direct support to individual artists for professional and artistic development, either to enhance their skills and abilities to create work, or to improve their business operations and capacity to bring the work to audiences. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8AA7559-A8D1-F775-7B6A-8842FBC1B57B}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFABD93B-60D3-6758-7CB7-60CC48EF72D1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC5AC617-E23B-AAEB-A81B-C38802153F4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="body" idx="1"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="473367" y="3180946"/>
+            <a:ext cx="8190756" cy="1136466"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3957"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The application </a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3298" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Group 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D836F394-3599-36D0-AE3D-188D557A6C8D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20170"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Rectangle 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2A3CA4C-8375-74D4-8497-CF2639FED221}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rectangle 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6B4C005-9E11-FFBB-F650-4C8FF7ABFA21}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A92C8379-619A-E39C-0FE1-BB466D3CD5A8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71E68C63-15ED-19FC-8192-D7C70661A0ED}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CF6E31D-4C2B-B20A-159C-51E67905F52A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C6FFE36-F709-1B2D-8756-6A072A885B5C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD0695E2-D62A-EABE-39CB-8CFADAA12E35}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20171"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C73742C7-736F-85A6-2E65-1ED5755F5E13}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21CBBA93-7FAA-31F7-9DFE-4478257491DD}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8505B530-4712-C880-BAC8-A25D085CEF52}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A048194-6013-AF99-730B-35A5613B05E5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0CF13C6-7421-5820-1EC8-C1376F98185C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C655B440-ECC2-C5BC-23EA-6B29667E8F1B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2469986660"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="952681209"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B80836B3-91DE-BFEA-65A6-27A8D8D152B6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89BEC038-538F-4A4C-0D42-E244FD4B215D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191481" y="1631637"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Project narrative </a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27EDA92E-AB19-D8EF-818C-A5A474E7CCCA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191853" y="2173105"/>
+            <a:ext cx="6786563" cy="1559652"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Your Project Narrative should explain your proposed project and how it will have an impact on your career as an artist. Include a detailed project description:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Describe your project and the proposed use of funds.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Explain what this project will enable you to do that you are unable to do now.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Summarize how this project will advance your career or development as an artist.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0002DF3F-829D-D3FF-5DF0-55FCEB324C91}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4630B500-A53A-C087-1051-59EE56A49F7B}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3460286420"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EF3A169-C0B6-9515-E27A-460DBE5F4389}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33B773D8-B7E8-AB4F-4304-E7833E19A887}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191481" y="1631637"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Your proposal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>is</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> competitive. Make sure it is:</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17AD6153-1BCA-E98E-B399-265C5E35F256}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191853" y="2173105"/>
+            <a:ext cx="6786563" cy="1559652"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Feasible</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Don’t propose a project that seems beyond your capacity either in terms of cost, access, or other factors. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>A logical step for you </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>It should make sense why the workshop tuition, studio equipment, etc. Is relevant and helpful to you at this point in your career. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DCAE803F-9141-92C7-EB54-7D40B5B3C6B0}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D8AB304-ECA2-D1AF-BAF5-72452E71213F}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1556338557"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38D319F0-6830-BAE5-0CEA-34BCAC3E5A55}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49800778-DA33-5564-7F6A-9DD0A12C4B95}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191481" y="1356064"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Project narrative: Additional tips</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AA26EE0-0315-BC2F-7D0B-E73312115231}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191853" y="1897532"/>
+            <a:ext cx="6786563" cy="2248584"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Use simple, declarative sentences, active voice—and get to the point. Observe the space or page limits.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t> Say what you need to say as efficiently as possible.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>The narrative is not an artist statement. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Keep your answers focused on the practical needs and outcomes of your project.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Who, what, when, where, why and how. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>If you find, after you’ve answered the application queries, that you haven’t addressed one or more of the questions above, you might want to revisit your responses.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F660E560-E7FB-48AA-0E25-A9FCEE2B9B1B}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{574949C5-055D-36EE-E2F3-61A26BB2BA42}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1357933126"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46124D5E-2D0A-B2FE-88C4-37522B678FA6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{013E4552-3BAB-58EE-CA27-2C334088A434}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191481" y="1155648"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Budget/Expenses</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Content Placeholder 3" descr="Expenses page in the OPAl grant portal">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{832C8486-F1B5-82DA-9929-8D2FCDCE989F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="28479" t="47461" r="28789" b="24753"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="637783" y="1640910"/>
+            <a:ext cx="7804760" cy="2854735"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7AC9979-6E80-6165-26A6-3ADDEDA5714C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C7CB385-A11B-646B-8AE1-19088FB88982}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2871690085"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9324D8BD-EB90-7C32-8E11-8D836FE62694}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9AA4CF2-7222-080B-AD07-0F82741F0C51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191481" y="1058667"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Budget/Expenses: Provide as much detail as possible</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CC7DC10-E623-AF72-B429-5D6FA5BA0D03}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1219562" y="1578878"/>
+            <a:ext cx="6786563" cy="263777"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" b="1" dirty="0"/>
+              <a:t>Example</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89176DA4-67F3-B713-9A7D-FAD652063BE4}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD2DF24C-71C3-773B-BDF5-CBE57F22FB58}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="Content Placeholder 3" descr="Provide details in your budget expenses, i.e. Mileage (200 miles  @ $0.535 per gallon)">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{654375C3-DBDE-3F54-B10A-3CEA69AEE9B7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="28684" t="55751" r="44632" b="26280"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1098914" y="1848457"/>
+            <a:ext cx="6410249" cy="2428191"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D044C784-AF6A-4E21-FFDC-92E7EB777BAB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1297870" y="2272209"/>
+            <a:ext cx="2041677" cy="233822"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Fira Sans"/>
+              </a:rPr>
+              <a:t>Mileage (200 mi. @ .535)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0BE3C16-6259-7E5D-BE45-9212F6A971FD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6490854" y="2272209"/>
+            <a:ext cx="1051077" cy="233822"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Fira Sans"/>
+              </a:rPr>
+              <a:t>$107</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DBB8646-9B5B-1F42-EE8D-901A0ECB8B75}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1297870" y="2564822"/>
+            <a:ext cx="2622966" cy="261505"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Fira Sans"/>
+              </a:rPr>
+              <a:t>Lodging (4 nights @ $85)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B755592-E82E-DAB2-33A3-C470EBA5A43B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6490854" y="2564823"/>
+            <a:ext cx="1051077" cy="233822"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Fira Sans"/>
+              </a:rPr>
+              <a:t>$340</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A343DA9F-7806-48DD-707A-BED7CF5AB35D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1297870" y="2848843"/>
+            <a:ext cx="2622966" cy="261505"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Fira Sans"/>
+              </a:rPr>
+              <a:t>Meals (5 days @ $35)</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE703C11-0B91-B8C8-2A94-FE604C799419}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6490854" y="2848844"/>
+            <a:ext cx="1051077" cy="233822"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Fira Sans"/>
+              </a:rPr>
+              <a:t>$175</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E837E657-D228-DE9F-43A0-BE211477B4B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6490854" y="3984913"/>
+            <a:ext cx="1051077" cy="233822"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="Fira Sans"/>
+              </a:rPr>
+              <a:t>$622</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3511477188"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEA1C204-9DAA-51C4-A48D-CE94D6872FF7}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D34C392-04BF-FA0A-D26D-E527FB3B5D09}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191481" y="1757846"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Budget/Expenses: Provide supporting documentation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3196829-AE85-7E2C-0B0D-61DE0221A357}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191853" y="2299314"/>
+            <a:ext cx="6786563" cy="1302868"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>For most equipment, airfares, and materials, prices can be found online. For professional services, request an estimate. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Always provide documentation for class, workshop, or conference registration costs.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>If studying with a specific teacher is part of your proposal, explain why it is important to your growth and provide documentation of the teacher’s credentials.  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4367F919-C86C-458F-F75A-69FB9B146944}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81D83D11-B793-6992-3725-56082BC6A24A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3451863755"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{743B28B2-9FCF-EA23-B5CA-E06AB7C7AF5A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C9333BB-76E6-0883-8188-AD70A4D18D0C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191481" y="1155648"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Budget</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" kern="0" spc="-24" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Income</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Content Placeholder 3" descr="the income section of your budget info in the OPAL portal">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{14CAC044-A8CB-9D50-3769-8C2A96F477F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect t="10511" b="4011"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="637783" y="1648691"/>
+            <a:ext cx="7804760" cy="2652990"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA80E22D-E945-633F-2375-1E9C8F21B11D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAC96477-1A9D-BA79-5638-23287F65D24C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2290201701"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3CE138B3-1D8A-00E5-52CD-75E0F14DF1E5}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D16F2354-335D-0B7E-0018-6065A434C3A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191481" y="1993373"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Budget/Income: You are not required to spend your own money! </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0E152C6-BA80-E679-AD69-561719ED497E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191853" y="2534841"/>
+            <a:ext cx="6786563" cy="873377"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>A match is </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>NOT</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t> required</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>But, if you have other other sources of income that will contribute to the budget for the project, include that in the budget sheet.   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7ED01DC-A9AE-1C64-9459-C7B41F27E54C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0BFD059-BB59-0D80-8BF2-9C5B128C54FA}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1101421482"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C601CCC-D029-D33A-DEFA-980531024191}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16E7F25D-0D31-95A4-5743-84480A7F8A8E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="338" r="338"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178347" y="1731467"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{844FEA18-D8F0-BA93-58F0-E18895C5E309}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1731467"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Work sample descriptions and labeling</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{101C9333-3538-2BA0-1337-7B2456A715D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2216728"/>
+            <a:ext cx="4988617" cy="1399308"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>An inventory list of work samples should accompany the work samples you provide.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Work samples should be recent -three years or less. </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>The basic information is specific to each discipline. This will be explained in further detail on the next slides.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E8031ED-4E09-26A5-927C-50B8775DE429}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9DD9B60E-50BC-1D38-F78E-97433016C100}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="595518817"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 5">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Text 0"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1473199" y="304800"/>
-            <a:ext cx="9816841" cy="1333500"/>
+            <a:off x="1191481" y="1130596"/>
+            <a:ext cx="6787307" cy="297173"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4000"/>
-              <a:t>Artistic merit</a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Disciplines</a:t>
             </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191853" y="3263797"/>
+            <a:ext cx="6786563" cy="837903"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>The Artist Support Grant is intended to support a broad range of talented visual, performing, literary, and interdisciplinary artists. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" u="sng" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7" descr="A circular yellow icon depicting a ribbon with a star pinned to it">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C991D110-C1C8-9D23-3E82-C4DC687FACD8}"/>
+          <p:cNvPr id="2" name="Picture 1" descr="Colorful icons of a turntable, a paint palette with brush, abstract brush strokes, a pen writing in a notebook, a camera, a pair of ballet slippers, theater masks, and music notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E329286-F041-C273-7941-7148E1AFF268}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect l="-699" t="-1384" r="-200" b="-1881"/>
+          <a:srcRect l="7804" t="8288" r="7399" b="52252"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1566849" y="2078807"/>
-            <a:ext cx="1592244" cy="1629593"/>
+            <a:off x="1857331" y="1643476"/>
+            <a:ext cx="5429337" cy="1421133"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Content Placeholder 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3782291" y="1993898"/>
-            <a:ext cx="6018934" cy="4197352"/>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-            <a:avLst/>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
           </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
-[...269 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5" descr="A circular blue icon depicting a ribbon with a checkmark on it">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C854B38B-6858-8435-CB87-520ECBBE0C00}"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA28BBA2-2D27-09EF-43D1-A27CCA2DE818}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...2767 lines deleted...]
-        </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId4"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="937447" y="2676696"/>
-[...610 lines deleted...]
-            <a:ext cx="9145573" cy="3633285"/>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
-    <p:extLst>
-[...1000 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1AD0BE8-0868-0B3D-45D3-D777F80D0740}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...33 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A circular icon of a paint palette with a brush">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B15C1C5A-8E20-4A0C-69DE-851360991181}"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{933AAED2-65D8-92BC-6D31-95DF5BFBA5BF}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...8 lines deleted...]
-          <a:stretch/>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="-420" t="-2312" r="-1121" b="-1612"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1957543" y="3266462"/>
-            <a:ext cx="1119044" cy="1119044"/>
+            <a:off x="1178347" y="1731467"/>
+            <a:ext cx="1243841" cy="1273018"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52782A9F-211F-1B9A-9C61-92E2C269BF4B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1731467"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Visual art and craft work samples</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74A012BD-2C5B-ADBB-766D-2F510E91764E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2216728"/>
+            <a:ext cx="4988617" cy="1399308"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Up to 10 images of your work.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Images must be high quality – not blurry or pixelated. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Description</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>In the inventory list, provide the title, date of completion, medium, and dimensions of the work you have uploaded to the application. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72898E42-D511-75DF-6DEE-217C9A510613}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7" descr="A circular icon of colorful paint brush strokes">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D2D4E98-3E67-7815-1329-C80F08615D0F}"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2168445-1E7A-CE4C-B442-37090B24176F}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...7 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1482929" y="2121184"/>
-            <a:ext cx="1119044" cy="1119044"/>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...288 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2617246739"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3464851856"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5AF991CC-B2F7-1DBC-4047-D7C56C50BF5F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C9F517F-FF2D-F2B6-2CDC-9AE1E0245717}"/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B90DE06-B46B-69BA-CC35-EFB8202DD665}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1473199" y="304800"/>
-            <a:ext cx="9816841" cy="1333500"/>
+            <a:off x="2976664" y="1293955"/>
+            <a:ext cx="4988989" cy="297173"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4000"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Music work samples</a:t>
             </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DC3ADA7-B1C9-6060-5462-CE604E1AF36B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1779216"/>
+            <a:ext cx="4988617" cy="2452254"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Documentation of up to three recorded performances. Audio or video samples should not exceed a total time of ten minutes.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Description</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>In the inventory list, include date and location of performance, title of piece, names of conductors, lead performers/musicians, etc. A short summary may also be included. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Composers and songwriters should also submit scores, lyrics, and/or lead sheets, as appropriate.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FBCC68EE-6EFE-BC32-7F6A-C797ED5F74BE}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7" descr="Icon of a spinning record">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CC67287-59DB-315F-0FFB-732F2D7553E1}"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D14649F-42FA-1395-2D0F-E44BA2DE199D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1482929" y="2121184"/>
-            <a:ext cx="1119044" cy="1119044"/>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:grpSp>
         <p:nvGrpSpPr>
-          <p:cNvPr id="7" name="Group 6" descr="Circular icon of musical notes">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBEC5D72-5135-4D0A-C2DF-FFDB17E7F2C5}"/>
+          <p:cNvPr id="9" name="Group 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31E78DB4-700C-7814-A839-9A87F7943BC9}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
-            <a:off x="1839239" y="3252502"/>
-[...2 lines deleted...]
-            <a:chExt cx="1243439" cy="1167444"/>
+            <a:off x="1046480" y="1221339"/>
+            <a:ext cx="1375708" cy="1309216"/>
+            <a:chOff x="1046480" y="1381760"/>
+            <a:chExt cx="1375708" cy="1309216"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr id="9" name="Picture 8" descr="Colorful icons of a turntable, a paint palette with brush, abstract brush strokes, a pen writing in a notebook, a camera, a pair of ballet slippers, theater masks, and music notes">
+            <p:cNvPr id="7" name="Picture 6">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FCEABBE-D156-8123-A8BC-870784BFB429}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D73DCC35-1447-81C9-70A7-3B47478204F0}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvPicPr>
               <a:picLocks noChangeAspect="1"/>
             </p:cNvPicPr>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
-            <a:blip r:embed="rId3">
-[...7 lines deleted...]
-            <a:stretch/>
+            <a:blip r:embed="rId4"/>
+            <a:srcRect l="1862" t="1346" r="1146" b="1"/>
+            <a:stretch>
+              <a:fillRect/>
+            </a:stretch>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
-              <a:off x="1923533" y="3252502"/>
-              <a:ext cx="1159145" cy="1167444"/>
+              <a:off x="1187450" y="1435099"/>
+              <a:ext cx="1234738" cy="1255877"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
           </p:spPr>
         </p:pic>
         <p:sp>
           <p:nvSpPr>
-            <p:cNvPr id="10" name="Rectangle 9">
+            <p:cNvPr id="8" name="Rectangle 7">
               <a:extLst>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74530DF0-AC6A-2E54-FD30-098559123FEA}"/>
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8D37D36-6A00-9109-BD10-407F301D1962}"/>
                 </a:ext>
               </a:extLst>
             </p:cNvPr>
             <p:cNvSpPr/>
             <p:nvPr/>
           </p:nvSpPr>
           <p:spPr>
             <a:xfrm>
-              <a:off x="1839239" y="3252502"/>
-              <a:ext cx="160255" cy="207390"/>
+              <a:off x="1046480" y="1381760"/>
+              <a:ext cx="223520" cy="203200"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
+            <a:solidFill>
+              <a:schemeClr val="bg1"/>
+            </a:solidFill>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
           <p:style>
             <a:lnRef idx="2">
-              <a:schemeClr val="accent6"/>
+              <a:schemeClr val="accent1">
+                <a:shade val="15000"/>
+              </a:schemeClr>
             </a:lnRef>
             <a:fillRef idx="1">
-              <a:schemeClr val="lt1"/>
+              <a:schemeClr val="accent1"/>
             </a:fillRef>
             <a:effectRef idx="0">
-              <a:schemeClr val="accent6"/>
+              <a:schemeClr val="accent1"/>
             </a:effectRef>
             <a:fontRef idx="minor">
-              <a:schemeClr val="dk1"/>
+              <a:schemeClr val="lt1"/>
             </a:fontRef>
           </p:style>
           <p:txBody>
             <a:bodyPr rtlCol="0" anchor="ctr"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="ctr"/>
               <a:endParaRPr lang="en-US"/>
             </a:p>
           </p:txBody>
         </p:sp>
       </p:grpSp>
-      <p:sp>
-[...327 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2660939414"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2082085303"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{258A7DEB-CBEF-46F0-ECF1-3A0E393E6CE1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...33 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A circular icon of a clapboard">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B15C1C5A-8E20-4A0C-69DE-851360991181}"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{815472D8-A615-AD1C-D4F4-5D75A33B9A24}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...8 lines deleted...]
-          <a:stretch/>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="-962" t="-1425" r="-237" b="-2150"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1957543" y="3266462"/>
-            <a:ext cx="1119044" cy="1119044"/>
+            <a:off x="1178347" y="1587088"/>
+            <a:ext cx="1243841" cy="1273018"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B08EBA03-1178-6196-C86A-FCA87EB26ECB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1587088"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Film work samples</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F94E54CD-2A17-6594-BA59-D123BDD47347}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2072349"/>
+            <a:ext cx="4988617" cy="1730804"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Documentation of one or more completed films. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Video clips should not exceed five minutes.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Description</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>In the inventory list, include date of work sample,  title of piece, names and roles of key people, including directors, lead performers/actors, etc. A short summary may also be included.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CABFB008-554C-988D-4B4B-F27A5356BE2E}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7" descr="A circular icon of a photo/film camera">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D2D4E98-3E67-7815-1329-C80F08615D0F}"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A71957E-EA15-ACC9-7199-F1B3B4D6802C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3">
-[...7 lines deleted...]
-          <a:stretch/>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1482929" y="2121184"/>
-            <a:ext cx="1119044" cy="1119044"/>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...306 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1410200158"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="445400812"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06F22175-EC2F-8D3B-15C3-DA38A48971A2}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...33 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="Colorful icons of a turntable, a paint palette with brush, abstract brush strokes, a pen writing in a notebook, a camera, a pair of ballet slippers, theater masks, and music notes">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D142806E-30D1-0287-2D41-387C29C2D89F}"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76E70836-62F0-C3A7-78B8-956998BC27B7}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2">
-[...2 lines deleted...]
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect l="60503" t="21455" r="29069" b="59797"/>
+          <a:srcRect l="4258" r="4258"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1473199" y="2109501"/>
-            <a:ext cx="1130300" cy="1143001"/>
+            <a:off x="1178347" y="1731467"/>
+            <a:ext cx="1243841" cy="1273018"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:grpSp>
-[...159 lines deleted...]
-            <a:spLocks/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B64819E-D122-39EC-1D98-16F577593C64}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3782291" y="1993898"/>
-            <a:ext cx="6420488" cy="4197352"/>
+            <a:off x="2976664" y="1731467"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Dance and performing arts work samples</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3A48FAE-08C7-99C1-1E87-F8FA88285829}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2216728"/>
+            <a:ext cx="4988617" cy="2007800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Documentation of up to three recorded performances. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Videos should not exceed a total time of ten minutes.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Description</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>In the inventory sheet, include date and location of performance, title of piece, names and roles of key people, including choreographers and lead performers/dancers, etc. A short summary may also be included.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C86083D2-FCA5-5E30-7CAB-3CC61562F406}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F932FEB-918C-494A-757C-1174FF80658C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...255 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1620644153"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3833687840"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1AA66E5-940D-5054-9F94-3A3AF0AED1AE}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...136 lines deleted...]
-      </p:grpSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7" descr="Circular icon of a feather quill leaving a trail of writing ink">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D2D4E98-3E67-7815-1329-C80F08615D0F}"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABDD3E3B-8950-87E9-156C-ADFAE52ED022}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill>
-[...8 lines deleted...]
-          <a:stretch/>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="-1216" t="-2743" r="-1539" b="-2423"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1482929" y="2121184"/>
-            <a:ext cx="1119044" cy="1119044"/>
+            <a:off x="1178347" y="1703331"/>
+            <a:ext cx="1243841" cy="1273018"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Content Placeholder 3">
-[...7 lines deleted...]
-            <a:spLocks/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{234ECBDB-6596-3706-E73E-1D85DA97DDBC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3782291" y="1993898"/>
-            <a:ext cx="6420488" cy="4197352"/>
+            <a:off x="2976664" y="1703331"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Writing work samples</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70C1DAD6-7AE7-E2B1-511E-7EADC5D0ADB9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2188591"/>
+            <a:ext cx="4988617" cy="1535141"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Fiction, creative nonfiction, and playwrights may submit no more than 12 pages each of one to two manuscripts. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Poets may submit five to seven poems. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Playwrights may also submit documentation of a recorded performance or staged reading of their plays (videos not to exceed five minutes.)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Inventory list should include title of piece, when published, etc. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAB20828-30BC-9AEE-9E50-A3FEB0D7A05C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2C18744-A510-16B1-F89D-50A091D80F75}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...283 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3620505363"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="163526110"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28001E6D-E3BA-BF96-6667-F5C60B905BDD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C9F517F-FF2D-F2B6-2CDC-9AE1E0245717}"/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92FFCDC4-B81B-F86C-F2DA-93D8A6F7443E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1473199" y="304800"/>
-            <a:ext cx="9816841" cy="1333500"/>
+            <a:off x="0" y="915540"/>
+            <a:ext cx="9143999" cy="350551"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4000"/>
-              <a:t>Support materials – résumés or bios (1/2)</a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Support materials – résumés or bios</a:t>
             </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7501723-C52F-6ECB-5B5E-F22F6699C5E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="993120" y="1428936"/>
+            <a:ext cx="3072443" cy="3199333"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>As a rule, they should be:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Artist résumés</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Focus on your activities as an artist, including exhibitions, performances, readings, screenings, commissions, collections that have acquired your work, publishing history, residencies, articles and reviews of your work, workshops taught or taken, lectures, panels, education, employment, awards, etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Abbreviated</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>A suggested length is two-to-three pages.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF970A2C-E871-7800-8A7C-C629F95656A3}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="A circular icon of a figure of a person with lines indicating text next to them">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C56EA93-E5FD-5A1B-792E-32BA1773D2DD}"/>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91B4668E-CBF8-03C3-7CAD-F1B1E7916DD1}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...8 lines deleted...]
-          <a:stretch/>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1610966" y="2109501"/>
-            <a:ext cx="1539572" cy="1561549"/>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Content Placeholder 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="8" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29B8CD40-B57F-256C-2696-B4B9A354583E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3782291" y="1993898"/>
-            <a:ext cx="6260869" cy="4197352"/>
+            <a:off x="4979964" y="2110152"/>
+            <a:ext cx="3291839" cy="1983545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
-[...3 lines deleted...]
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPct val="130000"/>
               </a:lnSpc>
-              <a:spcBef>
-[...166 lines deleted...]
-              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2200">
-[...6 lines deleted...]
-              <a:t>As a rule, they should be:</a:t>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>If you have limited experience as an artist, focus on your existing artistic achievements in your resume and condense your other work experience into broad background information. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr marL="0" indent="0">
-[...6 lines deleted...]
-              <a:buNone/>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2200" b="1">
-[...6 lines deleted...]
-              <a:t>Artist résumés</a:t>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Make the case that the grant is especially important in taking a meaningful step forward in your artistic career.</a:t>
             </a:r>
-            <a:br>
-[...27 lines deleted...]
-              <a:buNone/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:r>
-[...45 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="10" name="Straight Connector 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00516410-FF11-7C75-F3FE-C057818C343D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4529797" y="1814732"/>
+            <a:ext cx="0" cy="2518117"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent2"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent2"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent2"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2188869979"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3734442822"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6E7514C6-834E-0B2A-1B42-82E2340FDA8B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...33 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A circular icon featuring a person with lines indicating text next to them">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D399870-4DC9-11D7-ABAE-F5E73A689AF8}"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EC0BE6C-2FF2-4E49-42B1-A59FE8DEB59A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2">
-[...6 lines deleted...]
-          <a:srcRect l="-732" t="-1456" r="-732" b="-1456"/>
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="338" r="338"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1610966" y="2109501"/>
-            <a:ext cx="1539572" cy="1561549"/>
+            <a:off x="1178347" y="1337571"/>
+            <a:ext cx="1243841" cy="1273018"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Content Placeholder 3">
-[...7 lines deleted...]
-            <a:spLocks/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{788002B2-95B6-2B84-49CB-90F32E0511DB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3782291" y="1993898"/>
-            <a:ext cx="6670964" cy="4197352"/>
+            <a:off x="2976664" y="1337571"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Letters of Recommendation</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38338697-A08B-F59A-EE32-BBC0DF21E2B0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1822830"/>
+            <a:ext cx="4988617" cy="2472861"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Letters of recommendation are optional and they should always be the least important part of your proposal. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Have qualified references who can speak specifically and enthusiastically about your abilities as an artist.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Consider the following when choosing references:</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>First-hand knowledge of your work as an artist</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Professional credentials (this is not a personal recommendation)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="628650" lvl="1" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>How recent is the reference’s encounter with your work?</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8C71A87-1A1D-70A6-7AE2-27A75E4A910C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEB9A980-0AAC-E794-04A4-0F60734749BB}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...264 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3729525593"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3481007618"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{018BE0B4-FCB8-9EB2-A817-B9EFC6DA3CA6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C9F517F-FF2D-F2B6-2CDC-9AE1E0245717}"/>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1EA1093-BB55-9E7A-D95E-53676BB15E80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1473199" y="304800"/>
-[...44 lines deleted...]
-            <a:ext cx="1539572" cy="1561549"/>
+            <a:off x="473367" y="3180946"/>
+            <a:ext cx="8190756" cy="1136466"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
-      </p:pic>
-[...11 lines deleted...]
-          </p:cNvSpPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3957"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Review</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3298" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FF4D2B3-68DC-7771-3F39-8A876BF09C6D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3792771" y="1993897"/>
-            <a:ext cx="6660483" cy="4414853"/>
+            <a:off x="475931" y="4413685"/>
+            <a:ext cx="8191500" cy="251259"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-[...3 lines deleted...]
-            <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
               <a:lnSpc>
-                <a:spcPct val="90000"/>
+                <a:spcPts val="1979"/>
               </a:lnSpc>
-              <a:spcBef>
-[...165 lines deleted...]
-              </a:spcAft>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="1200" kern="0" spc="12" dirty="0">
                 <a:solidFill>
-                  <a:srgbClr val="2A2666"/>
+                  <a:srgbClr val="006893"/>
                 </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Letters of recommendation are optional and they should always be the least important part of your proposal. </a:t>
+              <a:t>Application checklist</a:t>
             </a:r>
           </a:p>
-          <a:p>
-[...133 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Group 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E629D91-1489-68B7-EFF3-0661DCA7005F}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20170"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Rectangle 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E71B2C0-86A4-4304-DA20-E9FEE95CB126}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rectangle 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D924FC44-F7E4-7CF0-AD34-376B4A39E08A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBCAFB66-CA38-830D-148C-7F146BDAF43F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63831863-548F-3C1D-1B07-6D7BB70EF7DA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{083AC7DB-D6DF-C1FC-A513-66E0600EFF0C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8567BA6-498C-B51D-7809-4A1D11D6FB51}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01A80829-F384-413B-38F5-14EB6826EE1A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20171"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{535BE316-A497-0766-FD85-3F518B913C8C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A0845AD-97F1-9003-AC44-2FC7D36FAB3A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B35E9A96-3A7A-B300-7B79-4319AEA0D9AB}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03E95E99-0BB6-D1DE-5EA2-C0C7B0769465}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2D264B9-661E-B983-F42D-2D0FE6349649}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{960C78E9-8009-25EE-EE09-A782741AC506}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4108579144"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1358904711"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1346E2E3-4698-5916-8DF1-E82415D9298E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...4 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCFFF7A9-10B9-AB3F-CE20-B5A24B119DCC}"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65F3ED98-543A-F6D6-44A1-1054FE8B18B6}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3"/>
+          <a:srcRect l="338" r="338"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178347" y="1205224"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54D99AB9-1EDD-3AB2-D7ED-DEA2724277CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1205224"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
-            <a:normAutofit/>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="1000"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
-              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="0" lang="en-US" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Review</a:t>
+              <a:t>Application checklist</a:t>
             </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Text Placeholder 3">
-[...13 lines deleted...]
-        <p:spPr/>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0743895C-AAEB-7E74-DCA8-B09AD37DAD7A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1690483"/>
+            <a:ext cx="4988617" cy="2472861"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Application profile</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Narrative</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Artist résumé: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Attach an artist résumé that includes education, employment, public presentations of your work, publications, commissions, honors, grant or fellowship awards, and relevant experience. (four pages maximum)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Budget support: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Provide support information for your budget, i.e., cost of materials, price quote on services, etc.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Support materials: </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>You may submit reviews, programs, catalogs, and </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t> other support materials relevant to the project.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Work samples and inventory list of samples provided</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
+              <a:buChar char="q"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68C2F4A5-4FC4-9F26-CC27-66A3BEDB2BB4}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34B8172F-B40A-5E3D-AEAD-158D149CA265}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3869316335"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4172971440"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1EB07C5-CBA0-D4C6-9921-4807108EDEA4}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F9A076A-C02D-14FE-8CFF-C55901A7A33B}"/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39E88FC4-293B-3E8C-7AE8-6CC011A47310}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4859337" y="811352"/>
+            <a:ext cx="3810000" cy="639658"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr">
-            <a:normAutofit/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4000"/>
-              <a:t>Application checklist (1/2)</a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>If you receive a grant</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3DC6E3CB-060F-AFE7-843D-E73E1FE1035C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4857124" y="2057400"/>
+            <a:ext cx="3809926" cy="2610361"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1920"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="0" spc="-12" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>You will enter into a contractual agreement with [arts council name] </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1920"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" kern="0" spc="-12" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1920"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="0" spc="-12" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Promotional and marketing materials for the proposed project must use the N.C. Arts Council logo and credit line.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1920"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" kern="0" spc="-12" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1920"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="0" spc="-12" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Funds must be spent by </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" kern="0" spc="-12" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>June 30, 2027.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1920"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" kern="0" spc="-12" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1920"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="0" spc="-12" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Projects must be completed before </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" kern="0" spc="-12" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>December 31, 2027.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7" descr="A circular icon of a checklist">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{178A01F9-C482-D130-2055-6FDD50963B9E}"/>
+          <p:cNvPr id="2" name="Picture Placeholder 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6F37247-4554-47B2-33ED-451E01327C2A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...3 lines deleted...]
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{837473B0-CC2E-450A-ABE3-18F120FF3D39}">
+                <a1611:picAttrSrcUrl xmlns:a1611="http://schemas.microsoft.com/office/drawing/2016/11/main" r:id="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect l="-521" t="-1243" r="-521" b="-1243"/>
-          <a:stretch/>
+          <a:srcRect l="8571" r="39343"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1610966" y="2109501"/>
-            <a:ext cx="1539572" cy="1561549"/>
+            <a:off x="-1959" y="0"/>
+            <a:ext cx="4555578" cy="5011454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18D9EA7A-D942-BEEE-D340-DE380B3C173C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4C5EAEA-7991-2847-8FC7-985EA9C376D1}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...465 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2479133975"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2852221892"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{603091CC-2CD2-DD61-E0F2-EE73FBFD987C}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Title 7">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{583A034B-E179-F2FD-FFCF-014D1C22ACFF}"/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C78C59F8-2AE0-CEA1-C6F2-41A92920989C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838199" y="909638"/>
-            <a:ext cx="10483736" cy="1325563"/>
+            <a:off x="1191481" y="819605"/>
+            <a:ext cx="6787307" cy="297173"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="ctr"/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>18 Regions Award Artist Support Grants </a:t>
             </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Content Placeholder 4" descr="Map of the 18 regional arts council consortiums that award Artist Support Grants">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57CF8139-B1ED-4281-5A1A-ADC26C5DAD90}"/>
+          <p:cNvPr id="7" name="Content Placeholder 4" descr="Map of the 18 regional arts council consortiums that award Artist Support Grants">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01C05428-9181-FA13-BBB3-D6F8CD4A9ED7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noGrp="1" noChangeAspect="1"/>
+            <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr>
-[...1 lines deleted...]
-          </p:nvPr>
+          <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2"/>
+          <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="719954" y="2156695"/>
-            <a:ext cx="10276398" cy="4401683"/>
+            <a:off x="742578" y="1362114"/>
+            <a:ext cx="7393282" cy="3166760"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAF2434E-6AC1-2543-A694-92B4D557C33A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6465E94-C781-F429-3174-5DA7930ECA03}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3958098022"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3712097306"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B41C235-64ED-7884-982A-8F6018B06697}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...28 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7" descr="A circular icon of a checklist">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{178A01F9-C482-D130-2055-6FDD50963B9E}"/>
+          <p:cNvPr id="2" name="Picture 1" descr="Facebook logo">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42A8562E-866C-46D9-2E38-A6CC5DC680CC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2">
+        <p:blipFill>
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect l="-521" t="-1243" r="-521" b="-1243"/>
-          <a:stretch/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1610966" y="2109501"/>
-            <a:ext cx="1539572" cy="1561549"/>
+            <a:off x="749518" y="2290236"/>
+            <a:ext cx="325462" cy="325462"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Content Placeholder 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8313B6AD-23A3-AD08-61F1-F6BDE1CAB179}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3626434" y="2235201"/>
-            <a:ext cx="7465636" cy="4559302"/>
+            <a:off x="1143252" y="2332047"/>
+            <a:ext cx="1365169" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>@</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>NCArts</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8" descr="Instagram logo">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12DA9596-5FE9-72C9-B1A8-5C78523FA9B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2524466" y="2225718"/>
+            <a:ext cx="491528" cy="491528"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{127250F4-CCD9-7391-2E86-974B0B903CD8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3021479" y="2332901"/>
+            <a:ext cx="1303385" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:noAutofit/>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle>
-[...9 lines deleted...]
-              <a:defRPr sz="2800" kern="1200">
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="tx1"/>
+                  <a:srgbClr val="006893"/>
                 </a:solidFill>
-                <a:latin typeface="+mn-lt"/>
-[...166 lines deleted...]
-                <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t> </a:t>
+              <a:t>@</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2300" b="1">
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="2A2666"/>
+                  <a:srgbClr val="006893"/>
                 </a:solidFill>
-                <a:latin typeface="Fira Sans"/>
-                <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Budget support</a:t>
+              <a:t>NCArtsCouncil</a:t>
             </a:r>
-            <a:br>
-[...2 lines deleted...]
-                <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="YouTube logo">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92ABA4C3-BCFD-DAD0-4A0B-274C69838F46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="711010" y="2821371"/>
+            <a:ext cx="391458" cy="275800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EF27B35-87E7-021B-33F2-07DA57611BFA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143083" y="2804957"/>
+            <a:ext cx="1073509" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
               </a:rPr>
-            </a:br>
-[...8 lines deleted...]
-              <a:t> </a:t>
+              <a:t>@</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="2300">
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0" err="1">
                 <a:solidFill>
-                  <a:srgbClr val="2A2666"/>
+                  <a:srgbClr val="006893"/>
                 </a:solidFill>
-                <a:latin typeface="Fira Sans"/>
-                <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Provide support information for your budget, </a:t>
+              <a:t>NCArts</a:t>
             </a:r>
-            <a:br>
-[...113 lines deleted...]
-            <a:endParaRPr lang="en-US" sz="2300" b="1">
+            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
               <a:solidFill>
-                <a:srgbClr val="2A2666"/>
+                <a:srgbClr val="006893"/>
               </a:solidFill>
-              <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
-              <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...55 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
-    </p:spTree>
-[...34 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A2D373F-EBC0-1468-E947-247BB65F38E1}"/>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C6622B2-5F61-AB48-E786-5B8E86C05361}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="473367" y="3814856"/>
+            <a:ext cx="8190756" cy="502555"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
-[...28 lines deleted...]
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3957"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:buClr>
-[...1 lines deleted...]
-              </a:buClr>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="en-US" sz="2800">
-                <a:latin typeface="Fira Sans"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>You will enter into a contractual agreement with </a:t>
+              <a:t>Thank you</a:t>
             </a:r>
-            <a:r>
-[...27 lines deleted...]
-              <a:latin typeface="Fira Sans"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3298" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
-          <a:p>
-[...132 lines deleted...]
-          </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Group 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD8B7EAD-D03E-62D8-3F18-3269E37351A5}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20170"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Rectangle 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1676961-71ED-61F2-26B9-4FF9EEB832D2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rectangle 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A54D38B8-D686-FBDB-D70B-0C5B47653C4D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F73234DF-754C-4110-4B1A-557C5B510442}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAB264EB-158F-B3A3-CB58-35C9C7383B8B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D854073-86C1-3B2C-F8F8-E9E2B5EE20FA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1EB92F2-2DD0-E710-A0BB-224B61D91A63}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAC4E16E-2B7A-D2F8-CD59-F53E895C5873}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="473223" y="420028"/>
+            <a:ext cx="3462764" cy="1353097"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{657861BF-CC9E-6C8D-8915-E39A1AA09301}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20171"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{070486D5-957B-A8FA-6EFA-784706BA84D7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDC1D51D-E4EA-CAFD-001E-16BCC4BA4E62}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A4A5E45-18BD-7AAA-7999-1582B1649AD9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{137D0888-091E-4F8E-A4D0-B076D4D962A2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2070FF9-72EF-89B8-143D-EB83A987D145}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B2FB8F9-83D7-D5EC-1845-731932287487}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3638245243"/>
-[...57 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1826851758"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="874476217"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1571B198-E3BA-0D98-AA3B-707A6C1B9CB3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B18D39AC-1420-1495-F514-003C0B31638B}"/>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6CAE9B4-7412-044D-43C8-20C20E8FCF5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="473367" y="3180946"/>
+            <a:ext cx="8190756" cy="1136466"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3957"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000"/>
-              <a:t>Eligibility for application</a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Eligibility for </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US"/>
+            <a:br>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>application</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3298" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Group 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1878660A-1078-18B8-C444-68128E99558D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20170"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Rectangle 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D76A6347-34E7-5B7F-1223-1894CBD5444A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rectangle 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D2547C7-0B8C-3F47-C1FE-D3E0675475E2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED006B1A-66E9-577A-531B-2182F4ACEAEA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A87976B-6FE6-3E75-E6EB-7B0F788E1192}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A0C3E87-B832-77AB-E9F0-C0C800D51DB8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70568737-7E1F-FE38-B750-C09466A93138}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A169EEE7-565A-F5BB-3FBD-6EE21623CEAD}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20171"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F2D66B4-3666-A2F6-12DB-5A249F69A75D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{936188C3-64CD-9426-9E33-7C9918EBD60A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12605C72-9FA8-5A86-3872-2244C8059D1F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65DAFA1A-56AE-CE64-E0A5-10BE4AED1A43}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B2C1A5A-E42A-F636-CBEA-CBDB3144E984}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41CF40D1-BA25-04BE-D60D-B5C7EF2C494E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4231771625"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1718458400"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5332F69C-81B6-7752-4D26-6D05C88A08A0}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Title 1">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90C55AC7-27CF-65FB-6DC4-0E4ACD7FB0D8}"/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2683C357-694D-EB99-9689-4A1B9A15A41E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1473199" y="304800"/>
-            <a:ext cx="9816841" cy="1333500"/>
+            <a:off x="2976664" y="1765994"/>
+            <a:ext cx="4988989" cy="297173"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:normAutofit/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="4000"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Emerging and established artists</a:t>
             </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB72C913-77A1-F220-80A9-F68EF7D43C99}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2262981"/>
+            <a:ext cx="4988617" cy="713683"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Eligible candidates may be either emerging or established artists. Applicants should demonstrate a commitment to spending a significant portion of their time on their work as artists. </a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="Checkmark in a circle">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0E167F9-6059-7317-2A0E-653FF4EE6997}"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7F095B1-CFA4-EE3F-6305-3825DFF152F1}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1566849" y="2383607"/>
-            <a:ext cx="1592244" cy="1629593"/>
+            <a:off x="1178346" y="1779370"/>
+            <a:ext cx="1243841" cy="1273018"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Content Placeholder 3">
-[...8 lines deleted...]
-          </p:cNvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3022BCC-750C-5528-9825-CF7698645D7A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3782290" y="2298697"/>
-            <a:ext cx="6957427" cy="3384927"/>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C90588C0-DA83-DF15-D6D5-D920A67FD9AF}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...189 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3169321891"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="510790272"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1127D725-9D9E-D49D-F55F-88BF81902A88}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...33 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7" descr="Checkmark in a circle">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B1FD9CA-7341-30AF-6030-3553EB277914}"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59A3BA12-3FEB-DAAE-5FB7-3B1C1BF2192C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1566849" y="2078807"/>
-            <a:ext cx="1592244" cy="1629593"/>
+            <a:off x="1178346" y="1577242"/>
+            <a:ext cx="1243841" cy="1273018"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Content Placeholder 3">
-[...7 lines deleted...]
-            <a:spLocks/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0566C9EC-25A4-1AE6-3CD4-468EAA675D12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3782291" y="1993898"/>
-            <a:ext cx="7333944" cy="4559302"/>
+            <a:off x="2976664" y="1468821"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Individuals and groups</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{737355C5-86B0-5E69-6C7A-87499EFA5E8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2032771"/>
+            <a:ext cx="4988617" cy="1755673"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Individuals and Artist Collectives</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Both individual artists and small, unincorporated groups of collaborating artists are eligible to apply.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>All members of a collaborating team must be North Carolina residents, live in the region where they are applying, and meet the other eligibility requirements. Résumés documenting residence from all team members should be included with the application.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BED8E045-3336-98AF-FA8E-66D5F86D3871}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD64245C-2308-8F6B-6A88-12AFA4058394}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...256 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3363880576"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3553427066"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EBA07DD-B105-BF27-7D27-EB8D39E044C6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...33 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="Picture 7" descr="Checkmark in a circle">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44DC7CCF-6CEF-5526-C821-0605C5C2A536}"/>
+          <p:cNvPr id="2" name="Picture 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC8FB06B-ED04-0125-AC5C-1EDE871C2BDC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1566849" y="2078807"/>
-            <a:ext cx="1592244" cy="1629593"/>
+            <a:off x="1178346" y="1479197"/>
+            <a:ext cx="1243841" cy="1273018"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Content Placeholder 3">
-[...7 lines deleted...]
-            <a:spLocks/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53CFF1B0-A8C6-0343-29CE-B560516F5FC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3782290" y="1993898"/>
-            <a:ext cx="7495309" cy="4559302"/>
+            <a:off x="2976664" y="1468821"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Residency</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A410DA21-7A61-1064-874C-C27BE0807232}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2032772"/>
+            <a:ext cx="4988617" cy="1344736"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Artists should have lived in the region where they are applying continuously for at least one year prior to the consortium’s application deadline. An applicant must be at least 18 years old and either a U.S. citizen or a lawful permanent resident. Proof of residence and status may be required by the consortium. Artists who live in more than one region should apply only where they spend the majority of the year.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{076E1857-54DE-F94B-4C7D-939059D58291}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4624CEC-1594-BF82-AF78-7AB2FEAC7B51}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...189 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1497777847"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="639816078"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB03B440-FAFC-FDD0-A16C-928A418A9E52}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...33 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="7" name="Picture 6" descr="A red circle icon with a large X in it">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{183CE7E4-D506-50D6-3906-D5C925E4A697}"/>
+          <p:cNvPr id="8" name="Picture 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA8CFB40-BDE9-50A1-6BCC-98473CB43446}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId2">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect l="-1269" t="-2197" r="-997" b="-2469"/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1566849" y="2078807"/>
-            <a:ext cx="1592244" cy="1629593"/>
+            <a:off x="1178347" y="1021348"/>
+            <a:ext cx="1243841" cy="1273018"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Content Placeholder 3">
-[...7 lines deleted...]
-            <a:spLocks/>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96E2F403-3271-8541-AA10-DADA9B6AEE20}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3532094" y="1822895"/>
-            <a:ext cx="8068235" cy="4844641"/>
+            <a:off x="2976664" y="1021348"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Who are NOT eligible</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6330728-DF95-B4B4-75E1-1854B2F504C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1585299"/>
+            <a:ext cx="4988617" cy="2879418"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Multiple awards</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Artists who are sole proprietors of organizations that have already received funding for FY 2026-27 from the NC Arts Council are ineligible to apply.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Conflict of interest</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Current board and staff members of the participating partner organizations and their family members are not eligible to apply for the award.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Students</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>The Artist Support Grant is intended for adult, non-student artists. Artists enrolled full-time in undergraduate or associate degree-granting programs may not apply for the grant. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B732F5AD-37FC-6AD4-3B60-D4466CBC5EA6}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCACF7C3-4950-CCCE-3144-C8B2A978E211}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
-        <p:txBody>
-[...332 lines deleted...]
-      </p:sp>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3991325150"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2654549784"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Office Theme">
-[...293 lines deleted...]
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
@@ -19968,82 +22612,386 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="NCAC x DNCR PowerPoint Template 3-2026" id="{D682FF5D-CB96-354D-B6B8-9F2ECAC4499C}" vid="{27DC0A5C-1D48-474A-8DAF-D3083728AC0E}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bf525fb-8aec-463c-8437-5573e00e06f0" xmlns:ns3="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="171de61a566244e7eae4c215e5cc5843" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C81A7BE11EB38E4299DD6EA58AED5D3F" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56dbcdac58d279d5a5bacc59cba3c70d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bf525fb-8aec-463c-8437-5573e00e06f0" xmlns:ns3="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="081a60fffdd29b530f4892815ce79bdd" ns2:_="" ns3:_="">
     <xsd:import namespace="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <xsd:import namespace="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -20238,178 +23186,202 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9bf525fb-8aec-463c-8437-5573e00e06f0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FDF2213-B350-4E91-A8E0-BAAEEAA725B1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18D090DD-868D-49EF-B586-F7D5B97B169E}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
-    <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE21E0D7-7281-459A-ADBB-0D07DFFA051F}">
-[...18 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2236D6F9-1B0E-4544-B02B-CCDB99D769F4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9136CB6-7865-4B10-B855-D3F24A83EFBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F91D315-1E75-4EF8-B2F1-A39B7D4ACCBF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
-[...3 lines deleted...]
-  <Notes>0</Notes>
+  <Template>NCACxDNCR-PowerPoint-Template-3-2026</Template>
+  <TotalTime></TotalTime>
+  <Words>1817</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
+  <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
+  <Paragraphs>224</Paragraphs>
+  <Slides>40</Slides>
+  <Notes>40</Notes>
   <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>42</vt:i4>
+        <vt:i4>40</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="43" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Artist  Support Grant</vt:lpstr>
+    <vt:vector size="44" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Fira Sans</vt:lpstr>
+      <vt:lpstr>Wingdings</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>Artist Support Grant Application Workshop</vt:lpstr>
       <vt:lpstr>North Carolina Arts Council’s  Artist Support Grant</vt:lpstr>
       <vt:lpstr>Disciplines</vt:lpstr>
       <vt:lpstr>18 Regions Award Artist Support Grants </vt:lpstr>
-      <vt:lpstr>Eligibility for application</vt:lpstr>
+      <vt:lpstr>Eligibility for  application</vt:lpstr>
       <vt:lpstr>Emerging and established artists</vt:lpstr>
       <vt:lpstr>Individuals and groups</vt:lpstr>
       <vt:lpstr>Residency</vt:lpstr>
       <vt:lpstr>Who are NOT eligible</vt:lpstr>
-      <vt:lpstr>Evaluation criteria</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Project Merit</vt:lpstr>
       <vt:lpstr>Scope of funding</vt:lpstr>
       <vt:lpstr>Completion or presentation of a new work</vt:lpstr>
       <vt:lpstr>Career promotion </vt:lpstr>
       <vt:lpstr>Training</vt:lpstr>
       <vt:lpstr>Travel</vt:lpstr>
       <vt:lpstr>Artists fees</vt:lpstr>
       <vt:lpstr>What the grant will NOT fund</vt:lpstr>
-      <vt:lpstr>The Application </vt:lpstr>
-[...7 lines deleted...]
-      <vt:lpstr>Budget</vt:lpstr>
+      <vt:lpstr>Evaluation criteria</vt:lpstr>
+      <vt:lpstr>Artistic merit</vt:lpstr>
+      <vt:lpstr>Project Merit</vt:lpstr>
+      <vt:lpstr>The application </vt:lpstr>
+      <vt:lpstr>Project narrative </vt:lpstr>
+      <vt:lpstr>Your proposal is competitive. Make sure it is:</vt:lpstr>
+      <vt:lpstr>Project narrative: Additional tips</vt:lpstr>
+      <vt:lpstr>Budget/Expenses</vt:lpstr>
+      <vt:lpstr>Budget/Expenses: Provide as much detail as possible</vt:lpstr>
+      <vt:lpstr>Budget/Expenses: Provide supporting documentation</vt:lpstr>
+      <vt:lpstr>Budget/Income</vt:lpstr>
+      <vt:lpstr>Budget/Income: You are not required to spend your own money! </vt:lpstr>
       <vt:lpstr>Work sample descriptions and labeling</vt:lpstr>
       <vt:lpstr>Visual art and craft work samples</vt:lpstr>
       <vt:lpstr>Music work samples</vt:lpstr>
       <vt:lpstr>Film work samples</vt:lpstr>
       <vt:lpstr>Dance and performing arts work samples</vt:lpstr>
       <vt:lpstr>Writing work samples</vt:lpstr>
-      <vt:lpstr>Support materials – résumés or bios (1/2)</vt:lpstr>
-      <vt:lpstr>Support materials – résumés or bios (2/2)</vt:lpstr>
+      <vt:lpstr>Support materials – résumés or bios</vt:lpstr>
       <vt:lpstr>Letters of Recommendation</vt:lpstr>
       <vt:lpstr>Review</vt:lpstr>
-      <vt:lpstr>Application checklist (1/2)</vt:lpstr>
-      <vt:lpstr>Application checklist (2/2)</vt:lpstr>
+      <vt:lpstr>Application checklist</vt:lpstr>
       <vt:lpstr>If you receive a grant</vt:lpstr>
-      <vt:lpstr>Questions?   </vt:lpstr>
+      <vt:lpstr>Thank you</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>NC user</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PowerPoint Presentation</dc:title>
-  <dc:creator>McCallum, Brenna</dc:creator>
+  <dc:title/>
+  <dc:subject>PptxGenJS Presentation</dc:subject>
+  <dc:creator>Chang, Ai-Ling</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C81A7BE11EB38E4299DD6EA58AED5D3F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>