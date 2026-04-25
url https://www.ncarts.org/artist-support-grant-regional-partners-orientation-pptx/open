--- v0 (2026-01-07)
+++ v1 (2026-04-25)
@@ -1,172 +1,162 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="emf" ContentType="image/x-emf"/>
-  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
-  <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" embedTrueTypeFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483708" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId35"/>
+    <p:notesMasterId r:id="rId34"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="333" r:id="rId5"/>
-[...28 lines deleted...]
-    <p:sldId id="347" r:id="rId34"/>
+    <p:sldId id="257" r:id="rId5"/>
+    <p:sldId id="264" r:id="rId6"/>
+    <p:sldId id="260" r:id="rId7"/>
+    <p:sldId id="359" r:id="rId8"/>
+    <p:sldId id="305" r:id="rId9"/>
+    <p:sldId id="361" r:id="rId10"/>
+    <p:sldId id="360" r:id="rId11"/>
+    <p:sldId id="358" r:id="rId12"/>
+    <p:sldId id="364" r:id="rId13"/>
+    <p:sldId id="365" r:id="rId14"/>
+    <p:sldId id="366" r:id="rId15"/>
+    <p:sldId id="367" r:id="rId16"/>
+    <p:sldId id="368" r:id="rId17"/>
+    <p:sldId id="369" r:id="rId18"/>
+    <p:sldId id="370" r:id="rId19"/>
+    <p:sldId id="371" r:id="rId20"/>
+    <p:sldId id="372" r:id="rId21"/>
+    <p:sldId id="373" r:id="rId22"/>
+    <p:sldId id="374" r:id="rId23"/>
+    <p:sldId id="375" r:id="rId24"/>
+    <p:sldId id="376" r:id="rId25"/>
+    <p:sldId id="377" r:id="rId26"/>
+    <p:sldId id="378" r:id="rId27"/>
+    <p:sldId id="379" r:id="rId28"/>
+    <p:sldId id="380" r:id="rId29"/>
+    <p:sldId id="381" r:id="rId30"/>
+    <p:sldId id="382" r:id="rId31"/>
+    <p:sldId id="383" r:id="rId32"/>
+    <p:sldId id="345" r:id="rId33"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000"/>
-[...16 lines deleted...]
-  </p:embeddedFontLst>
+  <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
+  <p:notesSz cx="5143500" cy="9144000"/>
   <p:defaultTextStyle>
-    <a:defPPr>
-[...1 lines deleted...]
-    </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
@@ -216,238 +206,576 @@
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
-      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-[...13 lines deleted...]
-      <p15:notesGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
-<file path=ppt/authors.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
-  <p:showPr showNarration="1">
-[...15 lines deleted...]
-  </p:showPr>
   <p:clrMru>
-    <a:srgbClr val="2A2666"/>
-[...8 lines deleted...]
-    <a:srgbClr val="4A7DBA"/>
+    <a:srgbClr val="006893"/>
+    <a:srgbClr val="F7964C"/>
+    <a:srgbClr val="FEFFF1"/>
+    <a:srgbClr val="FFFFEE"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
-      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
-      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
-    <p1510:client id="{3B7F833F-08C8-C790-4B45-0E0C8D727534}" v="17" dt="2025-02-21T23:36:58.632"/>
+    <p1510:client id="{FC744BAE-9BA0-4100-8283-F0869DD71AE3}" v="1" dt="2026-04-01T21:26:05.925"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="14297" autoAdjust="0"/>
-    <p:restoredTop sz="94672"/>
+    <p:restoredLeft sz="16979" autoAdjust="0"/>
+    <p:restoredTop sz="95552" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
-    <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr varScale="1">
+    <p:cSldViewPr snapToGrid="0" snapToObjects="1">
+      <p:cViewPr>
         <p:scale>
-          <a:sx n="78" d="100"/>
-          <a:sy n="78" d="100"/>
+          <a:sx n="98" d="100"/>
+          <a:sy n="98" d="100"/>
         </p:scale>
-        <p:origin x="912" y="62"/>
+        <p:origin x="72" y="360"/>
       </p:cViewPr>
-      <p:guideLst>
-[...2 lines deleted...]
-      </p:guideLst>
+      <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
-      <p:origin x="0" y="-5416"/>
+      <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
-  <p:notesViewPr>
-[...10 lines deleted...]
-  </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.fntdata"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId50" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.fntdata"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId49" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.fntdata"/><Relationship Id="rId48" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.fntdata"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId40" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="Wilder, Leigh" userId="S::leighann.wilder@dncr.nc.gov::86d499e1-76ca-4381-a960-64cc29a71e76" providerId="AD" clId="Web-{3B7F833F-08C8-C790-4B45-0E0C8D727534}"/>
-[...1 lines deleted...]
-      <pc:chgData name="Wilder, Leigh" userId="S::leighann.wilder@dncr.nc.gov::86d499e1-76ca-4381-a960-64cc29a71e76" providerId="AD" clId="Web-{3B7F833F-08C8-C790-4B45-0E0C8D727534}" dt="2025-02-21T23:36:58.632" v="16" actId="20577"/>
+    <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}"/>
+    <pc:docChg chg="undo custSel modSld">
+      <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:32:04.333" v="64" actId="13244"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp">
-        <pc:chgData name="Wilder, Leigh" userId="S::leighann.wilder@dncr.nc.gov::86d499e1-76ca-4381-a960-64cc29a71e76" providerId="AD" clId="Web-{3B7F833F-08C8-C790-4B45-0E0C8D727534}" dt="2025-02-21T23:36:35.461" v="11" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:25:51.613" v="3" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="1514417102" sldId="301"/>
+          <pc:sldMk cId="0" sldId="260"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:25:51.613" v="3" actId="13244"/>
+          <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1514417102" sldId="301"/>
-[...5 lines deleted...]
-          <ac:spMkLst>
+            <pc:sldMk cId="0" sldId="260"/>
+            <ac:picMk id="2" creationId="{3E329286-F041-C273-7941-7148E1AFF268}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:25:48.190" v="2" actId="962"/>
+          <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="1514417102" sldId="301"/>
-[...2 lines deleted...]
-        </pc:spChg>
+            <pc:sldMk cId="0" sldId="260"/>
+            <ac:picMk id="5" creationId="{DA28BBA2-2D27-09EF-43D1-A27CCA2DE818}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="modSp">
-        <pc:chgData name="Wilder, Leigh" userId="S::leighann.wilder@dncr.nc.gov::86d499e1-76ca-4381-a960-64cc29a71e76" providerId="AD" clId="Web-{3B7F833F-08C8-C790-4B45-0E0C8D727534}" dt="2025-02-21T23:36:58.632" v="16" actId="20577"/>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:54.100" v="43" actId="13244"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="3991325150" sldId="306"/>
+          <pc:sldMk cId="0" sldId="264"/>
         </pc:sldMkLst>
-        <pc:spChg chg="mod">
-[...1 lines deleted...]
-          <ac:spMkLst>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:54.100" v="43" actId="13244"/>
+          <ac:picMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="3991325150" sldId="306"/>
-[...2 lines deleted...]
-        </pc:spChg>
+            <pc:sldMk cId="0" sldId="264"/>
+            <ac:picMk id="2" creationId="{1C40BB1A-6104-AC61-8AF8-6CBF4046C612}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:26:14.335" v="8" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="875227687" sldId="358"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:26:14.335" v="8" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="875227687" sldId="358"/>
+            <ac:picMk id="5" creationId="{97D2095C-0CD1-452E-AC1D-6DB8206E01C3}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:25:56.937" v="5" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3712097306" sldId="359"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:25:54.820" v="4" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3712097306" sldId="359"/>
+            <ac:picMk id="5" creationId="{A6465E94-C781-F429-3174-5DA7930ECA03}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:25:56.937" v="5" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3712097306" sldId="359"/>
+            <ac:picMk id="7" creationId="{01C05428-9181-FA13-BBB3-D6F8CD4A9ED7}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:26:05.924" v="7" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3781030120" sldId="361"/>
+        </pc:sldMkLst>
+        <pc:graphicFrameChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:26:05.924" v="7" actId="13244"/>
+          <ac:graphicFrameMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3781030120" sldId="361"/>
+            <ac:graphicFrameMk id="9" creationId="{2DEF994A-D1CE-5971-EB2B-9ABF923210D6}"/>
+          </ac:graphicFrameMkLst>
+        </pc:graphicFrameChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:26:03.958" v="6" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3781030120" sldId="361"/>
+            <ac:picMk id="5" creationId="{58EF9608-DACB-ED04-20B5-62130C8612C6}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:25:32.282" v="0" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2471767883" sldId="364"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:25:32.282" v="0" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2471767883" sldId="364"/>
+            <ac:picMk id="5" creationId="{68308768-E91E-44FA-BF43-243F9B6C397A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:25:40.252" v="1" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="910094245" sldId="365"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:25:40.252" v="1" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="910094245" sldId="365"/>
+            <ac:picMk id="5" creationId="{648BBE66-DBE9-2218-6B68-243F0489142D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:26:22.429" v="9" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1909321029" sldId="366"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:26:22.429" v="9" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1909321029" sldId="366"/>
+            <ac:picMk id="5" creationId="{7F74175D-07C6-D617-BBFF-A5631CD77750}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:31:11.058" v="61" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="510790272" sldId="368"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:31:11.058" v="61" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="510790272" sldId="368"/>
+            <ac:picMk id="2" creationId="{E7F095B1-CFA4-EE3F-6305-3825DFF152F1}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:26:27.269" v="10" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="510790272" sldId="368"/>
+            <ac:picMk id="5" creationId="{C90588C0-DA83-DF15-D6D5-D920A67FD9AF}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:31:26.561" v="62" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3553427066" sldId="369"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:31:26.561" v="62" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3553427066" sldId="369"/>
+            <ac:picMk id="2" creationId="{59A3BA12-3FEB-DAAE-5FB7-3B1C1BF2192C}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:26:37.243" v="12" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3553427066" sldId="369"/>
+            <ac:picMk id="5" creationId="{AD64245C-2308-8F6B-6A88-12AFA4058394}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:31:40.725" v="63" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="639816078" sldId="370"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:31:40.725" v="63" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="639816078" sldId="370"/>
+            <ac:picMk id="2" creationId="{AC8FB06B-ED04-0125-AC5C-1EDE871C2BDC}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:26:47.340" v="14" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="639816078" sldId="370"/>
+            <ac:picMk id="5" creationId="{F4624CEC-1594-BF82-AF78-7AB2FEAC7B51}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:32:04.333" v="64" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2654549784" sldId="371"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:27:41.736" v="20" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2654549784" sldId="371"/>
+            <ac:picMk id="5" creationId="{BCACF7C3-4950-CCCE-3144-C8B2A978E211}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:32:04.333" v="64" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2654549784" sldId="371"/>
+            <ac:picMk id="8" creationId="{BA8CFB40-BDE9-50A1-6BCC-98473CB43446}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:56.608" v="59" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="2050583009" sldId="373"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:56.448" v="58" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2050583009" sldId="373"/>
+            <ac:picMk id="2" creationId="{F0F8B588-12D1-532A-CE23-1B77988438AC}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:56.608" v="59" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="2050583009" sldId="373"/>
+            <ac:picMk id="5" creationId="{13936A8C-68D3-5D9C-C5B5-37A805B520CB}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:56.270" v="57" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3041402155" sldId="374"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:56.105" v="56" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3041402155" sldId="374"/>
+            <ac:picMk id="2" creationId="{48144E4E-3F97-B546-4970-3967084B807D}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:56.270" v="57" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3041402155" sldId="374"/>
+            <ac:picMk id="5" creationId="{04D5D625-4C24-2D18-3544-30C6F0AC773A}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:55.942" v="55" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1835529240" sldId="375"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:55.762" v="54" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1835529240" sldId="375"/>
+            <ac:picMk id="2" creationId="{011A4480-682B-3B48-D6C8-A29EDB9DC177}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:55.942" v="55" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1835529240" sldId="375"/>
+            <ac:picMk id="5" creationId="{AD2FD0B2-B2E4-64A6-2AF7-197367BAB815}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:55.612" v="53" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="135827244" sldId="376"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:55.446" v="52" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="135827244" sldId="376"/>
+            <ac:picMk id="2" creationId="{F21D2CDA-C68A-BBC4-B7F2-15AB47CF8085}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:55.612" v="53" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="135827244" sldId="376"/>
+            <ac:picMk id="5" creationId="{4E83C6C1-B0D3-C585-8E8B-C2F775D36016}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:55.298" v="51" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1100464662" sldId="377"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:55.134" v="50" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1100464662" sldId="377"/>
+            <ac:picMk id="2" creationId="{0D0525F4-E5C8-1CEF-0E84-55435C273707}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:55.298" v="51" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1100464662" sldId="377"/>
+            <ac:picMk id="5" creationId="{7617F42E-629F-188D-7F37-224EE5D903E6}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:54.978" v="49" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="1619564367" sldId="378"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:54.978" v="49" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1619564367" sldId="378"/>
+            <ac:picMk id="5" creationId="{7B97012E-8AA1-C32A-629E-6465A2002B7F}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:54.829" v="48" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1619564367" sldId="378"/>
+            <ac:picMk id="8" creationId="{5A5C00B6-A203-4FFF-D8B2-CE8AA5DFA15F}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:54.681" v="47" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="139117487" sldId="380"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:54.681" v="47" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="139117487" sldId="380"/>
+            <ac:picMk id="2" creationId="{5EB1F1FE-5ED8-172F-4554-73F08D321BF8}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:54.538" v="46" actId="13244"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3488661226" sldId="381"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="ord">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:54.538" v="46" actId="13244"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3488661226" sldId="381"/>
+            <ac:picMk id="7" creationId="{670B1099-E823-7513-A858-D81740BAEF66}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:54.391" v="45" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="4157821451" sldId="382"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:54.391" v="45" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="4157821451" sldId="382"/>
+            <ac:picMk id="5" creationId="{83398AAC-3650-C338-95F9-72B4A50E14D7}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+      </pc:sldChg>
+      <pc:sldChg chg="modSp mod">
+        <pc:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:54.249" v="44" actId="962"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="793085707" sldId="383"/>
+        </pc:sldMkLst>
+        <pc:picChg chg="mod">
+          <ac:chgData name="Chang, Ai-Ling" userId="283b28d8-91dd-456e-8554-4ef0384fe258" providerId="ADAL" clId="{CB3B86EC-C332-4BFB-8301-5C3FAAD929D3}" dt="2026-04-01T21:30:54.249" v="44" actId="962"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="793085707" sldId="383"/>
+            <ac:picMk id="5" creationId="{D675B5F6-054C-F10E-6136-E6CAF27F1870}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/accent5_2">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="accent5" pri="11200"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent5"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
@@ -1176,78 +1504,78 @@
     </dgm:txFillClrLst>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
 </dgm:colorsDef>
 </file>
 
 <file path=ppt/diagrams/data1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{3D33FC8C-EE38-0447-8814-716A22A5393F}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4" loCatId="" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/simple1" qsCatId="simple" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/accent5_2" csCatId="accent5" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{0199423E-0F21-FC4F-85BE-67937F7C3D7B}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr>
         <a:ln>
           <a:solidFill>
-            <a:srgbClr val="0D9DDB"/>
+            <a:srgbClr val="006893"/>
           </a:solidFill>
         </a:ln>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr marL="17463" indent="-17463" algn="l">
             <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:buNone/>
             <a:tabLst/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" dirty="0">
+            <a:rPr lang="en-US" sz="1200" dirty="0">
               <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>N.C. Arts Council and regional consortiums announce the awardees statewide</a:t>
+            <a:t>NC Arts Council and regional consortiums announce the awardees statewide</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{302702F5-5D10-D843-8ACA-CA9D6F5A16B4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
-          <a:srgbClr val="0D9DDB"/>
+          <a:srgbClr val="006893"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
             <a:t>March - June</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{120A71F8-6169-534C-B113-B62281DE29B2}" type="sibTrans" cxnId="{BA1C303E-55BB-BD44-9352-941322C17399}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
@@ -1269,127 +1597,124 @@
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{944D759C-C1B3-824C-A3CB-CF809262EBCA}" type="parTrans" cxnId="{74DE9AF1-B98B-4F44-9B39-A25E6B90990D}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CB2C9CD9-E92B-AF4A-9784-0A93E5A37CD9}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr>
         <a:ln>
           <a:solidFill>
-            <a:srgbClr val="0D9DDB"/>
+            <a:srgbClr val="006893"/>
           </a:solidFill>
         </a:ln>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" dirty="0">
+            <a:rPr lang="en-US" sz="1200" dirty="0">
               <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Applicants notified of panel decisions </a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{332D1FCF-7F2A-594D-BE1C-8879C5AD1AA0}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr>
         <a:ln>
           <a:solidFill>
-            <a:srgbClr val="0D9DDB"/>
+            <a:srgbClr val="006893"/>
           </a:solidFill>
         </a:ln>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
           </a:pPr>
-          <a:r>
-[...5 lines deleted...]
-          </a:r>
+          <a:endParaRPr lang="en-US" sz="1200" dirty="0">
+            <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{D0619149-3441-4649-8B3F-0E793C4C325A}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
-          <a:srgbClr val="0D9DDB"/>
+          <a:srgbClr val="006893"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
             <a:t>December</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2786668F-647B-CE42-A844-6480B62E1968}" type="sibTrans" cxnId="{1D0031C7-B481-AB49-B894-972EF0B1D454}">
       <dgm:prSet/>
       <dgm:spPr>
         <a:solidFill>
-          <a:srgbClr val="0D9DDB"/>
+          <a:srgbClr val="006893"/>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3FE05108-080D-7545-86AB-9845C7461743}" type="parTrans" cxnId="{1D0031C7-B481-AB49-B894-972EF0B1D454}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{9EE2438C-05F7-4B45-9468-5E1B3F484E30}" type="sibTrans" cxnId="{E5CC073E-271A-484C-ABCE-6BCA4208EBE6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
@@ -1416,277 +1741,329 @@
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{7DC75379-6680-1347-8D7C-2A657061FACB}" type="parTrans" cxnId="{B1FF5BA8-EBB0-4947-B8FC-4A5F94C02F95}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5B7A4ED8-D2F4-024B-92BA-19025735735E}">
       <dgm:prSet phldrT="[Text]" custT="1"/>
       <dgm:spPr>
         <a:ln>
           <a:solidFill>
-            <a:srgbClr val="0D9DDB"/>
+            <a:srgbClr val="006893"/>
           </a:solidFill>
         </a:ln>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" dirty="0">
+            <a:rPr lang="en-US" sz="1200" dirty="0">
               <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Grant Promotion</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{E038ED73-10F1-014D-ABCD-7B0293819710}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr>
         <a:solidFill>
-          <a:srgbClr val="0D9DDB"/>
+          <a:srgbClr val="006893"/>
         </a:solidFill>
         <a:ln>
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
         </a:ln>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
             <a:t>July - August</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{45AEB43D-C9B7-614E-8FC5-D96FA633BAE4}" type="sibTrans" cxnId="{0734FE2F-C6D8-8C47-8559-EB9A7777CEC2}">
       <dgm:prSet/>
       <dgm:spPr>
         <a:solidFill>
-          <a:srgbClr val="0D9DDB"/>
+          <a:srgbClr val="006893"/>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BA4BDDF1-89D6-2543-91FC-BE8780773211}" type="parTrans" cxnId="{0734FE2F-C6D8-8C47-8559-EB9A7777CEC2}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{4DED63A2-8008-2840-B419-2A0B61D4627A}" type="sibTrans" cxnId="{1978896D-8DEF-1A4A-BFB2-1A24BE626968}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{78D28C7F-A785-184D-8530-68757E447E5A}" type="parTrans" cxnId="{1978896D-8DEF-1A4A-BFB2-1A24BE626968}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{1E2DD479-5AA6-C74F-A0B8-5336E6C110A7}">
       <dgm:prSet/>
       <dgm:spPr>
         <a:solidFill>
-          <a:srgbClr val="0D9DDB"/>
+          <a:srgbClr val="006893"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
             <a:t>September - November</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{1F8F3230-24F7-BA40-BC0F-948608D06966}" type="parTrans" cxnId="{338BB723-A3A9-DD4F-80A9-B19704CE02F0}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{80AAEA06-A783-D845-B311-3BC1EAEF5E75}" type="sibTrans" cxnId="{338BB723-A3A9-DD4F-80A9-B19704CE02F0}">
       <dgm:prSet/>
       <dgm:spPr>
         <a:solidFill>
-          <a:srgbClr val="0D9DDB"/>
+          <a:srgbClr val="006893"/>
         </a:solidFill>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{BF644E8A-DC68-7544-B5ED-4389B20010C4}">
       <dgm:prSet custT="1"/>
       <dgm:spPr>
         <a:ln>
           <a:solidFill>
-            <a:srgbClr val="0D9DDB"/>
+            <a:srgbClr val="006893"/>
           </a:solidFill>
         </a:ln>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" dirty="0">
+            <a:rPr lang="en-US" sz="1200" dirty="0">
               <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Workshops / Training (may be virtual)</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2D9ED8F3-FA65-B141-B1BB-19747B963F3B}" type="parTrans" cxnId="{224B020F-2E2F-E94F-A3F3-9B144F03ACD5}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{592DE2CC-D7C4-B840-B28A-5A2CFC2E8FF4}" type="sibTrans" cxnId="{224B020F-2E2F-E94F-A3F3-9B144F03ACD5}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F371374E-EF23-D94F-9F35-096781C1FA3B}">
       <dgm:prSet custT="1"/>
       <dgm:spPr>
         <a:ln>
           <a:solidFill>
-            <a:srgbClr val="0D9DDB"/>
+            <a:srgbClr val="006893"/>
           </a:solidFill>
         </a:ln>
       </dgm:spPr>
       <dgm:t>
         <a:bodyPr anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" dirty="0">
+            <a:rPr lang="en-US" sz="1200" dirty="0">
               <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Panel Meetings to determine awardees</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{2CD502BA-0A11-584B-8FB4-516913034098}" type="parTrans" cxnId="{B1D8A561-8D20-8C4C-A361-F62DFA3652E3}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{F5529C40-94AA-8745-9A0C-6A7005886D74}" type="sibTrans" cxnId="{B1D8A561-8D20-8C4C-A361-F62DFA3652E3}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{D513D082-4C6A-422C-BA0D-573EB78611AC}">
+      <dgm:prSet phldrT="[Text]" custT="1"/>
+      <dgm:spPr>
+        <a:ln>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+        </a:ln>
+      </dgm:spPr>
+      <dgm:t>
+        <a:bodyPr anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr>
+            <a:spcAft>
+              <a:spcPts val="600"/>
+            </a:spcAft>
+          </a:pPr>
+          <a:r>
+            <a:rPr lang="en-US" sz="1200" dirty="0">
+              <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+            </a:rPr>
+            <a:t>Regional awardees reported to NC Arts Council</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BD327E76-2DA5-42F4-9BC7-D7C5C9AE0FE1}" type="parTrans" cxnId="{AF4B4346-63D6-49C3-B919-EB0BF4EAD7BC}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr/>
+        <a:lstStyle/>
+        <a:p>
+          <a:endParaRPr lang="en-US"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{F6319BF4-8416-4934-BCDA-BF01D1B87242}" type="sibTrans" cxnId="{AF4B4346-63D6-49C3-B919-EB0BF4EAD7BC}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr/>
         <a:lstStyle/>
         <a:p>
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{0A90B2F5-C38D-E447-83DB-FB514FA8A001}" type="pres">
       <dgm:prSet presAssocID="{3D33FC8C-EE38-0447-8814-716A22A5393F}" presName="Name0" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:animLvl val="lvl"/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{683B17A5-B302-7742-AD00-820F4D9214BA}" type="pres">
       <dgm:prSet presAssocID="{3D33FC8C-EE38-0447-8814-716A22A5393F}" presName="tSp" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6915E05D-0762-164F-ACEA-610EFB18D19F}" type="pres">
@@ -1766,51 +2143,51 @@
       <dgm:prSet presAssocID="{1E2DD479-5AA6-C74F-A0B8-5336E6C110A7}" presName="parentNode2" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="4" custLinFactNeighborX="3030" custLinFactNeighborY="-76176">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2D4F8E7F-404C-434A-8540-CB5091C48CCD}" type="pres">
       <dgm:prSet presAssocID="{1E2DD479-5AA6-C74F-A0B8-5336E6C110A7}" presName="connSite2" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{658D32B0-5513-864F-B873-43F9A6259ADF}" type="pres">
       <dgm:prSet presAssocID="{80AAEA06-A783-D845-B311-3BC1EAEF5E75}" presName="Name18" presStyleLbl="sibTrans2D1" presStyleIdx="1" presStyleCnt="3" custAng="21049286"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{7FBE120D-FC52-EE49-A392-8873A415DBE5}" type="pres">
       <dgm:prSet presAssocID="{D0619149-3441-4649-8B3F-0E793C4C325A}" presName="composite1" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{B22F58AD-A7F0-384F-BB21-E3539E5AA0A0}" type="pres">
       <dgm:prSet presAssocID="{D0619149-3441-4649-8B3F-0E793C4C325A}" presName="dummyNode1" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{64C5375C-FF7C-3F47-B108-D76BC3E356C3}" type="pres">
-      <dgm:prSet presAssocID="{D0619149-3441-4649-8B3F-0E793C4C325A}" presName="childNode1" presStyleLbl="bgAcc1" presStyleIdx="2" presStyleCnt="4" custScaleY="159865" custLinFactNeighborY="6257">
+      <dgm:prSet presAssocID="{D0619149-3441-4649-8B3F-0E793C4C325A}" presName="childNode1" presStyleLbl="bgAcc1" presStyleIdx="2" presStyleCnt="4" custScaleY="159865" custLinFactNeighborX="7644" custLinFactNeighborY="-6478">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{B8E64560-75BC-6048-B2EA-5A276F31F40F}" type="pres">
       <dgm:prSet presAssocID="{D0619149-3441-4649-8B3F-0E793C4C325A}" presName="childNode1tx" presStyleLbl="bgAcc1" presStyleIdx="2" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{6192B86A-72A9-FF40-9314-E2283591A8DB}" type="pres">
       <dgm:prSet presAssocID="{D0619149-3441-4649-8B3F-0E793C4C325A}" presName="parentNode1" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="4" custLinFactNeighborY="78450">
         <dgm:presLayoutVars>
           <dgm:chMax val="1"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{81EDCE7C-ECFF-3244-A0C9-4AA32FE15458}" type="pres">
       <dgm:prSet presAssocID="{D0619149-3441-4649-8B3F-0E793C4C325A}" presName="connSite1" presStyleCnt="0"/>
@@ -1842,872 +2219,895 @@
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CEEEE847-E0A0-904E-81DB-F3ABF43A00B2}" type="pres">
       <dgm:prSet presAssocID="{302702F5-5D10-D843-8ACA-CA9D6F5A16B4}" presName="parentNode2" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="4" custLinFactNeighborX="-11823" custLinFactNeighborY="-63744">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:bulletEnabled val="1"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{73E1D6BC-96A4-E04B-BFB5-5758BF3F422E}" type="pres">
       <dgm:prSet presAssocID="{302702F5-5D10-D843-8ACA-CA9D6F5A16B4}" presName="connSite2" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
   </dgm:ptLst>
   <dgm:cxnLst>
     <dgm:cxn modelId="{224B020F-2E2F-E94F-A3F3-9B144F03ACD5}" srcId="{1E2DD479-5AA6-C74F-A0B8-5336E6C110A7}" destId="{BF644E8A-DC68-7544-B5ED-4389B20010C4}" srcOrd="0" destOrd="0" parTransId="{2D9ED8F3-FA65-B141-B1BB-19747B963F3B}" sibTransId="{592DE2CC-D7C4-B840-B28A-5A2CFC2E8FF4}"/>
     <dgm:cxn modelId="{338BB723-A3A9-DD4F-80A9-B19704CE02F0}" srcId="{3D33FC8C-EE38-0447-8814-716A22A5393F}" destId="{1E2DD479-5AA6-C74F-A0B8-5336E6C110A7}" srcOrd="1" destOrd="0" parTransId="{1F8F3230-24F7-BA40-BC0F-948608D06966}" sibTransId="{80AAEA06-A783-D845-B311-3BC1EAEF5E75}"/>
     <dgm:cxn modelId="{0734FE2F-C6D8-8C47-8559-EB9A7777CEC2}" srcId="{3D33FC8C-EE38-0447-8814-716A22A5393F}" destId="{E038ED73-10F1-014D-ABCD-7B0293819710}" srcOrd="0" destOrd="0" parTransId="{BA4BDDF1-89D6-2543-91FC-BE8780773211}" sibTransId="{45AEB43D-C9B7-614E-8FC5-D96FA633BAE4}"/>
     <dgm:cxn modelId="{9DE7A330-F9BE-F747-B90D-E6949B1D9175}" type="presOf" srcId="{0199423E-0F21-FC4F-85BE-67937F7C3D7B}" destId="{1263B6EE-3FD9-3147-8159-2E5A8EF5811D}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{AB62C638-4791-2643-96D7-34C8AB9B06D4}" type="presOf" srcId="{F371374E-EF23-D94F-9F35-096781C1FA3B}" destId="{C37496F7-A9AF-8C40-8C7E-E1B6EEBF3C8B}" srcOrd="1" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
-    <dgm:cxn modelId="{E5CC073E-271A-484C-ABCE-6BCA4208EBE6}" srcId="{D0619149-3441-4649-8B3F-0E793C4C325A}" destId="{CB2C9CD9-E92B-AF4A-9784-0A93E5A37CD9}" srcOrd="1" destOrd="0" parTransId="{1C50D676-7701-9341-B004-91A8EB83A915}" sibTransId="{9EE2438C-05F7-4B45-9468-5E1B3F484E30}"/>
+    <dgm:cxn modelId="{E5CC073E-271A-484C-ABCE-6BCA4208EBE6}" srcId="{D0619149-3441-4649-8B3F-0E793C4C325A}" destId="{CB2C9CD9-E92B-AF4A-9784-0A93E5A37CD9}" srcOrd="2" destOrd="0" parTransId="{1C50D676-7701-9341-B004-91A8EB83A915}" sibTransId="{9EE2438C-05F7-4B45-9468-5E1B3F484E30}"/>
     <dgm:cxn modelId="{BA1C303E-55BB-BD44-9352-941322C17399}" srcId="{3D33FC8C-EE38-0447-8814-716A22A5393F}" destId="{302702F5-5D10-D843-8ACA-CA9D6F5A16B4}" srcOrd="3" destOrd="0" parTransId="{5E097890-9E5A-904E-B395-5F20F2BB8F33}" sibTransId="{120A71F8-6169-534C-B113-B62281DE29B2}"/>
     <dgm:cxn modelId="{B1D8A561-8D20-8C4C-A361-F62DFA3652E3}" srcId="{1E2DD479-5AA6-C74F-A0B8-5336E6C110A7}" destId="{F371374E-EF23-D94F-9F35-096781C1FA3B}" srcOrd="1" destOrd="0" parTransId="{2CD502BA-0A11-584B-8FB4-516913034098}" sibTransId="{F5529C40-94AA-8745-9A0C-6A7005886D74}"/>
+    <dgm:cxn modelId="{AF4B4346-63D6-49C3-B919-EB0BF4EAD7BC}" srcId="{D0619149-3441-4649-8B3F-0E793C4C325A}" destId="{D513D082-4C6A-422C-BA0D-573EB78611AC}" srcOrd="1" destOrd="0" parTransId="{BD327E76-2DA5-42F4-9BC7-D7C5C9AE0FE1}" sibTransId="{F6319BF4-8416-4934-BCDA-BF01D1B87242}"/>
+    <dgm:cxn modelId="{AF81D26B-9345-455B-A9E1-70281606943E}" type="presOf" srcId="{D513D082-4C6A-422C-BA0D-573EB78611AC}" destId="{64C5375C-FF7C-3F47-B108-D76BC3E356C3}" srcOrd="0" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{1045506C-2029-B64D-BBBD-8D8839EC467C}" type="presOf" srcId="{BF644E8A-DC68-7544-B5ED-4389B20010C4}" destId="{C37496F7-A9AF-8C40-8C7E-E1B6EEBF3C8B}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{1978896D-8DEF-1A4A-BFB2-1A24BE626968}" srcId="{E038ED73-10F1-014D-ABCD-7B0293819710}" destId="{5B7A4ED8-D2F4-024B-92BA-19025735735E}" srcOrd="0" destOrd="0" parTransId="{78D28C7F-A785-184D-8530-68757E447E5A}" sibTransId="{4DED63A2-8008-2840-B419-2A0B61D4627A}"/>
     <dgm:cxn modelId="{DA0A6D51-95C4-EB45-A341-399B129D9684}" type="presOf" srcId="{332D1FCF-7F2A-594D-BE1C-8879C5AD1AA0}" destId="{B8E64560-75BC-6048-B2EA-5A276F31F40F}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{5BD32154-75E6-2549-B153-21670C479F26}" type="presOf" srcId="{332D1FCF-7F2A-594D-BE1C-8879C5AD1AA0}" destId="{64C5375C-FF7C-3F47-B108-D76BC3E356C3}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{78D7E356-804E-FD41-AC15-60E987751E46}" type="presOf" srcId="{80AAEA06-A783-D845-B311-3BC1EAEF5E75}" destId="{658D32B0-5513-864F-B873-43F9A6259ADF}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
-    <dgm:cxn modelId="{C000337C-38F4-5C4E-B7D3-F940DA7285B1}" type="presOf" srcId="{CB2C9CD9-E92B-AF4A-9784-0A93E5A37CD9}" destId="{B8E64560-75BC-6048-B2EA-5A276F31F40F}" srcOrd="1" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
+    <dgm:cxn modelId="{C000337C-38F4-5C4E-B7D3-F940DA7285B1}" type="presOf" srcId="{CB2C9CD9-E92B-AF4A-9784-0A93E5A37CD9}" destId="{B8E64560-75BC-6048-B2EA-5A276F31F40F}" srcOrd="1" destOrd="2" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{2C563086-D32F-504C-9366-F7F286B29449}" type="presOf" srcId="{D0619149-3441-4649-8B3F-0E793C4C325A}" destId="{6192B86A-72A9-FF40-9314-E2283591A8DB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{3D3A2B8A-E921-D04E-9619-7BCDB5D8EA2E}" type="presOf" srcId="{F371374E-EF23-D94F-9F35-096781C1FA3B}" destId="{065D2CB0-EAF2-314E-A04B-72C0AEC9B945}" srcOrd="0" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{B1FF5BA8-EBB0-4947-B8FC-4A5F94C02F95}" srcId="{D0619149-3441-4649-8B3F-0E793C4C325A}" destId="{332D1FCF-7F2A-594D-BE1C-8879C5AD1AA0}" srcOrd="0" destOrd="0" parTransId="{7DC75379-6680-1347-8D7C-2A657061FACB}" sibTransId="{67DD0DC9-B826-5640-A583-AC41AF4154C3}"/>
     <dgm:cxn modelId="{403306A9-276D-7D4A-84DC-DA6E5DFC2832}" type="presOf" srcId="{0199423E-0F21-FC4F-85BE-67937F7C3D7B}" destId="{024E15AF-89A6-634D-B18D-78D12DBF58F7}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{CA40CAB3-AE11-7141-99CC-295B6CD9F53C}" type="presOf" srcId="{BF644E8A-DC68-7544-B5ED-4389B20010C4}" destId="{065D2CB0-EAF2-314E-A04B-72C0AEC9B945}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
+    <dgm:cxn modelId="{FCBEEEBB-FBB9-45DA-87E8-EE3EAADF6CB1}" type="presOf" srcId="{D513D082-4C6A-422C-BA0D-573EB78611AC}" destId="{B8E64560-75BC-6048-B2EA-5A276F31F40F}" srcOrd="1" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{E8D3E1BF-AA45-1C45-BD31-9174B0E37DE8}" type="presOf" srcId="{5B7A4ED8-D2F4-024B-92BA-19025735735E}" destId="{8CAE03C3-A929-FE4D-8EAA-3813CDE2A5AB}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{D1ECD1C0-407B-0F45-9B11-FD3E016B42A7}" type="presOf" srcId="{E038ED73-10F1-014D-ABCD-7B0293819710}" destId="{C34958D5-395A-7647-AEC8-E8660709399B}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{1D0031C7-B481-AB49-B894-972EF0B1D454}" srcId="{3D33FC8C-EE38-0447-8814-716A22A5393F}" destId="{D0619149-3441-4649-8B3F-0E793C4C325A}" srcOrd="2" destOrd="0" parTransId="{3FE05108-080D-7545-86AB-9845C7461743}" sibTransId="{2786668F-647B-CE42-A844-6480B62E1968}"/>
     <dgm:cxn modelId="{DFB4FAD4-8AF3-9644-9D2E-EB7FB930BB04}" type="presOf" srcId="{45AEB43D-C9B7-614E-8FC5-D96FA633BAE4}" destId="{C6C2FC3E-528B-CE4B-920D-9429BAC6FFFD}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{E16C86D6-1DFD-B444-AE10-0AF7388DDC00}" type="presOf" srcId="{302702F5-5D10-D843-8ACA-CA9D6F5A16B4}" destId="{CEEEE847-E0A0-904E-81DB-F3ABF43A00B2}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
-    <dgm:cxn modelId="{41142CE0-CD9B-F043-BEAB-4BB5B5955738}" type="presOf" srcId="{CB2C9CD9-E92B-AF4A-9784-0A93E5A37CD9}" destId="{64C5375C-FF7C-3F47-B108-D76BC3E356C3}" srcOrd="0" destOrd="1" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
+    <dgm:cxn modelId="{41142CE0-CD9B-F043-BEAB-4BB5B5955738}" type="presOf" srcId="{CB2C9CD9-E92B-AF4A-9784-0A93E5A37CD9}" destId="{64C5375C-FF7C-3F47-B108-D76BC3E356C3}" srcOrd="0" destOrd="2" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{DB135EEE-598D-4642-B83F-B9D36184DD00}" type="presOf" srcId="{2786668F-647B-CE42-A844-6480B62E1968}" destId="{1176B6EC-4984-4948-8758-7262F21F0438}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{CA3774F0-0995-574D-8CD6-D5E8969D1368}" type="presOf" srcId="{5B7A4ED8-D2F4-024B-92BA-19025735735E}" destId="{D1A6ADE9-B856-7F46-9258-08AA4F7E299F}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{74DE9AF1-B98B-4F44-9B39-A25E6B90990D}" srcId="{302702F5-5D10-D843-8ACA-CA9D6F5A16B4}" destId="{0199423E-0F21-FC4F-85BE-67937F7C3D7B}" srcOrd="0" destOrd="0" parTransId="{944D759C-C1B3-824C-A3CB-CF809262EBCA}" sibTransId="{159B37EC-52E6-7F4B-A71A-028139D4FD65}"/>
     <dgm:cxn modelId="{1E31F0F7-3EF9-0845-B956-38581A6F3030}" type="presOf" srcId="{3D33FC8C-EE38-0447-8814-716A22A5393F}" destId="{0A90B2F5-C38D-E447-83DB-FB514FA8A001}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{A4EF3BFF-7046-B643-AC14-874976EF2AB5}" type="presOf" srcId="{1E2DD479-5AA6-C74F-A0B8-5336E6C110A7}" destId="{78FD43EF-C483-E54E-81C7-A47219120BCC}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{403B412A-CF85-184E-B98D-F2134F25E0B5}" type="presParOf" srcId="{0A90B2F5-C38D-E447-83DB-FB514FA8A001}" destId="{683B17A5-B302-7742-AD00-820F4D9214BA}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{B56C4CAB-B627-8845-9801-846A3457470D}" type="presParOf" srcId="{0A90B2F5-C38D-E447-83DB-FB514FA8A001}" destId="{6915E05D-0762-164F-ACEA-610EFB18D19F}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{5B3FEC45-1330-5743-B194-180BE4A2FC23}" type="presParOf" srcId="{0A90B2F5-C38D-E447-83DB-FB514FA8A001}" destId="{F04ECCA1-0126-AF41-A3A5-7160B46B69E0}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{C504E74D-BC32-264D-8126-4BA2FABD7CDA}" type="presParOf" srcId="{F04ECCA1-0126-AF41-A3A5-7160B46B69E0}" destId="{B025DBA2-3698-9F47-81B6-68B611241B42}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{33D9A1B4-EBDE-1E4D-B088-55CDC528FB22}" type="presParOf" srcId="{B025DBA2-3698-9F47-81B6-68B611241B42}" destId="{88490326-63A1-E147-B24A-4E0F08D9FFD8}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{03832C7B-141D-0442-AC76-42D69B3AA928}" type="presParOf" srcId="{B025DBA2-3698-9F47-81B6-68B611241B42}" destId="{D1A6ADE9-B856-7F46-9258-08AA4F7E299F}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{AC9D8FED-5FE3-704B-987A-EF7FD386AF19}" type="presParOf" srcId="{B025DBA2-3698-9F47-81B6-68B611241B42}" destId="{8CAE03C3-A929-FE4D-8EAA-3813CDE2A5AB}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{B19E3C68-502F-FC41-A149-B4ADEEDB8452}" type="presParOf" srcId="{B025DBA2-3698-9F47-81B6-68B611241B42}" destId="{C34958D5-395A-7647-AEC8-E8660709399B}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{54912C7E-B338-1049-AF00-91C1A38CAA88}" type="presParOf" srcId="{B025DBA2-3698-9F47-81B6-68B611241B42}" destId="{E280C363-FC09-4F40-A362-6C93624F1F40}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{CCD10C22-FC6B-BB48-8D6C-33B60020B34F}" type="presParOf" srcId="{F04ECCA1-0126-AF41-A3A5-7160B46B69E0}" destId="{C6C2FC3E-528B-CE4B-920D-9429BAC6FFFD}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{270D9F58-AD40-9D47-A7A1-FB13FD86022C}" type="presParOf" srcId="{F04ECCA1-0126-AF41-A3A5-7160B46B69E0}" destId="{0366990A-72C3-4947-B003-96263C44AA63}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{DD2E58EE-DEF5-1143-AA37-A765D0A3EA48}" type="presParOf" srcId="{0366990A-72C3-4947-B003-96263C44AA63}" destId="{AEC6355C-65D3-754C-90F1-D9F94E86F0ED}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{F78A2290-1EBD-C047-902B-253BD72CAF96}" type="presParOf" srcId="{0366990A-72C3-4947-B003-96263C44AA63}" destId="{065D2CB0-EAF2-314E-A04B-72C0AEC9B945}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{49FB6AA4-2EBA-074B-85C8-A398858E7874}" type="presParOf" srcId="{0366990A-72C3-4947-B003-96263C44AA63}" destId="{C37496F7-A9AF-8C40-8C7E-E1B6EEBF3C8B}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{5CC61672-EA0E-EA4B-B71A-7ECD67C38620}" type="presParOf" srcId="{0366990A-72C3-4947-B003-96263C44AA63}" destId="{78FD43EF-C483-E54E-81C7-A47219120BCC}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{D541CB40-4423-E448-87C1-765612754F84}" type="presParOf" srcId="{0366990A-72C3-4947-B003-96263C44AA63}" destId="{2D4F8E7F-404C-434A-8540-CB5091C48CCD}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{03452CEB-1640-154B-8142-CCF467AA7680}" type="presParOf" srcId="{F04ECCA1-0126-AF41-A3A5-7160B46B69E0}" destId="{658D32B0-5513-864F-B873-43F9A6259ADF}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{3A60549A-A1A8-7944-9FB8-E2F842A2A510}" type="presParOf" srcId="{F04ECCA1-0126-AF41-A3A5-7160B46B69E0}" destId="{7FBE120D-FC52-EE49-A392-8873A415DBE5}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{6A7F4828-186C-4945-9CB1-F0EE87EA33B0}" type="presParOf" srcId="{7FBE120D-FC52-EE49-A392-8873A415DBE5}" destId="{B22F58AD-A7F0-384F-BB21-E3539E5AA0A0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{E968E033-8875-EC48-9FF4-BDEFFBB013BE}" type="presParOf" srcId="{7FBE120D-FC52-EE49-A392-8873A415DBE5}" destId="{64C5375C-FF7C-3F47-B108-D76BC3E356C3}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{95D99F2F-ECBA-1C42-B5B1-C4C0F6B041B2}" type="presParOf" srcId="{7FBE120D-FC52-EE49-A392-8873A415DBE5}" destId="{B8E64560-75BC-6048-B2EA-5A276F31F40F}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{D196A7CF-B304-A744-9CCC-07F2AA2CAB59}" type="presParOf" srcId="{7FBE120D-FC52-EE49-A392-8873A415DBE5}" destId="{6192B86A-72A9-FF40-9314-E2283591A8DB}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{04F3E3B9-A445-9240-97F0-B8C75DB77825}" type="presParOf" srcId="{7FBE120D-FC52-EE49-A392-8873A415DBE5}" destId="{81EDCE7C-ECFF-3244-A0C9-4AA32FE15458}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{70F90733-25F9-114A-9FFE-293E9C5FA643}" type="presParOf" srcId="{F04ECCA1-0126-AF41-A3A5-7160B46B69E0}" destId="{1176B6EC-4984-4948-8758-7262F21F0438}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{84C70293-CDEA-DF4A-A2A1-61D2C81758AD}" type="presParOf" srcId="{F04ECCA1-0126-AF41-A3A5-7160B46B69E0}" destId="{4AC45D5B-A68E-754A-A3F0-1E24452D28B6}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{3BAC6030-A603-CF4F-8F15-158F84A698A6}" type="presParOf" srcId="{4AC45D5B-A68E-754A-A3F0-1E24452D28B6}" destId="{3C09D391-3F0E-944A-8543-87C3090BF3AB}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{D71FCB0D-B3A3-7640-A3C9-32DD5E61BB5B}" type="presParOf" srcId="{4AC45D5B-A68E-754A-A3F0-1E24452D28B6}" destId="{1263B6EE-3FD9-3147-8159-2E5A8EF5811D}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{80D59BCC-7ADD-D149-9E54-135B7CC197DE}" type="presParOf" srcId="{4AC45D5B-A68E-754A-A3F0-1E24452D28B6}" destId="{024E15AF-89A6-634D-B18D-78D12DBF58F7}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{29223BBB-39BD-CE49-8941-637E1DF1089B}" type="presParOf" srcId="{4AC45D5B-A68E-754A-A3F0-1E24452D28B6}" destId="{CEEEE847-E0A0-904E-81DB-F3ABF43A00B2}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
     <dgm:cxn modelId="{DD44DC6E-A566-894B-904D-68E9E004DC36}" type="presParOf" srcId="{4AC45D5B-A68E-754A-A3F0-1E24452D28B6}" destId="{73E1D6BC-96A4-E04B-BFB5-5758BF3F422E}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
-      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId7" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
 <file path=ppt/diagrams/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <dsp:drawing xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dsp:spTree>
     <dsp:nvGrpSpPr>
       <dsp:cNvPr id="0" name=""/>
       <dsp:cNvGrpSpPr/>
     </dsp:nvGrpSpPr>
     <dsp:grpSpPr/>
     <dsp:sp modelId="{D1A6ADE9-B856-7F46-9258-08AA4F7E299F}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="71428" y="2342583"/>
-          <a:ext cx="2039819" cy="689558"/>
+          <a:off x="56696" y="1901122"/>
+          <a:ext cx="1532638" cy="518106"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:srgbClr val="0D9DDB"/>
+            <a:srgbClr val="006893"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="123825" tIns="123825" rIns="123825" bIns="123825" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="171450" lvl="1" indent="-171450" algn="l" defTabSz="711200">
+          <a:pPr marL="114300" lvl="1" indent="-114300" algn="l" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0">
+            <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
               <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Grant Promotion</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="87297" y="2358452"/>
-        <a:ext cx="2008081" cy="510057"/>
+        <a:off x="68619" y="1913045"/>
+        <a:ext cx="1508792" cy="383237"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{C6C2FC3E-528B-CE4B-920D-9429BAC6FFFD}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="941293">
-          <a:off x="1248279" y="1702872"/>
-          <a:ext cx="2499827" cy="2499827"/>
+          <a:off x="945548" y="1450586"/>
+          <a:ext cx="1832392" cy="1832392"/>
         </a:xfrm>
         <a:prstGeom prst="leftCircularArrow">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 3584"/>
-[...3 lines deleted...]
-            <a:gd name="adj5" fmla="val 4182"/>
+            <a:gd name="adj1" fmla="val 3344"/>
+            <a:gd name="adj2" fmla="val 413428"/>
+            <a:gd name="adj3" fmla="val 1741844"/>
+            <a:gd name="adj4" fmla="val 8577394"/>
+            <a:gd name="adj5" fmla="val 3902"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:srgbClr val="0D9DDB"/>
+          <a:srgbClr val="006893"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{C34958D5-395A-7647-AEC8-E8660709399B}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="454551" y="2870170"/>
-          <a:ext cx="1813172" cy="721038"/>
+          <a:off x="344559" y="2297530"/>
+          <a:ext cx="1362345" cy="541759"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:srgbClr val="0D9DDB"/>
+          <a:srgbClr val="006893"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-          <a:noFill/>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="41910" tIns="27940" rIns="41910" bIns="27940" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="30480" tIns="20320" rIns="30480" bIns="20320" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="977900">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="711200">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2200" kern="1200" dirty="0"/>
+            <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0"/>
             <a:t>July - August</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="475669" y="2891288"/>
-        <a:ext cx="1770936" cy="678802"/>
+        <a:off x="360427" y="2313398"/>
+        <a:ext cx="1330609" cy="510023"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{065D2CB0-EAF2-314E-A04B-72C0AEC9B945}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="2694386" y="720019"/>
-          <a:ext cx="2194743" cy="2812575"/>
+          <a:off x="1998726" y="681993"/>
+          <a:ext cx="1649042" cy="2113257"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:srgbClr val="0D9DDB"/>
+            <a:srgbClr val="006893"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="123825" tIns="123825" rIns="123825" bIns="123825" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="171450" lvl="1" indent="-171450" algn="l" defTabSz="711200">
+          <a:pPr marL="114300" lvl="1" indent="-114300" algn="l" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0">
+            <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
               <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Workshops / Training (may be virtual)</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr marL="171450" lvl="1" indent="-171450" algn="l" defTabSz="711200">
+          <a:pPr marL="114300" lvl="1" indent="-114300" algn="l" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0">
+            <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
               <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Panel Meetings to determine awardees</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="2758668" y="1386996"/>
-        <a:ext cx="2066179" cy="2081316"/>
+        <a:off x="2047025" y="1183133"/>
+        <a:ext cx="1552444" cy="1563818"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{658D32B0-5513-864F-B873-43F9A6259ADF}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="21049286">
-          <a:off x="3693069" y="-43278"/>
-          <a:ext cx="2702484" cy="2702484"/>
+          <a:off x="2818940" y="33022"/>
+          <a:ext cx="2070673" cy="2070673"/>
         </a:xfrm>
         <a:prstGeom prst="circularArrow">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 3315"/>
-[...3 lines deleted...]
-            <a:gd name="adj5" fmla="val 3868"/>
+            <a:gd name="adj1" fmla="val 2960"/>
+            <a:gd name="adj2" fmla="val 362543"/>
+            <a:gd name="adj3" fmla="val 20129969"/>
+            <a:gd name="adj4" fmla="val 13243534"/>
+            <a:gd name="adj5" fmla="val 3453"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:srgbClr val="0D9DDB"/>
+          <a:srgbClr val="006893"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{78FD43EF-C483-E54E-81C7-A47219120BCC}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="3280080" y="392865"/>
-          <a:ext cx="1813172" cy="721038"/>
+          <a:off x="2438793" y="436182"/>
+          <a:ext cx="1362345" cy="541759"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:srgbClr val="0D9DDB"/>
+          <a:srgbClr val="006893"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="41910" tIns="27940" rIns="41910" bIns="27940" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="30480" tIns="20320" rIns="30480" bIns="20320" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="977900">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="711200">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2200" kern="1200" dirty="0"/>
+            <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0"/>
             <a:t>September - November</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="3301198" y="413983"/>
-        <a:ext cx="1770936" cy="678802"/>
+        <a:off x="2454661" y="452050"/>
+        <a:ext cx="1330609" cy="510023"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{64C5375C-FF7C-3F47-B108-D76BC3E356C3}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="5464975" y="904321"/>
-          <a:ext cx="2039819" cy="2689607"/>
+          <a:off x="4168836" y="659485"/>
+          <a:ext cx="1532638" cy="2020863"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:srgbClr val="0D9DDB"/>
+            <a:srgbClr val="006893"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="123825" tIns="123825" rIns="123825" bIns="123825" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="171450" lvl="1" indent="-171450" algn="l" defTabSz="711200">
+          <a:pPr marL="114300" lvl="1" indent="-114300" algn="l" defTabSz="533400">
+            <a:lnSpc>
+              <a:spcPct val="90000"/>
+            </a:lnSpc>
+            <a:spcBef>
+              <a:spcPct val="0"/>
+            </a:spcBef>
+            <a:spcAft>
+              <a:spcPts val="600"/>
+            </a:spcAft>
+            <a:buChar char="•"/>
+          </a:pPr>
+          <a:endParaRPr lang="en-US" sz="1200" kern="1200" dirty="0">
+            <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+            <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+          </a:endParaRPr>
+        </a:p>
+        <a:p>
+          <a:pPr marL="114300" lvl="1" indent="-114300" algn="l" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0">
+            <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
               <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>Regional awardees reported to N.C. Arts Council</a:t>
+            <a:t>Regional awardees reported to NC Arts Council</a:t>
           </a:r>
         </a:p>
         <a:p>
-          <a:pPr marL="171450" lvl="1" indent="-171450" algn="l" defTabSz="711200">
+          <a:pPr marL="114300" lvl="1" indent="-114300" algn="l" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="600"/>
             </a:spcAft>
             <a:buChar char="•"/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0">
+            <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
               <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
             </a:rPr>
             <a:t>Applicants notified of panel decisions </a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="5524719" y="964065"/>
-        <a:ext cx="1920331" cy="1993774"/>
+        <a:off x="4213725" y="704374"/>
+        <a:ext cx="1442860" cy="1498043"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{1176B6EC-4984-4948-8758-7262F21F0438}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm rot="356643">
-          <a:off x="6814544" y="987167"/>
-          <a:ext cx="2867008" cy="2867008"/>
+          <a:off x="5064411" y="916223"/>
+          <a:ext cx="2113851" cy="2113851"/>
         </a:xfrm>
         <a:prstGeom prst="leftCircularArrow">
           <a:avLst>
-            <a:gd name="adj1" fmla="val 3125"/>
-[...3 lines deleted...]
-            <a:gd name="adj5" fmla="val 3646"/>
+            <a:gd name="adj1" fmla="val 2899"/>
+            <a:gd name="adj2" fmla="val 354634"/>
+            <a:gd name="adj3" fmla="val 735700"/>
+            <a:gd name="adj4" fmla="val 7630044"/>
+            <a:gd name="adj5" fmla="val 3382"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:srgbClr val="0D9DDB"/>
+          <a:srgbClr val="006893"/>
         </a:solidFill>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{6192B86A-72A9-FF40-9314-E2283591A8DB}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="5918268" y="3190203"/>
-          <a:ext cx="1813172" cy="721038"/>
+          <a:off x="4392267" y="2537990"/>
+          <a:ext cx="1362345" cy="541759"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:srgbClr val="0D9DDB"/>
+          <a:srgbClr val="006893"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="41910" tIns="27940" rIns="41910" bIns="27940" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="30480" tIns="20320" rIns="30480" bIns="20320" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="977900">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="711200">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2200" kern="1200" dirty="0"/>
+            <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0"/>
             <a:t>December</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="5939386" y="3211321"/>
-        <a:ext cx="1770936" cy="678802"/>
+        <a:off x="4408135" y="2553858"/>
+        <a:ext cx="1330609" cy="510023"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{1263B6EE-3FD9-3147-8159-2E5A8EF5811D}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="8159361" y="955078"/>
-          <a:ext cx="2496779" cy="1699214"/>
+          <a:off x="6050407" y="858607"/>
+          <a:ext cx="1875980" cy="1276722"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1">
             <a:alpha val="90000"/>
             <a:hueOff val="0"/>
             <a:satOff val="0"/>
             <a:lumOff val="0"/>
             <a:alphaOff val="0"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:srgbClr val="0D9DDB"/>
+            <a:srgbClr val="006893"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
       <dsp:txBody>
         <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="123825" tIns="123825" rIns="123825" bIns="123825" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="17463" lvl="1" indent="-17463" algn="l" defTabSz="711200">
+          <a:pPr marL="17463" lvl="1" indent="-17463" algn="l" defTabSz="533400">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="15000"/>
             </a:spcAft>
             <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             <a:buNone/>
             <a:tabLst/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0">
+            <a:rPr lang="en-US" sz="1200" kern="1200" dirty="0">
               <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
               <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
             </a:rPr>
-            <a:t>N.C. Arts Council and regional consortiums announce the awardees statewide</a:t>
+            <a:t>NC Arts Council and regional consortiums announce the awardees statewide</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="8198465" y="1358300"/>
-        <a:ext cx="2418571" cy="1256889"/>
+        <a:off x="6079788" y="1161571"/>
+        <a:ext cx="1817218" cy="944376"/>
       </dsp:txXfrm>
     </dsp:sp>
     <dsp:sp modelId="{CEEEE847-E0A0-904E-81DB-F3ABF43A00B2}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
-          <a:off x="8625505" y="482444"/>
-          <a:ext cx="1813172" cy="721038"/>
+          <a:off x="6397621" y="503488"/>
+          <a:ext cx="1362345" cy="541759"/>
         </a:xfrm>
         <a:prstGeom prst="roundRect">
           <a:avLst>
             <a:gd name="adj" fmla="val 10000"/>
           </a:avLst>
         </a:prstGeom>
         <a:solidFill>
-          <a:srgbClr val="0D9DDB"/>
+          <a:srgbClr val="006893"/>
         </a:solidFill>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:noFill/>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </dsp:style>
       <dsp:txBody>
-        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="41910" tIns="27940" rIns="41910" bIns="27940" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
+        <a:bodyPr spcFirstLastPara="0" vert="horz" wrap="square" lIns="30480" tIns="20320" rIns="30480" bIns="20320" numCol="1" spcCol="1270" anchor="ctr" anchorCtr="0">
           <a:noAutofit/>
         </a:bodyPr>
         <a:lstStyle/>
         <a:p>
-          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="977900">
+          <a:pPr marL="0" lvl="0" indent="0" algn="ctr" defTabSz="711200">
             <a:lnSpc>
               <a:spcPct val="90000"/>
             </a:lnSpc>
             <a:spcBef>
               <a:spcPct val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPct val="35000"/>
             </a:spcAft>
             <a:buNone/>
           </a:pPr>
           <a:r>
-            <a:rPr lang="en-US" sz="2200" kern="1200" dirty="0"/>
+            <a:rPr lang="en-US" sz="1600" kern="1200" dirty="0"/>
             <a:t>March - June</a:t>
           </a:r>
         </a:p>
       </dsp:txBody>
       <dsp:txXfrm>
-        <a:off x="8646623" y="503562"/>
-        <a:ext cx="1770936" cy="678802"/>
+        <a:off x="6413489" y="519356"/>
+        <a:ext cx="1330609" cy="510023"/>
       </dsp:txXfrm>
     </dsp:sp>
   </dsp:spTree>
 </dsp:drawing>
 </file>
 
 <file path=ppt/diagrams/layout1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:layoutDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/layout/hProcess4">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="process" pri="4000"/>
   </dgm:catLst>
   <dgm:sampData>
     <dgm:dataModel>
       <dgm:ptLst>
         <dgm:pt modelId="0" type="doc"/>
         <dgm:pt modelId="1">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="11">
           <dgm:prSet phldr="1"/>
         </dgm:pt>
         <dgm:pt modelId="12">
           <dgm:prSet phldr="1"/>
@@ -4274,276 +4674,54 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...220 lines deleted...]
-      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1943902964"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="944327487"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
@@ -4599,6155 +4777,3438 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncdcr.gov/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Title Slide">
+<file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rectangle 5">
-[...7 lines deleted...]
-          <p:nvPr userDrawn="1"/>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...29 lines deleted...]
-        </p:style>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8422F387-6005-6960-35DB-2DF752D960EA}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05F5D3CD-483D-4FE0-F5AA-BA70DA4B1173}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4262765-6D70-5FC9-BE78-DF204736DCBC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52D60199-4519-548D-9F6E-665D93C12AF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle" hasCustomPrompt="1"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...56 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle>
-[...95 lines deleted...]
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Rectangle 10">
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16DF6082-3B07-2220-BD27-42D78CAB66AE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23C1DBAF-8E23-31D5-02DC-732DC174E709}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
-          <p:nvPr userDrawn="1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...29 lines deleted...]
-        </p:style>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2060867951"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEE3A4B1-35AB-A675-AC16-51C0F6B4A752}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23EACB30-1234-0D01-02C3-3447D0CB6288}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55DCB12A-58B6-C2DD-6824-4D43F483250E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Rectangle 13">
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D96758F-DDFA-1A99-B4E8-60571970C33D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47E504D6-1477-CC6C-5C4F-11DA56837E08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
-          <p:nvPr userDrawn="1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...29 lines deleted...]
-        </p:style>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3682658104"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A61DF724-BFA2-E495-6F7D-7A316DFE304A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89DFECCA-427D-661D-E725-41072750BDED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6C83893-CFE2-CBC3-E0CB-928A8892F6B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Rectangle 17">
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{082443B8-1429-D2AF-0C4E-957118F7A886}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C9F6999-7CB8-9114-4ED4-7D4251DAEA98}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
-          <p:nvPr userDrawn="1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...29 lines deleted...]
-        </p:style>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>12</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1228388314"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8436E81D-B073-166E-C163-009EA1EB6546}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B6A2248-33B7-8780-A1B4-DB5F09A924B9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D23FD1C-4E68-C587-D09B-0C0F94882926}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rectangle 4">
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB33527F-4AAD-C3E5-56A1-9363E3260626}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0CF91A63-B420-40B4-3078-816F1E734A13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
-          <p:nvPr userDrawn="1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...29 lines deleted...]
-        </p:style>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>13</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2081403896"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70002E39-ECB6-B0D0-3D50-4972C0EE7D3A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4085307F-B470-E419-7408-D1F57E7508A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{516DE14A-3A86-666A-7ACC-FF2FA7894CDA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Rectangle 18">
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7CDE0DF-9AD8-23C2-BC91-957D196644B9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FFB3383A-5ADD-2EDD-4E98-7DB787DB49FC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
-          <p:nvPr userDrawn="1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...29 lines deleted...]
-        </p:style>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>14</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...33 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3375287021"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="963268926"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <p:extLst>
-[...15 lines deleted...]
-</p:sldLayout>
+</p:notes>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Two Content">
+<file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9047EBCB-7167-0CB2-730D-DE67CDA9C55B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D71B808F-D9AF-647D-4F89-479F97A923A4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38BA29C0-DFA3-AA4D-338F-EC9470F50ACC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAEF51C9-6259-CF5E-3D23-83BCD11C02F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>15</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="365203227"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97AB112D-323C-AF47-1930-97AB89708AD2}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{731D3727-7134-0B3E-DE96-E76B74FC1CCE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{713C2514-B0FA-E433-0D7A-DCEB405D3A43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE5036C4-1C9C-1F76-E0FA-3BD928D69E96}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>16</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4262167229"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4F69F0CD-259E-AD68-118F-8B2D69D7E754}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE775478-3E9C-85F9-99D0-18E14F8A609E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D8C9372-5386-C2DE-E353-46499B1B6619}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1A01BEE-FE6B-D8C4-BBCF-AE89795622D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>17</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1116132455"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83A6BB65-A9AB-07BF-0BAD-919343BD4355}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDB01173-CDAC-791B-AF67-7F2FF9B17A58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39E71493-B256-09D4-C86F-319433068F72}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDE53E04-0D0B-184D-CB03-FF1C264AA3D7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>18</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2144707531"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A75D423-3928-C3ED-7D7B-08E4498D3852}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B00CC84-B8F4-23D1-37C7-02D7B8337821}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D528CE05-C499-B412-1FD7-8EF36465D7E3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79C0A2E5-B1BE-0224-3898-0BDAD6EDBDE0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>19</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2278475673"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
-[...151 lines deleted...]
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
-[...3 lines deleted...]
-            <a:endParaRPr lang="en-US"/>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Footer Placeholder 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ftr" sz="quarter" idx="11"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="en-US"/>
-[...26 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1226566453"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sldLayout>
+</p:notes>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Comparison">
+<file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3FB25E9-4CA5-0EE4-3E2D-34F38E78DF37}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBA0F825-59E2-2E81-DC28-54775A7E4798}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBE8F2DD-F251-644F-BD66-6237F7F5E99D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC3F4B02-767A-E641-8EEF-A04E4ADC65D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>20</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2272860019"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E567B44-18B8-723C-7CAC-C7C84401B22F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F12DEF92-A229-8CE7-BF14-EDF04A8189B2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A322273-F3CB-B957-7814-7157C7690BC5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B3C0FF81-D3EE-397D-61C8-BBCDD57A3460}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>21</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="177766723"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D86328FD-5374-B895-5626-6E65D710F666}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87468F89-9BB1-B6C3-477D-805F8A66DA51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF0ED112-0DE1-D01C-5DB7-D3C5AF03B227}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{175247B3-D0E3-EA48-6925-7D043093371B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>22</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1305416053"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A64E96CF-0270-5896-608C-DFF42C22E5EB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4900DCEE-7B2A-FF93-1A6E-5912DCA91822}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D733754F-EE0D-7B99-5B88-CEA8B714FEC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4364D6FD-14F6-6C0D-56AA-065001D352CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>23</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2061197865"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{541B2A3B-8820-EA50-5098-3A90FB8DE1FF}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2BE248EB-A58D-3237-6FF5-3D644CB21C49}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D1DBDBA6-1CB4-895A-E850-FAA8DCABD568}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA49CA40-69FB-6BC9-76DA-1CCF0EAC4A79}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>24</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2219655147"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC331440-E590-1AC7-C5EA-DFEC57F96587}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F22B0243-94E9-B879-1A6E-DECCA4D3E078}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A899B70-62C8-62DE-F158-838FF92685AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D39879C-7CCD-A759-466B-00210E716878}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>25</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3497940486"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19F298AB-BB4E-0732-5CF3-8216DC73FDD3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{916F7FD6-5E79-8DBF-5BDB-CB527A687FCA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC38B4DD-D724-168C-CE30-8F10652BAA5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2428C322-D28F-3D4A-BB7D-D7C20A66E6E9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>26</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3635079353"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E555BAC4-60EE-8B7E-4958-3775643D9E32}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{34AA7275-2FE6-8FFE-2D66-FB975EDDEB6E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BF36927-609F-2A21-0639-6364B97D42D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BD94730-B26B-2474-51B6-ADDC7EA018BB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>27</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="151519493"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{228592D4-0F84-D7BF-F3B8-EC14CAA859A6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{220D0B65-27D5-DC2A-E4A3-4771A024B19C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37653E79-F8A3-11F1-EA9F-570A91FBA132}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55CB03CD-90C2-DC1F-826F-1DF13677B1DF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>28</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1738780405"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{351F0E61-ED1F-E94E-ED04-C3805B977395}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C418D3FF-5587-78D4-A0DE-41961F7809F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F68735E3-DC20-80B7-5804-3A7A549462E0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6698B49-3336-D113-456A-129327B922D9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>29</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1744862307"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...2 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Text Placeholder 2">
+          <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1024086991"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B06C767-6F90-0623-0019-F52EB1EE1A3F}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92854DF3-5603-E3DD-5F10-2F2B54836354}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84E1EF6F-6EDA-EB1F-2A6D-7E1F7708E757}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F6D5BD2F-F435-C66C-1874-A7A2C0DBD779}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...4 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
-          <a:bodyPr anchor="b"/>
-[...37 lines deleted...]
-          </a:lstStyle>
+          <a:bodyPr/>
+          <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="0"/>
-[...3 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Content Placeholder 3">
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6A4A944-C01C-09EE-C0B4-1087CBE212CB}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1B69C13-14F8-42CB-6933-F79F5D4DE2AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph sz="half" idx="2"/>
-[...194 lines deleted...]
-            <p:ph type="dt" sz="half" idx="10"/>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{56F181B0-6222-BE42-BCD9-083C014380E1}" type="datetimeFigureOut">
-[...55 lines deleted...]
-              <a:t>‹#›</a:t>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="978645788"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="438208442"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-</p:sldLayout>
+</p:notes>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <p:cSld name="Section Header 2">
+<file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3150C20E-907A-0E51-1D3F-698BC5BA681A}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B053322-4FF7-FFCE-8565-1C00507C7801}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F12C612-F7B2-4B10-8D22-F45A3F97B670}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{186AC6CF-0C57-7491-7E98-D413CE0E2295}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="773614598"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6AE2CB73-B17B-D1E5-6793-19EFC470B0CD}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76ED1968-2AE9-4B80-041F-30943FC3F7E1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{322A46C7-4F38-5D7D-D593-4A8FA99F6FDC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{311F6779-5030-8C60-EE30-002C5FBF1D44}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>6</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1374259282"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95F3A5BB-41B9-BD29-CC99-39F0CC34A552}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A63F861D-D29D-F637-1638-5B2E55053F51}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A90C650-671D-3DC8-FEE3-797CC1B043CF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEC094FC-F74D-CE8B-C01F-4C2CC33F685D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>7</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2226272808"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B68F0678-4483-60E1-7158-091B56FFF510}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE89D4D-3F4E-CA30-911D-95BFDD37CD8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D04139A-2B47-8D01-1688-BAB938A47D83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5D17E801-9026-3636-EB54-74AB76C1E8F7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>8</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3642416822"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA41B850-AC63-1334-4CD6-2774BAB911E0}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FB1F72D-200C-369C-202C-087D83CBA23A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C05546B1-0631-583C-2586-BD4CFF43A8D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Slide Number Placeholder 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1AC2121-C5E0-3F1D-DB8B-8D120264FFB6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F7021451-1387-4CA6-816F-3879F97B5CBC}" type="slidenum">
+              <a:rPr lang="en-US"/>
+              <a:t>9</a:t>
+            </a:fld>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3369732149"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:notes>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+  <p:cSld name="DEFAULT">
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...301 lines deleted...]
-      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3987 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:sp>
-[...240 lines deleted...]
-      </p:sp>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147483709" r:id="rId1"/>
-[...15 lines deleted...]
-    <p:sldLayoutId id="2147483725" r:id="rId17"/>
+    <p:sldLayoutId id="2147483649" r:id="rId1"/>
   </p:sldLayoutIdLst>
+  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
-        <a:defRPr sz="4400" b="1" i="0" kern="1200">
+        <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="2B2666"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Fira Sans SemiBold" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
-          <a:ea typeface="Fira Sans SemiBold" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2800" b="0" i="0" kern="1200">
+        <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="2B2666"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
-          <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="2400" b="0" i="0" kern="1200">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="2B2666"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
-          <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl2pPr>
       <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="2000" b="0" i="0" kern="1200">
+        <a:defRPr sz="2400" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="2B2666"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
-          <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl3pPr>
       <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1800" b="0" i="0" kern="1200">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="2B2666"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
-          <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl4pPr>
       <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-[...1 lines deleted...]
-        <a:defRPr sz="1800" b="0" i="0" kern="1200">
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="»"/>
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
-            <a:srgbClr val="2B2666"/>
+            <a:schemeClr val="tx1"/>
           </a:solidFill>
-          <a:latin typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
-          <a:ea typeface="Fira Sans" panose="020B0503050000020004" pitchFamily="34" charset="0"/>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl5pPr>
       <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl6pPr>
       <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr sz="1800" kern="1200">
+        <a:defRPr sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="en-US"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
@@ -10813,7018 +8274,12379 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 2">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:srgbClr val="006893"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="13" name="Picture 12" descr="NCAC and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2523CE1-79F7-79AF-5F1D-8887C0C6C568}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5160433" y="1360450"/>
+            <a:ext cx="3051133" cy="1192250"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5184027" y="2799801"/>
+            <a:ext cx="3725082" cy="685800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="5400"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Artist Support Grant</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5184026" y="3521116"/>
+            <a:ext cx="3493806" cy="251259"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPts val="1979"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1600" kern="0" spc="12" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Regional Partners Orientation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1600" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D622BFC4-3008-F9AA-DA94-723C0D5C6D01}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:srcRect t="4007" b="4007"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="-1"/>
+            <a:ext cx="4311129" cy="5143501"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57021214-367A-E5F6-46CB-C26E8B1FB589}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{453105D0-5ED4-1BDC-3A42-8408EA6DFCF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191853" y="1354096"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NC Arts Council </a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2FE6F152-1E13-3C76-5D5D-EEB47CEB5CBC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1192225" y="1962315"/>
+            <a:ext cx="6786563" cy="1661392"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Providing guidance to regional partners in completing Artists Support grant application and final report to the NC Arts Council </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Providing online Resources and Tools to support partner implementation of the Artist Support grant </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Providing grant orientation and training, as requested</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Assisting with grant panel recruitment, as requested </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Observing grant panel meetings, as needed</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Maintaining communication with regional partners</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90D365FD-55A1-FF23-C5F2-E3403BD93CDB}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{648BBE66-DBE9-2218-6B68-243F0489142D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="910094245"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D672B6E-9C0A-DFA8-9988-552A1CC41436}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{245BE9A8-0421-F4AB-AAFA-D654CD5BAE88}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="1765994"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Grant Requirements for FY 2026-27</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59BB34F4-D21F-C4FA-607D-265804C81A11}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178718" y="2329944"/>
+            <a:ext cx="6786563" cy="1307408"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Regional partners are </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" i="1" dirty="0"/>
+              <a:t>not</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t> required to match NC Arts Council investment in FY 2026-2027</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Up to 50 percent of grant award can be applied to artist fees </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Funds must be spent by June 30, 2027</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Projects must be completed by December 31, 2027</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>100% of the award must be provided to the artist upfront </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7FAFFF5A-4A0E-238B-1015-16980B352C43}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F74175D-07C6-D617-BBFF-A5631CD77750}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1909321029"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1571B198-E3BA-0D98-AA3B-707A6C1B9CB3}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6CAE9B4-7412-044D-43C8-20C20E8FCF5F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="473367" y="3180946"/>
+            <a:ext cx="8190756" cy="1136466"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3957"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Eligibility for </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>application</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3298" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Group 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1878660A-1078-18B8-C444-68128E99558D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20170"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Rectangle 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D76A6347-34E7-5B7F-1223-1894CBD5444A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rectangle 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D2547C7-0B8C-3F47-C1FE-D3E0675475E2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED006B1A-66E9-577A-531B-2182F4ACEAEA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3A87976B-6FE6-3E75-E6EB-7B0F788E1192}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A0C3E87-B832-77AB-E9F0-C0C800D51DB8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{70568737-7E1F-FE38-B750-C09466A93138}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A169EEE7-565A-F5BB-3FBD-6EE21623CEAD}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20171"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F2D66B4-3666-A2F6-12DB-5A249F69A75D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{936188C3-64CD-9426-9E33-7C9918EBD60A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12605C72-9FA8-5A86-3872-2244C8059D1F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65DAFA1A-56AE-CE64-E0A5-10BE4AED1A43}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B2C1A5A-E42A-F636-CBEA-CBDB3144E984}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41CF40D1-BA25-04BE-D60D-B5C7EF2C494E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1718458400"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5332F69C-81B6-7752-4D26-6D05C88A08A0}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Checkmark in a circle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7F095B1-CFA4-EE3F-6305-3825DFF152F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="1779370"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2683C357-694D-EB99-9689-4A1B9A15A41E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1765994"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Emerging and established artists</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB72C913-77A1-F220-80A9-F68EF7D43C99}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2262981"/>
+            <a:ext cx="4988617" cy="713683"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Eligible candidates may be either emerging or established artists. Applicants should demonstrate a commitment to spending a significant portion of their time on their work as artists. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F3022BCC-750C-5528-9825-CF7698645D7A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C90588C0-DA83-DF15-D6D5-D920A67FD9AF}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="510790272"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1127D725-9D9E-D49D-F55F-88BF81902A88}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Checkmark in a circle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59A3BA12-3FEB-DAAE-5FB7-3B1C1BF2192C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="1577242"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0566C9EC-25A4-1AE6-3CD4-468EAA675D12}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1468821"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Individuals and groups</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{737355C5-86B0-5E69-6C7A-87499EFA5E8D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2032771"/>
+            <a:ext cx="4988617" cy="1755673"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Individuals and Artist Collectives</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Both individual artists and small, unincorporated groups of collaborating artists are eligible to apply.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>All members of a collaborating team must be North Carolina residents, live in the region where they are applying, and meet the other eligibility requirements. Résumés documenting residence from all team members should be included with the application.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BED8E045-3336-98AF-FA8E-66D5F86D3871}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD64245C-2308-8F6B-6A88-12AFA4058394}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3553427066"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EBA07DD-B105-BF27-7D27-EB8D39E044C6}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Checkmark in a circle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC8FB06B-ED04-0125-AC5C-1EDE871C2BDC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="1479197"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53CFF1B0-A8C6-0343-29CE-B560516F5FC8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1468821"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Residency</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A410DA21-7A61-1064-874C-C27BE0807232}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2032772"/>
+            <a:ext cx="4988617" cy="1344736"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Artists should have lived in the region where they are applying continuously for at least one year prior to the consortium’s application deadline. An applicant must be at least 18 years old and either a U.S. citizen or a lawful permanent resident. Proof of residence and status may be required by the consortium. Artists who live in more than one region should apply only where they spend the majority of the year.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{076E1857-54DE-F94B-4C7D-939059D58291}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F4624CEC-1594-BF82-AF78-7AB2FEAC7B51}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="639816078"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB03B440-FAFC-FDD0-A16C-928A418A9E52}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="A red circle icon with a large X in it">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA8CFB40-BDE9-50A1-6BCC-98473CB43446}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="-1269" t="-2197" r="-997" b="-2469"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178347" y="1021348"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96E2F403-3271-8541-AA10-DADA9B6AEE20}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1021348"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Who are NOT eligible</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6330728-DF95-B4B4-75E1-1854B2F504C4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1585299"/>
+            <a:ext cx="4988617" cy="2879418"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Multiple awards</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Artists who are sole proprietors of organizations that have already received funding for FY 2026-27 from the NC Arts Council are ineligible to apply.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Conflict of interest</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Current board and staff members of the participating partner organizations and their family members are not eligible to apply for the award.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Students</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>The Artist Support Grant is intended for adult, non-student artists. Artists enrolled full-time in undergraduate or associate degree-granting programs may not apply for the grant. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B732F5AD-37FC-6AD4-3B60-D4466CBC5EA6}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCACF7C3-4950-CCCE-3144-C8B2A978E211}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2654549784"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84124AB1-822A-D418-97CE-7FB7DB7B2EA1}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F2B16D1-4590-44C0-7E36-96A2E63201BA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="473367" y="3180946"/>
+            <a:ext cx="8190756" cy="1136466"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3957"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Scope of funding</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3298" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{680233FC-8CFA-C61D-54FB-DE10064D725E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="475931" y="4413685"/>
+            <a:ext cx="8191500" cy="251259"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1979"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="0" spc="12" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>What the grant will fund</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Group 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4460C80C-C787-4CF7-948C-B5F5219F10CB}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20170"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Rectangle 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3BAEA4EF-E7C0-C159-868F-88623B9A2B9C}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rectangle 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC834DF4-29D3-B377-4B18-4AE991EAC373}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9951C04D-6325-47FE-60D3-65C763EB86D5}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92FC700B-323A-98ED-59D9-21F2F8315097}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{24C0AA52-97A0-3A84-A17E-D13178CD5884}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB9B868B-18B6-6443-B1DC-2E1C748D70ED}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{23B7D1F2-E4F2-83E1-DF25-2E497070BBA2}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20171"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7D847EEE-0742-0A65-FDA9-86F5D355BF27}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{117BA9B1-3EF5-9B7A-D76B-8F33B9655B42}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C86F106D-21C5-8F75-D0BA-27DD600FFDF9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE575306-487A-682E-6EDE-2D2BB9063106}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5741DEB1-112B-5942-874C-3CAD3E37C345}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{398DB458-E727-8678-3E7D-CD90D9CD78E4}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="468065308"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{62FEC59D-837D-FF9D-E468-BC32FB8CAD59}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4154597E-FA9A-A638-A2BB-B73DDFE012C2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1783188"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Completion or presentation of a new work</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6DFE2F9C-0231-E50E-1586-B06600BFEEE7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2347139"/>
+            <a:ext cx="4988617" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Cost of resources necessary to complete or present a significant new work. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Examples include: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Purchasing art supplies</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Equipment</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Space rental</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95D49DEB-C336-08F9-CA8E-1C70504E4C1D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13936A8C-68D3-5D9C-C5B5-37A805B520CB}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Checkmark in a circle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0F8B588-12D1-532A-CE23-1B77988438AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="1793564"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2050583009"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C767D0B-E57C-EFF3-D866-E9BAF0A1481C}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4A4981F3-8614-E7C3-ADF2-B53079CB64CB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1646194"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Career promotion	</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0792D0E-611B-B70C-B056-187938F55515}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2210144"/>
+            <a:ext cx="4988617" cy="1547007"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Projects aimed at advertising artists’ work and/or demonstrating their skill level. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Examples include: </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Websites</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Portfolios</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Audio-visual documentation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Online presentation</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29A636A4-1F7D-723A-137B-C342C732FB06}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04D5D625-4C24-2D18-3544-30C6F0AC773A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Checkmark in a circle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48144E4E-3F97-B546-4970-3967084B807D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="1656570"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3041402155"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 9">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="3" name="Text 0"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4859337" y="811352"/>
+            <a:ext cx="3810000" cy="639658"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>North Carolina Arts Council’s </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Artist Support Grant</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text 2"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4857124" y="3427012"/>
+            <a:ext cx="3809926" cy="1240749"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1920"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" kern="0" spc="-12" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Lato" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The Artist Support Grant provides direct support to individual artists for professional and artistic development, either to enhance their skills and abilities to create work, or to improve their business operations and capacity to bring the work to audiences. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture Placeholder 5" descr="Apply now for artist support grant">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2396B9D9-8819-CDCC-DCD7-AF3782A774C9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C40BB1A-6104-AC61-8AF8-6CBF4046C612}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="4529" r="4567"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="0"/>
+            <a:ext cx="4555578" cy="5011454"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Shape 3">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8AA7559-A8D1-F775-7B6A-8842FBC1B57B}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D89B0566-BDA3-2A9B-D5D3-45817D46C709}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5188CB0E-EFF6-6BEB-42DA-ABC0F88DBB4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="ctrTitle"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1884185"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr anchor="t">
-            <a:normAutofit/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Artist </a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Training</a:t>
             </a:r>
-            <a:br>
-[...1 lines deleted...]
-            </a:br>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4242B5D1-55FD-51F8-9F0D-FB91BD405801}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2448136"/>
+            <a:ext cx="4988617" cy="915534"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Support</a:t>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Costs to attend a class or workshop (in-person or virtual) aimed at either enhancing the artists’ skill level or professional development. </a:t>
             </a:r>
-            <a:br>
-[...1 lines deleted...]
-            </a:br>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Grant</a:t>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Such as attending a master class or workshop taught by acknowledged authorities in their medium.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="1039" name="Subtitle 2">
+          <p:cNvPr id="6" name="Shape 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C77F437-892C-83F1-0E8F-7A06A103E8F1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CBB582B-53E8-DC79-E3F5-90B9BA0D4F3A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...4 lines deleted...]
-          </p:nvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="2984047"/>
-            <a:ext cx="3962400" cy="1183581"/>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
           </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
-[...7 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD2FD0B2-B2E4-64A6-2AF7-197367BAB815}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Checkmark in a circle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{011A4480-682B-3B48-D6C8-A29EDB9DC177}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="1894561"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4284857833"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1835529240"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE5CB1A7-2637-2C2A-D12A-BC88AB25AA29}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FEE4F7F4-DBF8-9524-E4F0-16CA9F44C37C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1884185"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Travel</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B2BFB10-B442-F085-7AD5-075D2FA0FF43}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2448136"/>
+            <a:ext cx="4988617" cy="408871"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Costs of transportation, lodging, and food for training, professional conferences, or research.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31A47306-4E84-BCA2-C819-677DB62EEC92}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E83C6C1-B0D3-C585-8E8B-C2F775D36016}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Checkmark in a circle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F21D2CDA-C68A-BBC4-B7F2-15AB47CF8085}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="1894561"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="135827244"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5CB30E6-73A4-308A-D9A4-FC15AB3514EC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FFFA0F6-C37E-E4F0-EDE6-096A217574AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2014538"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Artists fees</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18EBCB97-93A6-180A-7FCF-739B6E60A3DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2578490"/>
+            <a:ext cx="4988617" cy="130352"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Up to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>50% of grant amount </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>may be used towards artist fees!</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{683A6234-28BE-8B5C-C1C2-896FA3E9E33D}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7617F42E-629F-188D-7F37-224EE5D903E6}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Checkmark in a circle">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D0525F4-E5C8-1CEF-0E84-55435C273707}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="38355" t="29074" r="38541" b="28889"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="2024914"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1100464662"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C3676B9F-4504-2F09-EBAB-2292BB495D71}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D21A4E7F-F9B0-200D-4121-D8CE4511B618}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1731467"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>What the grant will NOT fund</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57AD3138-80CA-E7F2-6197-3E3E20416BFB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2295418"/>
+            <a:ext cx="4988617" cy="1391365"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Scholarships for undergraduate- or graduate-level education</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Projects that support or oppose a particular candidate for public office</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Projects that are exclusive to members of a particular religious faith group</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Non-profit initiatives</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Projects that do not have a direct effect on the applicant’s growth as an artist </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{394CE2BD-4E1B-2ACC-BD5C-4F1B491F87F2}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B97012E-8AA1-C32A-629E-6465A2002B7F}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="8" name="Picture 7" descr="A red circle icon with a large X in it">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A5C00B6-A203-4FFF-D8B2-CE8AA5DFA15F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="-1269" t="-2197" r="-997" b="-2469"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178347" y="1731467"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1619564367"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{77ABE78F-D1BA-2792-1783-F09D31958875}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEE45DD9-E8C1-8731-8102-F01EA23BEDEC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="473367" y="3180946"/>
+            <a:ext cx="8190756" cy="1136466"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3957"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Evaluation criteria</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3298" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Group 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C99AAD21-8A45-4EF1-33D4-0C4A0994AD75}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20170"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Rectangle 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{74ECAA37-83A6-4E03-FC78-1ED2E9499044}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rectangle 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F45EEE0A-BB31-E70D-6A7A-C1EA94C25B09}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{110E4622-6DED-44AF-1654-61B04859BF31}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20705820-6EA1-3A90-5589-7DA8EFC4F9AA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AADF106-A424-17E1-D376-F1F541D1906A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5B875A71-CDF9-8B49-934D-A648FD906F2F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6AB691C-2F25-CA88-9DF7-CAABDE043DBC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20171"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D9609FC-637B-34D6-C08F-6D5FEA2BBDCF}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49668D3F-EFDF-C01F-FA79-8F4A3E276C71}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{96E8EBCC-CB3C-5818-D41B-6C4408B0468A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A69AF5B-01E4-AE0F-14C1-C19442D44BE0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9876B412-FD08-E75F-10A3-1B0A04B3ECE3}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E185D327-24C4-3B3C-BA39-9DFB59F497F9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1453047337"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{30D509C8-EB4C-8E0B-01EA-27096AEE9413}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="A circular yellow icon depicting a ribbon with a star pinned to it">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EB1F1FE-5ED8-172F-4554-73F08D321BF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="-699" t="-1384" r="-200" b="-1881"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178347" y="1731467"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{277991BC-5F0E-FC6F-6076-243099909249}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1731467"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Artistic merit</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A3D7CAD4-E4EE-E11C-DCA5-DC5A56C4A0F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2295418"/>
+            <a:ext cx="4988617" cy="400617"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Demonstrated talent in an art form and overall excellence of the artist’s work</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Clear commitment to a career as a practicing professional artist</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FDF7F24F-5DC3-E93A-501F-B475D5032748}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5C136A4-D8CC-26F4-7DA0-C8DB4C462E33}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="139117487"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6632B4F-EBA8-5084-6265-B77D9B40C28E}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="A circular blue icon depicting a ribbon with a checkmark on it">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{670B1099-E823-7513-A858-D81740BAEF66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="-1457" t="1" r="-301" b="-4146"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178347" y="1731467"/>
+            <a:ext cx="1243841" cy="1273018"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7162DF19-4A02-85BB-373B-8CF2727AC662}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="1731467"/>
+            <a:ext cx="4988989" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Project Merit</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60A0C9A8-880E-781E-8823-FE62CC8DA102}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2976664" y="2295418"/>
+            <a:ext cx="4988617" cy="400617"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Benefit of the proposed project to the artist’s professional growth</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Feasibility of the proposed project</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DFBE9C93-98B5-76B5-5BEE-6650751AC8CC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C77CC600-9DD9-4F85-A4F2-CC0B3643AC61}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3488661226"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{931F1A08-4AB3-C620-400D-C1C91F541FC0}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CB11444-9691-06AC-36BB-EC2878B08DA8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="1765994"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Panel Process</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{961234F3-EE93-9BED-AF19-04ACB641345D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178718" y="2329944"/>
+            <a:ext cx="6786563" cy="1307408"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Lead arts council schedules the panel </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Panelists should be recruited based on professional expertise</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Panelists should receive an honorarium for their time</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Consortium members may observe the panels, but should not serve as panelists</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Scoring structure and templates are on the ASG resources site.</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36A4EE79-27E0-2E84-5222-D0D68ADAC15C}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83398AAC-3650-C338-95F9-72B4A50E14D7}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4157821451"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81C11B6D-C030-53D0-3157-A4F224AEFEE5}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Text 0">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8C34A48-1EEE-13F8-85C6-7721517E763C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178346" y="1765994"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>NC Arts Council Staff can also provide panelist recommendations</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FBF3933-E8D2-DDCF-102B-99DD521E9283}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1178718" y="2329944"/>
+            <a:ext cx="6786563" cy="1307408"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Leigh Ann Wilder</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>, Creative Economies Director / leighann.wilder@dncr.nc.gov </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Zoe Van Buren</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>, Folklife Director / zoe.vanburen@dncr.nc.gov</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Dara Silver</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>, Artists &amp; Organizations Director / dara.silver@dncr.nc.gov</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Jamie Katz Court</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>, Music and Dance Director / jamie.katzcourt@dncr.nc.gov</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0"/>
+              <a:t>Kara Leinfelder</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>, CHNC Music Office / kara.leinfelder@dncr.nc.gov</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+            </a:br>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D959B7A0-47F7-D76C-E2C7-D3FF78FB2C80}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4" descr="North Carolina Arts Council and DNCR logos">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D675B5F6-054C-F10E-6136-E6CAF27F1870}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="793085707"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B41C235-64ED-7884-982A-8F6018B06697}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Facebook logo">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42A8562E-866C-46D9-2E38-A6CC5DC680CC}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="749518" y="2290236"/>
+            <a:ext cx="325462" cy="325462"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="TextBox 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8313B6AD-23A3-AD08-61F1-F6BDE1CAB179}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143252" y="2332047"/>
+            <a:ext cx="1365169" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>@</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>NCArts</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Picture 6" descr="YouTube logo">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92ABA4C3-BCFD-DAD0-4A0B-274C69838F46}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="711010" y="2821371"/>
+            <a:ext cx="391458" cy="275800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7EF27B35-87E7-021B-33F2-07DA57611BFA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1143083" y="2804957"/>
+            <a:ext cx="1073509" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>@</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>NCArts</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="9" name="Picture 8" descr="Instagram logo">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{12DA9596-5FE9-72C9-B1A8-5C78523FA9B6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2524466" y="2225718"/>
+            <a:ext cx="491528" cy="491528"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="TextBox 15">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{127250F4-CCD9-7391-2E86-974B0B903CD8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3021479" y="2332901"/>
+            <a:ext cx="1303385" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>@</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>NCArtsCouncil</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="006893"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C6622B2-5F61-AB48-E786-5B8E86C05361}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" idx="4294967295"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="473367" y="3814856"/>
+            <a:ext cx="8190756" cy="502555"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3957"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Thank you</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3298" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Group 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD8B7EAD-D03E-62D8-3F18-3269E37351A5}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20170"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Rectangle 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1676961-71ED-61F2-26B9-4FF9EEB832D2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rectangle 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A54D38B8-D686-FBDB-D70B-0C5B47653C4D}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F73234DF-754C-4110-4B1A-557C5B510442}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAB264EB-158F-B3A3-CB58-35C9C7383B8B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D854073-86C1-3B2C-F8F8-E9E2B5EE20FA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B1EB92F2-2DD0-E710-A0BB-224B61D91A63}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CAC4E16E-2B7A-D2F8-CD59-F53E895C5873}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="473223" y="420028"/>
+            <a:ext cx="3462764" cy="1353097"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{657861BF-CC9E-6C8D-8915-E39A1AA09301}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20171"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{070486D5-957B-A8FA-6EFA-784706BA84D7}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDC1D51D-E4EA-CAFD-001E-16BCC4BA4E62}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A4A5E45-18BD-7AAA-7999-1582B1649AD9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{137D0888-091E-4F8E-A4D0-B076D4D962A2}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A2070FF9-72EF-89B8-143D-EB83A987D145}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B2FB8F9-83D7-D5EC-1845-731932287487}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="874476217"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld name="Slide 5">
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="Text 0"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191481" y="1130596"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:br>
-[...1 lines deleted...]
-            </a:br>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="0" dirty="0"/>
-              <a:t>Consortium Partners </a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Disciplines</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
-[...11 lines deleted...]
-          </p:nvPr>
+          <p:cNvPr id="4" name="Text 1"/>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838198" y="2519681"/>
-            <a:ext cx="10260107" cy="3657282"/>
+            <a:off x="1191853" y="3263797"/>
+            <a:ext cx="6786563" cy="837903"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="1">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="2800" dirty="0"/>
-              <a:t>Participating in consortium planning meetings</a:t>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>The Artist Support Grant is intended to support a broad range of talented visual, performing, literary, and interdisciplinary artists. </a:t>
             </a:r>
           </a:p>
           <a:p>
-            <a:pPr lvl="1">
-[...5 lines deleted...]
-              </a:spcAft>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
             </a:pPr>
-            <a:r>
-[...44 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US" sz="1200" u="sng" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Picture 1" descr="Colorful icons of a turntable, a paint palette with brush, abstract brush strokes, a pen writing in a notebook, a camera, a pair of ballet slippers, theater masks, and music notes">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E329286-F041-C273-7941-7148E1AFF268}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill rotWithShape="1">
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="7804" t="8288" r="7399" b="52252"/>
+          <a:stretch/>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1857331" y="1643476"/>
+            <a:ext cx="5429337" cy="1421133"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA28BBA2-2D27-09EF-43D1-A27CCA2DE818}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
-    <p:extLst>
-[...3 lines deleted...]
-    </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{603091CC-2CD2-DD61-E0F2-EE73FBFD987C}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="3" name="Text 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67FB8F03-FFBE-FB7C-0834-B0A26EEBC5CE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C78C59F8-2AE0-CEA1-C6F2-41A92920989C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191481" y="819605"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>18 Regions Award Artist Support Grants </a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="7" name="Content Placeholder 4" descr="Map of the 18 regional arts council consortiums that award Artist Support Grants">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01C05428-9181-FA13-BBB3-D6F8CD4A9ED7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="742578" y="1362114"/>
+            <a:ext cx="7393282" cy="3166760"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAF2434E-6AC1-2543-A694-92B4D557C33A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:br>
-[...6 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="Content Placeholder 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{677E02CC-EAA8-D609-5C2D-1FF6BFDBB2AF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6465E94-C781-F429-3174-5DA7930ECA03}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...97 lines deleted...]
-      </p:sp>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2885253791"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3712097306"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B02C6C2-7682-3D92-204C-DF7CA3C8267B}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="4" name="Text 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE69A856-6282-44A8-0DFC-CA54D8B9392B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D7E5D251-08BA-E93A-2F3C-BA828F6179DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
-[...30 lines deleted...]
-            <p:ph idx="1"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1326775" y="2519681"/>
-            <a:ext cx="9699813" cy="3657282"/>
+            <a:off x="473367" y="3814856"/>
+            <a:ext cx="8190756" cy="502555"/>
           </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
-            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3957"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPts val="600"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="1200"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0">
-                <a:latin typeface="Fira Sans"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Regional partners are </a:t>
+              <a:t>Grant Timeline</a:t>
             </a:r>
-            <a:r>
-[...90 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3298" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Group 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00FE14E2-05B1-9799-205C-0A08837609EB}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20170"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Rectangle 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4724B5A7-852E-E3D9-3EB7-485A5B6183A9}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rectangle 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43EAD100-3DF5-83F7-D577-98EEAF0B793A}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE1A945E-64EE-9B40-29B5-684A610DFE51}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18F82947-E80A-B32A-EBBB-CFE598B6AB67}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75DE2595-99D9-D229-96D1-EF089972283E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CDAA9BF0-B68A-66B6-0571-378A46F05D38}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63EB7440-A24A-579B-B040-3F0E0DB233D1}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20171"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CBE2C79-FF4A-A9F1-ED0C-DF7215CC3820}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA5A372A-F805-309A-D562-B7B7FA95737F}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F592D6AD-8DF1-B458-DDAC-BEDCF8C2FED8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F54948A-EE05-15B7-FFDA-B98F05290350}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{476877EC-A0A4-C532-DDBD-E3A32E80334B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BF4E35AA-2CFE-4775-1B76-34478921772B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1514417102"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1910643750"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05D8A636-9860-7C28-D45D-223B13EFE8F7}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="3" name="Text 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B18D39AC-1420-1495-F514-003C0B31638B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57FEE0BF-A5E1-CDD0-B054-79B65D9248B9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191481" y="819605"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Grant Cycle Timeline</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:graphicFrame>
+        <p:nvGraphicFramePr>
+          <p:cNvPr id="9" name="Content Placeholder 7" descr="Grant timeline workflow">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DEF994A-D1CE-5971-EB2B-9ABF923210D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGraphicFramePr>
+            <a:graphicFrameLocks/>
+          </p:cNvGraphicFramePr>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1349889478"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvGraphicFramePr>
+        <p:xfrm>
+          <a:off x="525780" y="1300879"/>
+          <a:ext cx="7926388" cy="3503613"/>
+        </p:xfrm>
+        <a:graphic>
+          <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
+            <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId3" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
+          </a:graphicData>
+        </a:graphic>
+      </p:graphicFrame>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Shape 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B08EEF0E-9BEF-848C-D901-EA06324873B0}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...68 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="Checkmark in a circle">
+          <p:cNvPr id="5" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0E167F9-6059-7317-2A0E-653FF4EE6997}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58EF9608-DACB-ED04-20B5-62130C8612C6}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
-        <p:blipFill rotWithShape="1">
-[...2066 lines deleted...]
-        </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
-[...5 lines deleted...]
-          </a:blip>
+          <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="937447" y="2676696"/>
-[...3001 lines deleted...]
-            <a:ext cx="9190683" cy="2405669"/>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1771586299"/>
-[...296 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1123039844"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3781030120"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E051F4D0-1A99-6B00-B71E-114615BAEE37}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Title 8">
+          <p:cNvPr id="4" name="Text 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C059934C-4CD9-06E9-67D5-CD6417CBAB6E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A4EEA35-0969-25E3-F9B0-335F36A0BB18}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="473367" y="3180946"/>
+            <a:ext cx="8190756" cy="1136466"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="b" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="3957"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="6000" dirty="0"/>
-              <a:t>Roles and Responsibilities</a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Roles and </a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:br>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="0" lang="en-US" sz="3300" b="1" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Responsibilities</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="3298" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Text Placeholder 9">
+          <p:cNvPr id="3" name="Text 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B907A4C-EABA-C846-9155-05A7DDDF7D4F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDF6C225-E890-B2E0-AC63-323BF8E2AE43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...4 lines deleted...]
-          </p:nvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="475931" y="4413685"/>
+            <a:ext cx="8191500" cy="251259"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="b"/>
           <a:lstStyle/>
           <a:p>
+            <a:pPr algn="l">
+              <a:lnSpc>
+                <a:spcPts val="1979"/>
+              </a:lnSpc>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>For Lead Partners, Consortium Members and N.C. Arts Council</a:t>
+              <a:rPr lang="en-US" sz="1200" kern="0" spc="12" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>For Lead Partners, Consortium Members and NC Arts Council</a:t>
             </a:r>
-          </a:p>
-[...1 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="18" name="Group 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D7104AB-B81A-D1BB-A189-736F65D991E1}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr/>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20170"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="6" name="Rectangle 5">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EEF86309-4A05-F77A-A1C8-A174C613F1B0}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="8" name="Rectangle 7">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{89AB2C78-4800-6A01-C6C2-CF97E0416478}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="10" name="Rectangle 9">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C3DF3FB-7976-D93B-5BF1-24B342545D7E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="11" name="Rectangle 10">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCEACDCF-C932-3E37-2DD3-B91159136004}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="12" name="Rectangle 11">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C67A0BD8-064C-8D03-8FB3-35A8EAFE9157}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="13" name="Rectangle 12">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{482087A5-2C70-305D-6FFE-C40EC9402839}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
+      <p:grpSp>
+        <p:nvGrpSpPr>
+          <p:cNvPr id="19" name="Group 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B5787A6-2D47-9730-733F-439BB4FD4E41}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
+          <p:nvPr/>
+        </p:nvGrpSpPr>
+        <p:grpSpPr>
+          <a:xfrm>
+            <a:off x="5197475" y="-20171"/>
+            <a:ext cx="3946525" cy="5163671"/>
+            <a:chOff x="5197475" y="-20170"/>
+            <a:chExt cx="3946525" cy="5163671"/>
+          </a:xfrm>
+        </p:grpSpPr>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="20" name="Rectangle 19">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DABB113-E8A1-768F-671F-68484DA59059}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="1"/>
+              <a:ext cx="3945835" cy="5143500"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="96C23D"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="21" name="Rectangle 20">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27376744-9218-A047-E55F-8657A41FBE1B}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5198165" y="3609387"/>
+              <a:ext cx="1398932" cy="1534112"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="FFC915"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="22" name="Rectangle 21">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86BD9F72-A238-DABA-47F1-DBD72A0D3A4E}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="7495693" y="3600689"/>
+              <a:ext cx="714037" cy="1542810"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="006893"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="23" name="Rectangle 22">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B6B7A001-31FD-40EB-39F3-A6E9A1EDEBBA}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="8209730" y="2080533"/>
+              <a:ext cx="934270" cy="1518406"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="F7964C"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="24" name="Rectangle 23">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FAEEFDC2-537F-E022-09E9-6CDCE1A620ED}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="6593593" y="2070430"/>
+              <a:ext cx="903404" cy="1533947"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="E15F55"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+        <p:sp>
+          <p:nvSpPr>
+            <p:cNvPr id="25" name="Rectangle 24">
+              <a:extLst>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F696D9B-20A7-BA7C-D54B-4D1FBE8446A8}"/>
+                </a:ext>
+              </a:extLst>
+            </p:cNvPr>
+            <p:cNvSpPr>
+              <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+            </p:cNvSpPr>
+            <p:nvPr/>
+          </p:nvSpPr>
+          <p:spPr>
+            <a:xfrm>
+              <a:off x="5197475" y="-20170"/>
+              <a:ext cx="3009666" cy="2097264"/>
+            </a:xfrm>
+            <a:prstGeom prst="rect">
+              <a:avLst/>
+            </a:prstGeom>
+            <a:solidFill>
+              <a:srgbClr val="0D9DDB"/>
+            </a:solidFill>
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+          </p:spPr>
+          <p:style>
+            <a:lnRef idx="2">
+              <a:schemeClr val="accent1">
+                <a:shade val="50000"/>
+              </a:schemeClr>
+            </a:lnRef>
+            <a:fillRef idx="1">
+              <a:schemeClr val="accent1"/>
+            </a:fillRef>
+            <a:effectRef idx="0">
+              <a:schemeClr val="accent1"/>
+            </a:effectRef>
+            <a:fontRef idx="minor">
+              <a:schemeClr val="lt1"/>
+            </a:fontRef>
+          </p:style>
+          <p:txBody>
+            <a:bodyPr rtlCol="0" anchor="ctr"/>
+            <a:lstStyle/>
+            <a:p>
+              <a:pPr algn="ctr"/>
+              <a:endParaRPr lang="en-US" dirty="0"/>
+            </a:p>
+          </p:txBody>
+        </p:sp>
+      </p:grpSp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="5272059"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2658595787"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{936FF304-B071-4964-DAB6-39B473911BCB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="3" name="Text 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CE01C27-8ACD-6E9B-471D-FDD1593962E6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{053D446D-9D21-D5CE-91D3-34EAEC1BADF4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191853" y="879983"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:br>
-[...1 lines deleted...]
-            </a:br>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
               <a:t>Lead Arts Council</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1B4F97F-989C-2519-20A8-9864F4D42859}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1192225" y="1373801"/>
+            <a:ext cx="6786563" cy="3089157"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Each consortium has an arts council that serves as lead for the Artist Support Grant program.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1200" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr>
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Lead Arts Council’s responsibilities include:  </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Completing the grant application and final report for the NC Arts  Council   </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Coordinating consortium planning meetings </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Distributing guidelines and grant materials to the consortium</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Coordinating marketing efforts with regional consortium members</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Maintaining communication with NC Arts Council staff</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Providing assistance and resources to interested applicants</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Recruiting and orienting panel members</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Facilitating panel meetings</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Cultivating partners to promote the grant opportunity to previously under-engaged communities including rural, diverse, disabled and economically disadvantaged. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
+          <p:cNvPr id="6" name="Shape 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9418284D-9C8C-E28D-04CD-C77394A56803}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FC1B180-AED6-775D-B9B0-DE28A7F44B87}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...4 lines deleted...]
-          </p:nvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr marL="285750" indent="-285750">
-[...66 lines deleted...]
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97D2095C-0CD1-452E-AC1D-6DB8206E01C3}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="345145189"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="875227687"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name=""/>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49F97D03-2F55-8B5E-A6DB-0A82033D7DEB}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Title 1">
+          <p:cNvPr id="3" name="Text 0">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A959A225-C065-FA4A-8675-21CACFAC274D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA64E722-658E-6B8C-02C2-F1F203BE7D3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
-            <p:ph type="title"/>
+            <p:ph type="title" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1191853" y="1354096"/>
+            <a:ext cx="6787307" cy="297173"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr/>
+          <a:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+            <a:prstTxWarp prst="textNoShape">
+              <a:avLst/>
+            </a:prstTxWarp>
+            <a:noAutofit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:br>
-[...1 lines deleted...]
-            </a:br>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPts val="2340"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>Lead Arts Council</a:t>
+              <a:rPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="0" cap="none" spc="-24" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="006893"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Space Grotesk" pitchFamily="34" charset="-122"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Consortium Partners </a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="0" lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="+mn-lt"/>
+              <a:ea typeface="+mn-ea"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A9BAA93-9902-548C-A68D-2F87846ECA3B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1192225" y="1962315"/>
+            <a:ext cx="6786563" cy="1661392"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Participating in consortium planning meetings</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Participating in promotion efforts for the grant</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Cultivating partners to promote the grant opportunity to previously under-engaged communities including rural, diverse, disabled and economically disadvantaged. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Helping potential applicants in their county</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:lnSpc>
+                <a:spcPct val="130000"/>
+              </a:lnSpc>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1200" dirty="0"/>
+              <a:t>Accepting applications, if necessary</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="Content Placeholder 2">
+          <p:cNvPr id="6" name="Shape 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{362D2A61-4BF7-DFAC-C1DE-547545A87192}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0452EA56-B3F4-0B33-6AA9-F5F274683239}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr>
-[...4 lines deleted...]
-          </p:nvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr/>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-1959" y="5011454"/>
+            <a:ext cx="9145959" cy="130351"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val -701491"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="006893"/>
+          </a:solidFill>
+          <a:ln/>
+        </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-[...1 lines deleted...]
-          </a:bodyPr>
+          <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:pPr lvl="1">
-[...52 lines deleted...]
-            </a:r>
+            <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68308768-E91E-44FA-BF43-243F9B6C397A}"/>
+              </a:ext>
+              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noCrop="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7671412" y="231310"/>
+            <a:ext cx="1171460" cy="457756"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2267300452"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2471767883"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Office Theme">
-[...293 lines deleted...]
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
@@ -18069,82 +20891,386 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="NCAC x DNCR PowerPoint Template 3-2026" id="{D682FF5D-CB96-354D-B6B8-9F2ECAC4499C}" vid="{27DC0A5C-1D48-474A-8DAF-D3083728AC0E}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="0E2841"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E8E8E8"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="156082"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="E97132"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="196B24"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="0F9ED5"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="A02B93"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="4EA72E"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="467886"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="96607D"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bf525fb-8aec-463c-8437-5573e00e06f0" xmlns:ns3="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="171de61a566244e7eae4c215e5cc5843" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C81A7BE11EB38E4299DD6EA58AED5D3F" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="56dbcdac58d279d5a5bacc59cba3c70d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bf525fb-8aec-463c-8437-5573e00e06f0" xmlns:ns3="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="081a60fffdd29b530f4892815ce79bdd" ns2:_="" ns3:_="">
     <xsd:import namespace="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <xsd:import namespace="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -18339,171 +21465,190 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9bf525fb-8aec-463c-8437-5573e00e06f0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85528B8A-C47C-4912-85E2-064AA96751C3}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{18D090DD-868D-49EF-B586-F7D5B97B169E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2236D6F9-1B0E-4544-B02B-CCDB99D769F4}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9136CB6-7865-4B10-B855-D3F24A83EFBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F91D315-1E75-4EF8-B2F1-A39B7D4ACCBF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>NCACxDNCR-PowerPoint-Template-3-2026</Template>
   <TotalTime></TotalTime>
-  <Words>1076</Words>
+  <Words>1112</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>Widescreen</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>0</Notes>
+  <PresentationFormat>On-screen Show (16:9)</PresentationFormat>
+  <Paragraphs>150</Paragraphs>
+  <Slides>29</Slides>
+  <Notes>29</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>30</vt:i4>
+        <vt:i4>29</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="31" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Artist  Support Grant</vt:lpstr>
+    <vt:vector size="32" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Fira Sans</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>Artist Support Grant</vt:lpstr>
       <vt:lpstr>North Carolina Arts Council’s  Artist Support Grant</vt:lpstr>
       <vt:lpstr>Disciplines</vt:lpstr>
       <vt:lpstr>18 Regions Award Artist Support Grants </vt:lpstr>
       <vt:lpstr>Grant Timeline</vt:lpstr>
-      <vt:lpstr>Grant Timeline</vt:lpstr>
-[...6 lines deleted...]
-      <vt:lpstr>Eligibility for application</vt:lpstr>
+      <vt:lpstr>Grant Cycle Timeline</vt:lpstr>
+      <vt:lpstr>Roles and  Responsibilities</vt:lpstr>
+      <vt:lpstr>Lead Arts Council</vt:lpstr>
+      <vt:lpstr>Consortium Partners </vt:lpstr>
+      <vt:lpstr>NC Arts Council </vt:lpstr>
+      <vt:lpstr>Grant Requirements for FY 2026-27</vt:lpstr>
+      <vt:lpstr>Eligibility for  application</vt:lpstr>
       <vt:lpstr>Emerging and established artists</vt:lpstr>
       <vt:lpstr>Individuals and groups</vt:lpstr>
       <vt:lpstr>Residency</vt:lpstr>
       <vt:lpstr>Who are NOT eligible</vt:lpstr>
       <vt:lpstr>Scope of funding</vt:lpstr>
       <vt:lpstr>Completion or presentation of a new work</vt:lpstr>
       <vt:lpstr>Career promotion </vt:lpstr>
       <vt:lpstr>Training</vt:lpstr>
       <vt:lpstr>Travel</vt:lpstr>
       <vt:lpstr>Artists fees</vt:lpstr>
       <vt:lpstr>What the grant will NOT fund</vt:lpstr>
       <vt:lpstr>Evaluation criteria</vt:lpstr>
       <vt:lpstr>Artistic merit</vt:lpstr>
       <vt:lpstr>Project Merit</vt:lpstr>
-      <vt:lpstr>Panel Process </vt:lpstr>
       <vt:lpstr>Panel Process</vt:lpstr>
-      <vt:lpstr>Questions?   </vt:lpstr>
+      <vt:lpstr>NC Arts Council Staff can also provide panelist recommendations</vt:lpstr>
+      <vt:lpstr>Thank you</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>NC user</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PowerPoint Presentation</dc:title>
-  <dc:creator>McCallum, Brenna</dc:creator>
+  <dc:title/>
+  <dc:subject>PptxGenJS Presentation</dc:subject>
+  <dc:creator>Chang, Ai-Ling</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C81A7BE11EB38E4299DD6EA58AED5D3F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>