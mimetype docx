--- v0 (2025-12-17)
+++ v1 (2026-07-30)
@@ -1,342 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C31AA2E" w14:textId="2119A943" w:rsidR="00B91207" w:rsidRDefault="008A78DC" w:rsidP="008A78DC">
-[...265 lines deleted...]
-    <w:p w14:paraId="6847D457" w14:textId="77777777" w:rsidR="00B91207" w:rsidRDefault="00B91207" w:rsidP="00293264">
+    <w:p w14:paraId="16DD0843" w14:textId="2E9DADDC" w:rsidR="00FC568F" w:rsidRDefault="00FC568F" w:rsidP="00293264">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="thick"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B2A7361" w14:textId="7868D1DC" w:rsidR="000E44D3" w:rsidRPr="007D2A1E" w:rsidRDefault="000E44D3" w:rsidP="00293264">
+    <w:p w14:paraId="2B2A7361" w14:textId="3892B27B" w:rsidR="000E44D3" w:rsidRPr="007D2A1E" w:rsidRDefault="000E44D3" w:rsidP="00293264">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D2A1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Applicant Information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C3F4E94" w14:textId="7980EF10" w:rsidR="00293264" w:rsidRDefault="000E44D3" w:rsidP="00293264">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="179"/>
@@ -467,85 +203,75 @@
       </w:r>
       <w:r w:rsidR="00FC568F" w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>County</w:t>
       </w:r>
       <w:r w:rsidR="000E44D3" w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00FC568F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FC568F" w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Zip</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Code:</w:t>
+        <w:t>Zip Code:</w:t>
       </w:r>
       <w:r w:rsidR="2F11C0A0" w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D139F53" w14:textId="7C3B8402" w:rsidR="11F27A2C" w:rsidRDefault="11F27A2C" w:rsidP="11F27A2C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="4590"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="179"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53E0F5C9" w14:textId="2120E227" w:rsidR="00196506" w:rsidRPr="00B72492" w:rsidRDefault="000E44D3" w:rsidP="11F27A2C">
@@ -562,86 +288,76 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
       <w:r w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Number</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Number:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC568F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="11F27A2C">
+        <w:t xml:space="preserve"> Emai</w:t>
+      </w:r>
+      <w:r w:rsidR="00196506" w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Emai</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00FC568F" w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="3B7AB154" w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B7F909C" w14:textId="00AA9180" w:rsidR="11F27A2C" w:rsidRDefault="11F27A2C" w:rsidP="11F27A2C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="3240"/>
         </w:tabs>
         <w:spacing w:before="179"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -678,51 +394,51 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="704DD4F0" w14:textId="3AA3CC00" w:rsidR="000E44D3" w:rsidRPr="00DD5B12" w:rsidRDefault="000E44D3" w:rsidP="00293264">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69F2FE46" wp14:editId="3F585438">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69F2FE46" wp14:editId="3F585438">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>896620</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>186690</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5981065" cy="1270"/>
                 <wp:effectExtent l="10795" t="16510" r="18415" b="10795"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1" name="Freeform: Shape 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5981065" cy="1270"/>
                         </a:xfrm>
@@ -875,51 +591,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19D55D42" w14:textId="0ABF0026" w:rsidR="004D0294" w:rsidRPr="004D0294" w:rsidRDefault="004D0294" w:rsidP="11F27A2C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="underscore" w:pos="6660"/>
           <w:tab w:val="left" w:leader="underscore" w:pos="9360"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EA671CE" wp14:editId="350CE08C">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EA671CE" wp14:editId="350CE08C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>914400</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>577215</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5981065" cy="1270"/>
                 <wp:effectExtent l="10795" t="16510" r="18415" b="10795"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="9" name="Freeform: Shape 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5981065" cy="1270"/>
                         </a:xfrm>
@@ -1167,54 +883,56 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ttach separately)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CE33933" w14:textId="71C4403B" w:rsidR="000E44D3" w:rsidRPr="004D0294" w:rsidRDefault="00B72492" w:rsidP="11F27A2C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="000E44D3" w:rsidRPr="004D0294" w:rsidSect="00E87F1E">
-          <w:headerReference w:type="default" r:id="rId10"/>
-[...2 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:headerReference w:type="even" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="1012" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="299"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Describe your finished project. Provide details about how it met, didn't meet, or exceeded the outcomes proposed in your application.</w:t>
       </w:r>
       <w:r w:rsidR="7A2DCF9F" w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="000E44D3" w:rsidRPr="11F27A2C">
         <w:rPr>
@@ -1227,51 +945,51 @@
       <w:r w:rsidR="002D794E" w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">artistic </w:t>
       </w:r>
       <w:r w:rsidR="000E44D3" w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>career and goals</w:t>
       </w:r>
       <w:r w:rsidR="00765036" w:rsidRPr="11F27A2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145631AD" w14:textId="77777777" w:rsidR="000E44D3" w:rsidRPr="007D2A1E" w:rsidRDefault="000E44D3" w:rsidP="004D0294">
+    <w:p w14:paraId="145631AD" w14:textId="2947B716" w:rsidR="000E44D3" w:rsidRPr="007D2A1E" w:rsidRDefault="000E44D3" w:rsidP="004D0294">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:spacing w:before="185"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D2A1E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Project Budget</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BC6634" w14:textId="77777777" w:rsidR="000E44D3" w:rsidRPr="00DD5B12" w:rsidRDefault="000E44D3" w:rsidP="11F27A2C">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
@@ -2567,64 +2285,64 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DD5B12">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Amount</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E44D3" w:rsidRPr="00DD5B12" w14:paraId="2430A4F6" w14:textId="77777777" w:rsidTr="004D0294">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5853" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67A3193C" w14:textId="2025FCD2" w:rsidR="000E44D3" w:rsidRPr="00DD5B12" w:rsidRDefault="008E5199" w:rsidP="004D0294">
+          <w:p w14:paraId="67A3193C" w14:textId="35BB0E8A" w:rsidR="000E44D3" w:rsidRPr="00DD5B12" w:rsidRDefault="008E5199" w:rsidP="004D0294">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>N.C. Arts Council A</w:t>
+              <w:t>N. Arts Council A</w:t>
             </w:r>
             <w:r w:rsidR="00C34358">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">rtist Support Grant </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="770C0BE1" w14:textId="77777777" w:rsidR="000E44D3" w:rsidRPr="00DD5B12" w:rsidRDefault="000E44D3" w:rsidP="004D0294">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -2831,177 +2549,71 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total Income:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44B77534" w14:textId="77777777" w:rsidR="000E44D3" w:rsidRPr="00DD5B12" w:rsidRDefault="000E44D3" w:rsidP="004D0294">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32C84478" w14:textId="77777777" w:rsidR="000E44D3" w:rsidRPr="00DD5B12" w:rsidRDefault="000E44D3" w:rsidP="004D0294">
+    <w:p w14:paraId="32C84478" w14:textId="4C230748" w:rsidR="000E44D3" w:rsidRPr="00DD5B12" w:rsidRDefault="000E44D3" w:rsidP="4F7ABE43">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="28"/>
-          <w:szCs w:val="24"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="165895B4" w14:textId="69907A42" w:rsidR="000E44D3" w:rsidRPr="007D2A1E" w:rsidRDefault="00186BD8" w:rsidP="5FF610B2">
+    <w:p w14:paraId="3934452D" w14:textId="59FED2DD" w:rsidR="000E44D3" w:rsidRPr="007D2A1E" w:rsidRDefault="000E44D3" w:rsidP="5FF610B2">
       <w:pPr>
         <w:pStyle w:val="Heading7"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
-[...93 lines deleted...]
-        <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="5FF610B2">
+      <w:r w:rsidRPr="4F7ABE43">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Attachments</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="362724BD" w14:textId="04AF5F06" w:rsidR="00EC4102" w:rsidRPr="00EC4102" w:rsidRDefault="00EC4102" w:rsidP="00EC4102">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1621"/>
         </w:tabs>
         <w:autoSpaceDE/>
@@ -3065,525 +2677,507 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and credit</w:t>
       </w:r>
       <w:r w:rsidRPr="5FF610B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="5FF610B2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>line.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008B26DD" w:rsidRPr="004D0294">
-      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1EE75E3D" w14:textId="77777777" w:rsidR="00717EBE" w:rsidRDefault="00717EBE" w:rsidP="00D460D6">
+    <w:p w14:paraId="5740F347" w14:textId="77777777" w:rsidR="000A13C1" w:rsidRDefault="000A13C1" w:rsidP="00D460D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69C77CF3" w14:textId="77777777" w:rsidR="00717EBE" w:rsidRDefault="00717EBE" w:rsidP="00D460D6">
+    <w:p w14:paraId="3547827E" w14:textId="77777777" w:rsidR="000A13C1" w:rsidRDefault="000A13C1" w:rsidP="00D460D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="A10006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rotis Sans Serif">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="02000503000000000004"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Rotis Sans Serif ExBd">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="02000803000000020004"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="4D"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="DengXian Light">
+    <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="30871F10" w14:textId="6694A136" w:rsidR="004D0294" w:rsidRPr="004D0294" w:rsidRDefault="004D0294" w:rsidP="004D0294">
+  <w:p w14:paraId="39A0F169" w14:textId="77777777" w:rsidR="00046ABC" w:rsidRDefault="00046ABC">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="30871F10" w14:textId="6694A136" w:rsidR="004D0294" w:rsidRPr="00E10573" w:rsidRDefault="004D0294" w:rsidP="004D0294">
     <w:pPr>
       <w:spacing w:after="27"/>
       <w:ind w:right="-90"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="00E10573">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="00E10573">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="00E10573">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="00E10573">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="00E10573">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="00E10573">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="00E10573">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="00E10573">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="00E10573">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="00E10573">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="00E10573">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="00E10573">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="00E10573">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                </w:t>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="00E10573">
       <w:rPr>
         <w:rFonts w:ascii="Rotis Sans Serif ExBd" w:eastAsia="Rotis Sans Serif" w:hAnsi="Rotis Sans Serif ExBd" w:cs="Rotis Sans Serif"/>
         <w:b/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">North Carolina Arts Council | </w:t>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="00E10573">
       <w:rPr>
         <w:rFonts w:ascii="Rotis Sans Serif" w:eastAsia="Rotis Sans Serif" w:hAnsi="Rotis Sans Serif" w:cs="Rotis Sans Serif"/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>NCArts.org</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="526C534F" w14:textId="20348398" w:rsidR="00FC568F" w:rsidRPr="004D0294" w:rsidRDefault="00FC568F" w:rsidP="00FC568F">
+  <w:p w14:paraId="526C534F" w14:textId="20348398" w:rsidR="00FC568F" w:rsidRPr="003F7628" w:rsidRDefault="00FC568F" w:rsidP="00FC568F">
     <w:pPr>
       <w:spacing w:after="27"/>
       <w:ind w:right="-90"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="003F7628">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="003F7628">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="003F7628">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="003F7628">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="003F7628">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="003F7628">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="003F7628">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="003F7628">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="003F7628">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> NUMPAGES </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="003F7628">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="003F7628">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="003F7628">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="003F7628">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Rotis Sans Serif" w:hAnsi="Calibri" w:cs="Rotis Sans Serif"/>
         <w:bCs/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                </w:t>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="003F7628">
       <w:rPr>
         <w:rFonts w:ascii="Rotis Sans Serif ExBd" w:eastAsia="Rotis Sans Serif" w:hAnsi="Rotis Sans Serif ExBd" w:cs="Rotis Sans Serif"/>
         <w:b/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">North Carolina Arts Council | </w:t>
     </w:r>
-    <w:r w:rsidRPr="004D0294">
+    <w:r w:rsidRPr="003F7628">
       <w:rPr>
         <w:rFonts w:ascii="Rotis Sans Serif" w:eastAsia="Rotis Sans Serif" w:hAnsi="Rotis Sans Serif" w:cs="Rotis Sans Serif"/>
-        <w:color w:val="8A8A8D"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>NCArts.org</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="19312BB5" w14:textId="77777777" w:rsidR="00717EBE" w:rsidRDefault="00717EBE" w:rsidP="00D460D6">
+    <w:p w14:paraId="0D1CA234" w14:textId="77777777" w:rsidR="000A13C1" w:rsidRDefault="000A13C1" w:rsidP="00D460D6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F9FE06A" w14:textId="77777777" w:rsidR="00717EBE" w:rsidRDefault="00717EBE" w:rsidP="00D460D6">
+    <w:p w14:paraId="4CC29860" w14:textId="77777777" w:rsidR="000A13C1" w:rsidRDefault="000A13C1" w:rsidP="00D460D6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="587B44A3" w14:textId="77777777" w:rsidR="00046ABC" w:rsidRDefault="00046ABC">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="545AA890" w14:textId="3C293691" w:rsidR="00D460D6" w:rsidRPr="007817D3" w:rsidRDefault="00D460D6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="637E16D6" w14:textId="1A6A7BFF" w:rsidR="00D460D6" w:rsidRPr="007817D3" w:rsidRDefault="00D460D6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="630551E5" w14:textId="0EA7DCCB" w:rsidR="00D460D6" w:rsidRPr="007817D3" w:rsidRDefault="00D460D6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3597,78 +3191,78 @@
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="0D18ADDD" w14:textId="127FC753" w:rsidR="00D460D6" w:rsidRPr="007817D3" w:rsidRDefault="00D460D6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007817D3">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1022763D" wp14:editId="2F81747E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1022763D" wp14:editId="656C3BB7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>5039360</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>45085</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1082040" cy="755650"/>
           <wp:effectExtent l="0" t="0" r="3810" b="6350"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21237"/>
               <wp:lineTo x="21296" y="21237"/>
               <wp:lineTo x="21296" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
-          <wp:docPr id="2" name="Picture 2" descr="A picture containing drawing&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="571093688" name="Picture 571093688" descr="North Carolina Arts Council logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="2" name="ncac color logo.jpeg"/>
+                  <pic:cNvPr id="571093688" name="Picture 571093688" descr="North Carolina Arts Council logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1082040" cy="755650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
@@ -3740,227 +3334,264 @@
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007817D3">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Final Report Form</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="001CA432" w14:textId="50E15E3A" w:rsidR="00D460D6" w:rsidRPr="007817D3" w:rsidRDefault="00D460D6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0B02B8EC" w14:textId="33C6DC13" w:rsidR="00293264" w:rsidRDefault="008A78DC" w:rsidP="00293264">
+  <w:p w14:paraId="0B02B8EC" w14:textId="77777777" w:rsidR="00293264" w:rsidRDefault="00293264" w:rsidP="00293264">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r w:rsidRPr="001373DB">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:noProof/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="528C08DB" wp14:editId="76ED6AB1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="528C08DB" wp14:editId="613CAE38">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>38100</wp:posOffset>
+            <wp:posOffset>-523</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>102235</wp:posOffset>
+            <wp:posOffset>-109855</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1367155" cy="955040"/>
-          <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+          <wp:extent cx="1637940" cy="1144555"/>
+          <wp:effectExtent l="0" t="0" r="635" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="152" name="Picture 152" descr="NC Arts Council Logo"/>
+          <wp:docPr id="292708817" name="Picture 292708817" descr="NC Arts Council Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1367155" cy="955040"/>
+                    <a:ext cx="1637940" cy="1144555"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="027CF1AE" w14:textId="122BC23A" w:rsidR="00293264" w:rsidRPr="000D3932" w:rsidRDefault="00293264" w:rsidP="00293264">
+  <w:p w14:paraId="027CF1AE" w14:textId="77777777" w:rsidR="00293264" w:rsidRPr="000D3932" w:rsidRDefault="00293264" w:rsidP="00293264">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0E505FAE" w14:textId="77777777" w:rsidR="00293264" w:rsidRDefault="00293264" w:rsidP="00293264">
+  <w:p w14:paraId="0E505FAE" w14:textId="77777777" w:rsidR="00293264" w:rsidRPr="000D3932" w:rsidRDefault="00293264" w:rsidP="00293264">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:pBdr>
-[...1 lines deleted...]
-      </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="43"/>
         <w:szCs w:val="43"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000D3932">
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="43"/>
         <w:szCs w:val="43"/>
       </w:rPr>
       <w:t>Artist Support Grant</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="66F234B7" w14:textId="77777777" w:rsidR="008A78DC" w:rsidRPr="000D3932" w:rsidRDefault="008A78DC" w:rsidP="00293264">
+  <w:p w14:paraId="7D219137" w14:textId="563990D5" w:rsidR="00293264" w:rsidRDefault="00046ABC" w:rsidP="2ED112FE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
       </w:pBdr>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...14 lines deleted...]
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Final Report Form</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="3BECC53E" w14:textId="77777777" w:rsidR="00B91207" w:rsidRDefault="00B91207" w:rsidP="00293264">
+  <w:p w14:paraId="49B391CF" w14:textId="77777777" w:rsidR="009A42CB" w:rsidRDefault="009A42CB" w:rsidP="2ED112FE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
+      </w:pBdr>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2A06FA3A" w14:textId="5BBB034A" w:rsidR="00FC568F" w:rsidRDefault="00FC568F" w:rsidP="00FC568F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="68BA4561" w14:textId="77777777" w:rsidR="00FC568F" w:rsidRPr="000D3932" w:rsidRDefault="00FC568F" w:rsidP="00FC568F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="46BBF6B1" w14:textId="1ADA46BD" w:rsidR="00FC568F" w:rsidRDefault="00FC568F" w:rsidP="00FC568F">
+  <w:p w14:paraId="1477D583" w14:textId="571B4549" w:rsidR="00046ABC" w:rsidRDefault="00FC568F" w:rsidP="00046ABC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="43"/>
+        <w:szCs w:val="43"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="000D3932">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="43"/>
+        <w:szCs w:val="43"/>
+      </w:rPr>
+      <w:t>Artist Support Grant</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="46BBF6B1" w14:textId="3BB6B5F1" w:rsidR="00FC568F" w:rsidRPr="002D5219" w:rsidRDefault="002D5219" w:rsidP="002D5219">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="002D5219">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="28"/>
+        <w:szCs w:val="28"/>
+      </w:rPr>
+      <w:t>Final Report Form</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="19B57A96" w14:textId="77777777" w:rsidR="00B91207" w:rsidRPr="00FC568F" w:rsidRDefault="00B91207" w:rsidP="00FC568F">
+  <w:p w14:paraId="4B74A86F" w14:textId="77777777" w:rsidR="00311D30" w:rsidRPr="00FC568F" w:rsidRDefault="00311D30" w:rsidP="00FC568F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="406821FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21FE66DC"/>
     <w:lvl w:ilvl="0" w:tplc="304A1620">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="32"/>
@@ -4139,173 +3770,175 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8830" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9860" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1369571479">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="602498552">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="115"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000E44D3"/>
-    <w:rsid w:val="000C59C4"/>
+    <w:rsid w:val="00016667"/>
+    <w:rsid w:val="00046ABC"/>
+    <w:rsid w:val="00087AA9"/>
+    <w:rsid w:val="000A13C1"/>
     <w:rsid w:val="000E44D3"/>
     <w:rsid w:val="00186BD8"/>
     <w:rsid w:val="00196506"/>
     <w:rsid w:val="001C7212"/>
     <w:rsid w:val="00257E0B"/>
     <w:rsid w:val="00285CEE"/>
     <w:rsid w:val="00293264"/>
-    <w:rsid w:val="002A1F9E"/>
-    <w:rsid w:val="002D575E"/>
+    <w:rsid w:val="002C6F54"/>
+    <w:rsid w:val="002D5219"/>
     <w:rsid w:val="002D794E"/>
     <w:rsid w:val="002E70F4"/>
     <w:rsid w:val="003021B4"/>
+    <w:rsid w:val="00311D30"/>
     <w:rsid w:val="00313F4C"/>
-    <w:rsid w:val="00334948"/>
+    <w:rsid w:val="003F7628"/>
     <w:rsid w:val="004869B4"/>
     <w:rsid w:val="004D0294"/>
     <w:rsid w:val="005303A1"/>
+    <w:rsid w:val="0053307D"/>
+    <w:rsid w:val="005564B4"/>
     <w:rsid w:val="005817F8"/>
     <w:rsid w:val="006A57DF"/>
+    <w:rsid w:val="006E24F5"/>
     <w:rsid w:val="006F0F56"/>
     <w:rsid w:val="00716DE4"/>
-    <w:rsid w:val="00717EBE"/>
-    <w:rsid w:val="00760D43"/>
     <w:rsid w:val="00765036"/>
-    <w:rsid w:val="00770AF6"/>
     <w:rsid w:val="007817D3"/>
     <w:rsid w:val="007D2A1E"/>
     <w:rsid w:val="007F06ED"/>
     <w:rsid w:val="00833BAC"/>
     <w:rsid w:val="00854472"/>
     <w:rsid w:val="00877484"/>
-    <w:rsid w:val="008A78DC"/>
     <w:rsid w:val="008B26DD"/>
     <w:rsid w:val="008E5199"/>
     <w:rsid w:val="0098080D"/>
     <w:rsid w:val="0099436E"/>
     <w:rsid w:val="009A0555"/>
+    <w:rsid w:val="009A42CB"/>
     <w:rsid w:val="00A22640"/>
-    <w:rsid w:val="00B44887"/>
     <w:rsid w:val="00B44F0F"/>
     <w:rsid w:val="00B72492"/>
-    <w:rsid w:val="00B91207"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00BA0660"/>
     <w:rsid w:val="00BA0820"/>
     <w:rsid w:val="00C34358"/>
     <w:rsid w:val="00C45789"/>
     <w:rsid w:val="00C97EA4"/>
     <w:rsid w:val="00D460D6"/>
     <w:rsid w:val="00D72B0E"/>
     <w:rsid w:val="00D85193"/>
     <w:rsid w:val="00DF79A7"/>
+    <w:rsid w:val="00E10573"/>
     <w:rsid w:val="00E6358E"/>
     <w:rsid w:val="00E87F1E"/>
     <w:rsid w:val="00EC4102"/>
     <w:rsid w:val="00ED4741"/>
     <w:rsid w:val="00F45B24"/>
     <w:rsid w:val="00F61A64"/>
     <w:rsid w:val="00F801B3"/>
     <w:rsid w:val="00F86F60"/>
     <w:rsid w:val="00F914E5"/>
     <w:rsid w:val="00FC568F"/>
     <w:rsid w:val="0370393D"/>
     <w:rsid w:val="11F27A2C"/>
     <w:rsid w:val="25A46EFF"/>
     <w:rsid w:val="2D0105E4"/>
+    <w:rsid w:val="2ED112FE"/>
     <w:rsid w:val="2F11C0A0"/>
     <w:rsid w:val="335F1939"/>
+    <w:rsid w:val="371B5E80"/>
+    <w:rsid w:val="373BAC28"/>
     <w:rsid w:val="3AEB45DE"/>
     <w:rsid w:val="3B7AB154"/>
     <w:rsid w:val="4659539C"/>
     <w:rsid w:val="4721BB78"/>
+    <w:rsid w:val="4F7ABE43"/>
     <w:rsid w:val="5A776D8A"/>
     <w:rsid w:val="5FF610B2"/>
     <w:rsid w:val="60E6AF0E"/>
     <w:rsid w:val="7A2DCF9F"/>
     <w:rsid w:val="7B7E4FB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="021B1848"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{BC41C979-EC8A-42B4-ACF7-E3719E3DB6F6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -4722,51 +4355,50 @@
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="000E44D3"/>
     <w:pPr>
       <w:ind w:left="860"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:u w:val="single" w:color="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
@@ -4940,58 +4572,58 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="979379360">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncarts.org/asg-applicant-budget-sheet" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -5279,75 +4911,76 @@
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9bf525fb-8aec-463c-8437-5573e00e06f0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C81A7BE11EB38E4299DD6EA58AED5D3F" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="670c53c4b6a1e8bc5e1e480c9871699f">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bf525fb-8aec-463c-8437-5573e00e06f0" xmlns:ns3="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="171de61a566244e7eae4c215e5cc5843" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C81A7BE11EB38E4299DD6EA58AED5D3F" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ac6e497740b79ecfcef4da771ced7417">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9bf525fb-8aec-463c-8437-5573e00e06f0" xmlns:ns3="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ccdfffb99136247da55783c1612ec85c" ns2:_="" ns3:_="">
     <xsd:import namespace="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <xsd:import namespace="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9bf525fb-8aec-463c-8437-5573e00e06f0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -5374,50 +5007,55 @@
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="18" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="20" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="22" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="23" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="24" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -5539,83 +5177,83 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C7BEFAB2-FC74-4442-BE8F-EF7BC39640DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFB1E164-DB65-4A8B-894B-377AF9242D3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96BBE276-A052-406C-A9FC-0FF2C825E0D8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{547D8684-CFF2-430A-9B3B-A6025464DA54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9bf525fb-8aec-463c-8437-5573e00e06f0"/>
     <ds:schemaRef ds:uri="4cb6f0f2-89fb-4381-9cb2-a2abf7f796a9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>264</Words>
-  <Characters>1511</Characters>
+  <Words>236</Words>
+  <Characters>1349</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>12</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1772</CharactersWithSpaces>
+  <CharactersWithSpaces>1582</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Steen, Sydney</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C81A7BE11EB38E4299DD6EA58AED5D3F</vt:lpwstr>